--- v0 (2026-08-05)
+++ v1 (2026-10-28)
@@ -39,51 +39,51 @@
           <w:top w:val="single" w:sz="18" w:space="1" w:color="714596"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk187656355"/>
       <w:r w:rsidRPr="0065039C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>PK–3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Early Childhood Education</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="78B42955" w14:textId="6B117986" w:rsidR="00F81064" w:rsidRPr="00FE5E07" w:rsidRDefault="00A47EF6" w:rsidP="006332B8">
+    <w:p w14:paraId="78B42955" w14:textId="2E24A3D1" w:rsidR="00F81064" w:rsidRPr="00FE5E07" w:rsidRDefault="00A47EF6" w:rsidP="006332B8">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5E07">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r w:rsidR="00647911">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
@@ -148,51 +148,59 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Results </w:t>
       </w:r>
       <w:r w:rsidR="00AE0D75">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Template</w:t>
       </w:r>
       <w:r w:rsidR="00F769D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F769D4" w:rsidRPr="003D00D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Version 2.0</w:t>
+        <w:t>Version 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00971A13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="table"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E82FB6" w14:paraId="2585D40C" w14:textId="77777777" w:rsidTr="00044B51">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -370,280 +378,232 @@
       </w:r>
       <w:r w:rsidRPr="0098329F">
         <w:t xml:space="preserve">the information you gathered while teaching the three </w:t>
       </w:r>
       <w:r w:rsidR="00ED0C32">
         <w:t>activities</w:t>
       </w:r>
       <w:r w:rsidRPr="0098329F">
         <w:t xml:space="preserve"> of the unit. Think about how the activity(ies) and the formative assessment(s) the </w:t>
       </w:r>
       <w:r w:rsidR="00ED0C32">
         <w:t>children</w:t>
       </w:r>
       <w:r w:rsidRPr="0098329F">
         <w:t xml:space="preserve"> completed supported their progress toward meeting the ELA/Literacy and ELD goals</w:t>
       </w:r>
       <w:r w:rsidR="00647911" w:rsidRPr="00647911">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F26B43A" w14:textId="6ADD05E9" w:rsidR="004A35C7" w:rsidRPr="004A35C7" w:rsidRDefault="004A35C7" w:rsidP="0025671E">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48270400" w14:textId="66C93F9D" w:rsidR="00EB4810" w:rsidRDefault="0098329F" w:rsidP="00EB4810">
+    <w:p w14:paraId="48270400" w14:textId="5F9154E5" w:rsidR="00EB4810" w:rsidRDefault="0098329F" w:rsidP="00EB4810">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r w:rsidRPr="0098329F">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098329F">
         <w:tab/>
-        <w:t xml:space="preserve">Review and list the ELA/Literacy and/or ELD learning goals for the unit measured by the summative assessment. Complete the information table summarizing </w:t>
+        <w:t xml:space="preserve">Review and list the ELA/Literacy and ELD learning goals for the unit measured by the summative assessment. Complete the information table summarizing </w:t>
       </w:r>
       <w:r w:rsidR="00ED0C32">
         <w:t>the children’s</w:t>
       </w:r>
       <w:r w:rsidRPr="0098329F">
-        <w:t xml:space="preserve"> scores. (If you developed an ELA/Literacy learning goal that included both foundational reading skills and an additional theme, include it below and delete the second ELA/Literacy learning goal row of the table. If you developed separate unit goals for foundational reading skills and for the additional theme, include both below in the ELA/Literacy rows, separately</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> scores. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD15FF9" w14:textId="53A75986" w:rsidR="00EB4810" w:rsidRDefault="00EB4810" w:rsidP="005757F7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3056"/>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="2098"/>
       </w:tblGrid>
       <w:tr w:rsidR="0098329F" w:rsidRPr="00E351C8" w14:paraId="5AC9C6CD" w14:textId="3A8FD512" w:rsidTr="00F41DB8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="50608AE6" w14:textId="62538E84" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
             <w:pPr>
               <w:pStyle w:val="Prompt"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="60" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41DB8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Learning Goals for the Unit Plan Assessed by the Summative Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="22BD7F4F" w14:textId="63ABCC78" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
+          <w:p w14:paraId="22BD7F4F" w14:textId="4566831D" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
             <w:pPr>
               <w:pStyle w:val="Prompt"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="60" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41DB8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Number That Exceeded the Learning Goal(s)</w:t>
+              <w:t>Number That Exceeded the Learning Goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1A42FEE9" w14:textId="10296631" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
+          <w:p w14:paraId="1A42FEE9" w14:textId="248CDAE7" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
             <w:pPr>
               <w:pStyle w:val="Prompt"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="60" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41DB8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Number That Met the Learning Goal(s)</w:t>
+              <w:t>Number That Met the Learning Goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEDE4E9" w14:textId="01C47AF2" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
+          <w:p w14:paraId="3AEDE4E9" w14:textId="395E8C03" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
             <w:pPr>
               <w:pStyle w:val="Prompt"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="60" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41DB8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Number That Did Not Yet Meet the Learning Goal(s)</w:t>
+              <w:t>Number That Did Not Yet Meet the Learning Goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0098329F" w14:paraId="6B72EAD3" w14:textId="5373A286" w:rsidTr="00F41DB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09DC7CCB" w14:textId="44585735" w:rsidR="0098329F" w:rsidRPr="002927BF" w:rsidRDefault="0098329F" w:rsidP="0098329F">
             <w:r>
               <w:t>ELA/Literacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AAC34CF" w14:textId="77777777" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
             <w:r>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="278BD5E9" w14:textId="106ACAC7" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
             <w:r>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="162ECD64" w14:textId="7838DEEA" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
             <w:r>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098329F" w14:paraId="726755FC" w14:textId="77777777" w:rsidTr="00F41DB8">
-[...40 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="0098329F" w14:paraId="0B49E0C6" w14:textId="77777777" w:rsidTr="00F41DB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F749696" w14:textId="6162F0BD" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0098329F">
+          <w:p w14:paraId="3F749696" w14:textId="5AC940BD" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0098329F">
             <w:r>
-              <w:t>ELD (if applicable</w:t>
-[...2 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">ELD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="76C1D8D9" w14:textId="5BF665FA" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
             <w:r>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="05A8ED4E" w14:textId="677754F4" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
             <w:r>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -733,93 +693,93 @@
     </w:p>
     <w:p w14:paraId="16F5D863" w14:textId="77777777" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
       <w:r w:rsidRPr="00FE5E07">
         <w:t xml:space="preserve">[ </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5E07">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A94C01A" w14:textId="12ADA45B" w:rsidR="001F0667" w:rsidRPr="0098329F" w:rsidRDefault="001F0667" w:rsidP="001F0667">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For the focus </w:t>
       </w:r>
       <w:r w:rsidR="00ED0C32">
         <w:rPr>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t>child</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (F</w:t>
       </w:r>
       <w:r w:rsidR="00ED0C32">
         <w:rPr>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="079A6C68" w14:textId="77777777" w:rsidR="001F0667" w:rsidRDefault="001F0667" w:rsidP="001F0667">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>ELA/Literacy learning goal(s):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3D85C8" w14:textId="77777777" w:rsidR="001F0667" w:rsidRDefault="001F0667" w:rsidP="0025671E">
       <w:r w:rsidRPr="00FE5E07">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[ </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5E07">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354225BE" w14:textId="77777777" w:rsidR="001F0667" w:rsidRDefault="001F0667" w:rsidP="001F0667">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>ELD learning goal(s):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AECCEE" w14:textId="77777777" w:rsidR="001F0667" w:rsidRDefault="001F0667" w:rsidP="0025671E">
       <w:r w:rsidRPr="00FE5E07">
         <w:t xml:space="preserve">[ </w:t>
@@ -1077,58 +1037,58 @@
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519AB428" w14:textId="771DB889" w:rsidR="00BA2208" w:rsidRDefault="00BA2208" w:rsidP="0025671E">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BA2208" w:rsidSect="0077181A">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36559206" w14:textId="77777777" w:rsidR="001E1D2E" w:rsidRDefault="001E1D2E" w:rsidP="004E7F3B">
+    <w:p w14:paraId="555F793E" w14:textId="77777777" w:rsidR="006A2FEE" w:rsidRDefault="006A2FEE" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D3B36DA" w14:textId="77777777" w:rsidR="001E1D2E" w:rsidRDefault="001E1D2E" w:rsidP="004E7F3B">
+    <w:p w14:paraId="07896DCC" w14:textId="77777777" w:rsidR="006A2FEE" w:rsidRDefault="006A2FEE" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1423,100 +1383,108 @@
     <w:r w:rsidR="00B541C7" w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00FD1772">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> pages maximum</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0C8C2E78" w14:textId="54C1402A" w:rsidR="009C7998" w:rsidRPr="00AD51DB" w:rsidRDefault="00B541C7" w:rsidP="009C7998">
+  <w:p w14:paraId="0C8C2E78" w14:textId="303B0F69" w:rsidR="009C7998" w:rsidRPr="00AD51DB" w:rsidRDefault="00B541C7" w:rsidP="009C7998">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>All rights reserved.</w:t>
     </w:r>
     <w:r w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003D00D2">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>V2.0</w:t>
+      <w:t>V2.</w:t>
+    </w:r>
+    <w:r w:rsidR="00971A13">
+      <w:rPr>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D54AD9A" w14:textId="77777777" w:rsidR="001E1D2E" w:rsidRDefault="001E1D2E" w:rsidP="004E7F3B">
+    <w:p w14:paraId="745EC568" w14:textId="77777777" w:rsidR="006A2FEE" w:rsidRDefault="006A2FEE" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67C0BF8A" w14:textId="77777777" w:rsidR="001E1D2E" w:rsidRDefault="001E1D2E" w:rsidP="004E7F3B">
+    <w:p w14:paraId="00F1814D" w14:textId="77777777" w:rsidR="006A2FEE" w:rsidRDefault="006A2FEE" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B4B586E" w14:textId="154F10CF" w:rsidR="00647911" w:rsidRPr="00693423" w:rsidRDefault="00044B51" w:rsidP="00647911">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -5869,50 +5837,51 @@
     <w:rsid w:val="001D702B"/>
     <w:rsid w:val="001E1D2E"/>
     <w:rsid w:val="001E1E5C"/>
     <w:rsid w:val="001E1F6C"/>
     <w:rsid w:val="001E29E8"/>
     <w:rsid w:val="001E4EFC"/>
     <w:rsid w:val="001E5D93"/>
     <w:rsid w:val="001E69BA"/>
     <w:rsid w:val="001F0667"/>
     <w:rsid w:val="001F4BE4"/>
     <w:rsid w:val="001F51BE"/>
     <w:rsid w:val="001F5A7E"/>
     <w:rsid w:val="001F7D0F"/>
     <w:rsid w:val="00206D54"/>
     <w:rsid w:val="00207B79"/>
     <w:rsid w:val="00211395"/>
     <w:rsid w:val="00213DB7"/>
     <w:rsid w:val="00217305"/>
     <w:rsid w:val="0022037E"/>
     <w:rsid w:val="0022255F"/>
     <w:rsid w:val="00227BAD"/>
     <w:rsid w:val="00230C36"/>
     <w:rsid w:val="00231510"/>
     <w:rsid w:val="0023576E"/>
     <w:rsid w:val="00236742"/>
+    <w:rsid w:val="00245058"/>
     <w:rsid w:val="00245ADC"/>
     <w:rsid w:val="0025291D"/>
     <w:rsid w:val="002539A9"/>
     <w:rsid w:val="0025671E"/>
     <w:rsid w:val="00261B85"/>
     <w:rsid w:val="00263DA7"/>
     <w:rsid w:val="00265551"/>
     <w:rsid w:val="00267DFC"/>
     <w:rsid w:val="00270713"/>
     <w:rsid w:val="00283183"/>
     <w:rsid w:val="00285DD2"/>
     <w:rsid w:val="002863A2"/>
     <w:rsid w:val="0028726E"/>
     <w:rsid w:val="00291365"/>
     <w:rsid w:val="00295AD6"/>
     <w:rsid w:val="00295C49"/>
     <w:rsid w:val="00296162"/>
     <w:rsid w:val="00296801"/>
     <w:rsid w:val="00297408"/>
     <w:rsid w:val="002A3071"/>
     <w:rsid w:val="002A449C"/>
     <w:rsid w:val="002A4CFE"/>
     <w:rsid w:val="002A74D2"/>
     <w:rsid w:val="002B5EC9"/>
     <w:rsid w:val="002C1C8C"/>
@@ -6044,86 +6013,88 @@
     <w:rsid w:val="00523244"/>
     <w:rsid w:val="00523781"/>
     <w:rsid w:val="00530FDA"/>
     <w:rsid w:val="00532758"/>
     <w:rsid w:val="005354E1"/>
     <w:rsid w:val="00540A44"/>
     <w:rsid w:val="005431CB"/>
     <w:rsid w:val="00545E15"/>
     <w:rsid w:val="00547969"/>
     <w:rsid w:val="00567D29"/>
     <w:rsid w:val="00574BC5"/>
     <w:rsid w:val="005757F7"/>
     <w:rsid w:val="005761F1"/>
     <w:rsid w:val="00576793"/>
     <w:rsid w:val="00576C4D"/>
     <w:rsid w:val="00580476"/>
     <w:rsid w:val="00587282"/>
     <w:rsid w:val="00594980"/>
     <w:rsid w:val="00594CD1"/>
     <w:rsid w:val="005A0D6F"/>
     <w:rsid w:val="005A1B2A"/>
     <w:rsid w:val="005A73EA"/>
     <w:rsid w:val="005A7409"/>
     <w:rsid w:val="005B137C"/>
     <w:rsid w:val="005C5F15"/>
+    <w:rsid w:val="005C796C"/>
     <w:rsid w:val="005D2381"/>
     <w:rsid w:val="005D421A"/>
     <w:rsid w:val="005D66F1"/>
     <w:rsid w:val="005E3EF9"/>
     <w:rsid w:val="005E4435"/>
     <w:rsid w:val="005F0DDD"/>
     <w:rsid w:val="005F35CD"/>
     <w:rsid w:val="005F7336"/>
     <w:rsid w:val="00601CCF"/>
     <w:rsid w:val="00601EC4"/>
     <w:rsid w:val="00615877"/>
     <w:rsid w:val="00621FD2"/>
     <w:rsid w:val="00624266"/>
     <w:rsid w:val="0063239C"/>
     <w:rsid w:val="006323C5"/>
     <w:rsid w:val="006332B8"/>
     <w:rsid w:val="00636638"/>
     <w:rsid w:val="00642421"/>
     <w:rsid w:val="006435A4"/>
     <w:rsid w:val="006444EB"/>
     <w:rsid w:val="00647911"/>
     <w:rsid w:val="00647FBF"/>
     <w:rsid w:val="00650624"/>
     <w:rsid w:val="006534D0"/>
     <w:rsid w:val="0065459B"/>
     <w:rsid w:val="0066158D"/>
     <w:rsid w:val="006658D0"/>
     <w:rsid w:val="0066687C"/>
     <w:rsid w:val="006775AD"/>
     <w:rsid w:val="006778DF"/>
     <w:rsid w:val="006817DA"/>
     <w:rsid w:val="006821AD"/>
     <w:rsid w:val="006828C9"/>
     <w:rsid w:val="00684B57"/>
     <w:rsid w:val="00690D04"/>
     <w:rsid w:val="00692E07"/>
+    <w:rsid w:val="006A2FEE"/>
     <w:rsid w:val="006A31FB"/>
     <w:rsid w:val="006A3904"/>
     <w:rsid w:val="006A74BE"/>
     <w:rsid w:val="006A7592"/>
     <w:rsid w:val="006B0614"/>
     <w:rsid w:val="006B1AD0"/>
     <w:rsid w:val="006B1B1C"/>
     <w:rsid w:val="006B1EF2"/>
     <w:rsid w:val="006B2203"/>
     <w:rsid w:val="006B6FF4"/>
     <w:rsid w:val="006B7CC9"/>
     <w:rsid w:val="006C0AB4"/>
     <w:rsid w:val="006C3D7D"/>
     <w:rsid w:val="006C7A68"/>
     <w:rsid w:val="006D2957"/>
     <w:rsid w:val="006D6584"/>
     <w:rsid w:val="006E10AD"/>
     <w:rsid w:val="006E1C5B"/>
     <w:rsid w:val="006E2238"/>
     <w:rsid w:val="006E4424"/>
     <w:rsid w:val="006F7C0C"/>
     <w:rsid w:val="006F7C52"/>
     <w:rsid w:val="0070686B"/>
     <w:rsid w:val="00710314"/>
     <w:rsid w:val="00712625"/>
@@ -6249,50 +6220,51 @@
     <w:rsid w:val="00917ED8"/>
     <w:rsid w:val="009237E2"/>
     <w:rsid w:val="009238C2"/>
     <w:rsid w:val="009252F5"/>
     <w:rsid w:val="00926434"/>
     <w:rsid w:val="00930B12"/>
     <w:rsid w:val="009320F4"/>
     <w:rsid w:val="00932838"/>
     <w:rsid w:val="009343E5"/>
     <w:rsid w:val="00935486"/>
     <w:rsid w:val="009377C0"/>
     <w:rsid w:val="00940FE8"/>
     <w:rsid w:val="009416B2"/>
     <w:rsid w:val="00941C1E"/>
     <w:rsid w:val="00941C5C"/>
     <w:rsid w:val="00942148"/>
     <w:rsid w:val="009444CE"/>
     <w:rsid w:val="00950DFB"/>
     <w:rsid w:val="0095159F"/>
     <w:rsid w:val="00952E6F"/>
     <w:rsid w:val="00955A73"/>
     <w:rsid w:val="00956CD2"/>
     <w:rsid w:val="00964D6A"/>
     <w:rsid w:val="00971319"/>
     <w:rsid w:val="00971936"/>
+    <w:rsid w:val="00971A13"/>
     <w:rsid w:val="00974A17"/>
     <w:rsid w:val="0097660D"/>
     <w:rsid w:val="00981420"/>
     <w:rsid w:val="009828C5"/>
     <w:rsid w:val="00982B3E"/>
     <w:rsid w:val="0098329F"/>
     <w:rsid w:val="00983953"/>
     <w:rsid w:val="00983E18"/>
     <w:rsid w:val="00983EF4"/>
     <w:rsid w:val="00984F09"/>
     <w:rsid w:val="00985FE6"/>
     <w:rsid w:val="009860B2"/>
     <w:rsid w:val="009873B8"/>
     <w:rsid w:val="009876DF"/>
     <w:rsid w:val="00987B90"/>
     <w:rsid w:val="009901DF"/>
     <w:rsid w:val="0099032D"/>
     <w:rsid w:val="0099087F"/>
     <w:rsid w:val="00995709"/>
     <w:rsid w:val="00995DF1"/>
     <w:rsid w:val="00996167"/>
     <w:rsid w:val="0099749F"/>
     <w:rsid w:val="009A0844"/>
     <w:rsid w:val="009A5DF6"/>
     <w:rsid w:val="009A6C3E"/>
@@ -6377,50 +6349,51 @@
     <w:rsid w:val="00AF45C8"/>
     <w:rsid w:val="00AF6DA2"/>
     <w:rsid w:val="00B012BB"/>
     <w:rsid w:val="00B018AF"/>
     <w:rsid w:val="00B01CB5"/>
     <w:rsid w:val="00B02545"/>
     <w:rsid w:val="00B02DDA"/>
     <w:rsid w:val="00B05EFB"/>
     <w:rsid w:val="00B13A4D"/>
     <w:rsid w:val="00B17A15"/>
     <w:rsid w:val="00B26C50"/>
     <w:rsid w:val="00B2769B"/>
     <w:rsid w:val="00B3033A"/>
     <w:rsid w:val="00B312C6"/>
     <w:rsid w:val="00B34D88"/>
     <w:rsid w:val="00B36888"/>
     <w:rsid w:val="00B370C6"/>
     <w:rsid w:val="00B413D6"/>
     <w:rsid w:val="00B43FA0"/>
     <w:rsid w:val="00B45024"/>
     <w:rsid w:val="00B46DE7"/>
     <w:rsid w:val="00B541C7"/>
     <w:rsid w:val="00B567BC"/>
     <w:rsid w:val="00B61505"/>
     <w:rsid w:val="00B61F36"/>
+    <w:rsid w:val="00B62E4E"/>
     <w:rsid w:val="00B67DBF"/>
     <w:rsid w:val="00B72A7B"/>
     <w:rsid w:val="00B73660"/>
     <w:rsid w:val="00B744C6"/>
     <w:rsid w:val="00B80826"/>
     <w:rsid w:val="00B845BF"/>
     <w:rsid w:val="00B95A0E"/>
     <w:rsid w:val="00B97429"/>
     <w:rsid w:val="00BA08C6"/>
     <w:rsid w:val="00BA0A0D"/>
     <w:rsid w:val="00BA2208"/>
     <w:rsid w:val="00BB02BD"/>
     <w:rsid w:val="00BB18BA"/>
     <w:rsid w:val="00BB2128"/>
     <w:rsid w:val="00BB3925"/>
     <w:rsid w:val="00BC01D6"/>
     <w:rsid w:val="00BC2AEA"/>
     <w:rsid w:val="00BC38F3"/>
     <w:rsid w:val="00BC4328"/>
     <w:rsid w:val="00BC495A"/>
     <w:rsid w:val="00BC5D29"/>
     <w:rsid w:val="00BD03CF"/>
     <w:rsid w:val="00BD2517"/>
     <w:rsid w:val="00BD29A6"/>
     <w:rsid w:val="00BD3298"/>
@@ -6500,50 +6473,51 @@
     <w:rsid w:val="00D2017E"/>
     <w:rsid w:val="00D202F3"/>
     <w:rsid w:val="00D20C04"/>
     <w:rsid w:val="00D22C65"/>
     <w:rsid w:val="00D26BCB"/>
     <w:rsid w:val="00D31112"/>
     <w:rsid w:val="00D32D20"/>
     <w:rsid w:val="00D32E76"/>
     <w:rsid w:val="00D35F3E"/>
     <w:rsid w:val="00D43814"/>
     <w:rsid w:val="00D5360B"/>
     <w:rsid w:val="00D54855"/>
     <w:rsid w:val="00D600F9"/>
     <w:rsid w:val="00D60ACF"/>
     <w:rsid w:val="00D61AF2"/>
     <w:rsid w:val="00D640AF"/>
     <w:rsid w:val="00D6551F"/>
     <w:rsid w:val="00D6657B"/>
     <w:rsid w:val="00D80B23"/>
     <w:rsid w:val="00D838C3"/>
     <w:rsid w:val="00D8460C"/>
     <w:rsid w:val="00D84A3C"/>
     <w:rsid w:val="00D852D7"/>
     <w:rsid w:val="00D869D8"/>
     <w:rsid w:val="00D91599"/>
+    <w:rsid w:val="00D95056"/>
     <w:rsid w:val="00D9750A"/>
     <w:rsid w:val="00D9783B"/>
     <w:rsid w:val="00D9793C"/>
     <w:rsid w:val="00DA2369"/>
     <w:rsid w:val="00DA66C7"/>
     <w:rsid w:val="00DB0DA0"/>
     <w:rsid w:val="00DB4B3F"/>
     <w:rsid w:val="00DB7F71"/>
     <w:rsid w:val="00DC2D6B"/>
     <w:rsid w:val="00DC4380"/>
     <w:rsid w:val="00DC5F46"/>
     <w:rsid w:val="00DC6531"/>
     <w:rsid w:val="00DD091F"/>
     <w:rsid w:val="00DD493E"/>
     <w:rsid w:val="00DD5A20"/>
     <w:rsid w:val="00DE44F0"/>
     <w:rsid w:val="00DE5027"/>
     <w:rsid w:val="00DF0875"/>
     <w:rsid w:val="00DF290D"/>
     <w:rsid w:val="00DF4038"/>
     <w:rsid w:val="00DF6BD8"/>
     <w:rsid w:val="00E006B7"/>
     <w:rsid w:val="00E00BF2"/>
     <w:rsid w:val="00E011BA"/>
     <w:rsid w:val="00E01EA0"/>
@@ -8560,75 +8534,75 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{687ECD20-78CF-4B16-9B89-F0FB60656547}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38DB6DB3-5DF4-41BB-AD25-300D81F31310}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>476</Words>
-  <Characters>2495</Characters>
+  <Words>411</Words>
+  <Characters>2138</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2950</CharactersWithSpaces>
+  <CharactersWithSpaces>2531</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kennedy, Heather</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>aa83766482a86117c512a629c4425af317b63e05b079313791a8873a4244a9ef</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">