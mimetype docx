--- v0 (2026-08-05)
+++ v1 (2026-10-28)
@@ -237,72 +237,96 @@
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
             <w:r w:rsidR="00A42EB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Instructional Cycle 2</w:t>
             </w:r>
             <w:r w:rsidR="006C5908">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00412863">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Performance Assessment Guide.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3610D49E" w14:textId="65C41294" w:rsidR="00BD2517" w:rsidRPr="006A25B3" w:rsidRDefault="003C5E16" w:rsidP="003C5E16">
+    <w:p w14:paraId="3610D49E" w14:textId="29334E73" w:rsidR="00BD2517" w:rsidRPr="006A25B3" w:rsidRDefault="003C5E16" w:rsidP="003C5E16">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003C5E16">
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00982EDF" w:rsidRPr="00982EDF">
         <w:t xml:space="preserve">Restate the </w:t>
       </w:r>
       <w:r w:rsidR="00A42EB3">
         <w:t>content-specific</w:t>
       </w:r>
       <w:r w:rsidR="00982EDF" w:rsidRPr="00982EDF">
-        <w:t xml:space="preserve"> learning goals that you identified in the scope and sequence of your unit plan. (These will be the goals evaluated by the summative assessment.)</w:t>
+        <w:t xml:space="preserve"> learning goal</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0E91">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00982EDF" w:rsidRPr="00982EDF">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0E91">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00982EDF" w:rsidRPr="00982EDF">
+        <w:t xml:space="preserve"> that you identified in the scope and sequence of your unit plan. (These will be the goal</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC16FF">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00982EDF" w:rsidRPr="00982EDF">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC16FF">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00982EDF" w:rsidRPr="00982EDF">
+        <w:t xml:space="preserve"> evaluated by the summative assessment.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB98B2A" w14:textId="77777777" w:rsidR="00BD2517" w:rsidRDefault="00BD2517" w:rsidP="00BD2517">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4919A7" w14:textId="1D14A194" w:rsidR="00C8305F" w:rsidRPr="006A25B3" w:rsidRDefault="003C5E16" w:rsidP="003C5E16">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="003C5E16">
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00595D2D">
         <w:t>Indicate w</w:t>
       </w:r>
       <w:r w:rsidR="00982EDF" w:rsidRPr="00982EDF">
         <w:t xml:space="preserve">hat you </w:t>
@@ -397,58 +421,58 @@
       <w:r w:rsidR="00C814B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AFB901" w14:textId="77777777" w:rsidR="004C426A" w:rsidRPr="004A35C7" w:rsidRDefault="004C426A" w:rsidP="004C426A">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004C426A" w:rsidRPr="004A35C7" w:rsidSect="001F761E">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="296C0DC6" w14:textId="77777777" w:rsidR="005958A5" w:rsidRDefault="005958A5" w:rsidP="004E7F3B">
+    <w:p w14:paraId="04665B84" w14:textId="77777777" w:rsidR="009725E0" w:rsidRDefault="009725E0" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42AB1836" w14:textId="77777777" w:rsidR="005958A5" w:rsidRDefault="005958A5" w:rsidP="004E7F3B">
+    <w:p w14:paraId="2FEF8FB5" w14:textId="77777777" w:rsidR="009725E0" w:rsidRDefault="009725E0" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -785,58 +809,58 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C13061">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="00E55593">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79A2D5C3" w14:textId="77777777" w:rsidR="005958A5" w:rsidRDefault="005958A5" w:rsidP="004E7F3B">
+    <w:p w14:paraId="2EEDCA8B" w14:textId="77777777" w:rsidR="009725E0" w:rsidRDefault="009725E0" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61BEA0B0" w14:textId="77777777" w:rsidR="005958A5" w:rsidRDefault="005958A5" w:rsidP="004E7F3B">
+    <w:p w14:paraId="1205702B" w14:textId="77777777" w:rsidR="009725E0" w:rsidRDefault="009725E0" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="581A6AAF" w14:textId="31D5D9DD" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00FB01A7" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -4902,91 +4926,90 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="118"/>
+  <w:zoom w:percent="98"/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nM8bJ/4PDZDi2RsRrnFbGooBzvJWSyZPLW12qfoTww8ZDv+3BJYIC6UwhEASTdxH3koIV9cpvI1n8RUOAL64gg==" w:salt="+KDss+J60culyVfeZRahiQ=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="000061D9"/>
     <w:rsid w:val="0001033E"/>
     <w:rsid w:val="00010F6B"/>
     <w:rsid w:val="000116CE"/>
     <w:rsid w:val="00013C25"/>
     <w:rsid w:val="00033D53"/>
     <w:rsid w:val="00037773"/>
     <w:rsid w:val="00041446"/>
     <w:rsid w:val="00041527"/>
     <w:rsid w:val="0004655B"/>
+    <w:rsid w:val="00047FEB"/>
     <w:rsid w:val="0005031D"/>
     <w:rsid w:val="000507BE"/>
     <w:rsid w:val="00054BB2"/>
     <w:rsid w:val="00056D1D"/>
     <w:rsid w:val="00057F22"/>
     <w:rsid w:val="000633FD"/>
     <w:rsid w:val="00065F85"/>
     <w:rsid w:val="00067588"/>
     <w:rsid w:val="0007184B"/>
     <w:rsid w:val="00077960"/>
     <w:rsid w:val="00080AE0"/>
     <w:rsid w:val="0008456E"/>
     <w:rsid w:val="00086EEC"/>
     <w:rsid w:val="0008788E"/>
     <w:rsid w:val="0009207B"/>
     <w:rsid w:val="00093B64"/>
     <w:rsid w:val="000A002C"/>
     <w:rsid w:val="000A038F"/>
     <w:rsid w:val="000A4142"/>
     <w:rsid w:val="000B3678"/>
     <w:rsid w:val="000B4F79"/>
     <w:rsid w:val="000B70D9"/>
     <w:rsid w:val="000B7B96"/>
     <w:rsid w:val="000C6100"/>
     <w:rsid w:val="000C6C6F"/>
@@ -5086,50 +5109,51 @@
     <w:rsid w:val="00271AB1"/>
     <w:rsid w:val="0027662F"/>
     <w:rsid w:val="00283183"/>
     <w:rsid w:val="00285DD2"/>
     <w:rsid w:val="002863A2"/>
     <w:rsid w:val="0028726E"/>
     <w:rsid w:val="00295AD6"/>
     <w:rsid w:val="00295C49"/>
     <w:rsid w:val="00296162"/>
     <w:rsid w:val="00296801"/>
     <w:rsid w:val="00297408"/>
     <w:rsid w:val="002A3071"/>
     <w:rsid w:val="002A449C"/>
     <w:rsid w:val="002A4CFE"/>
     <w:rsid w:val="002A74D2"/>
     <w:rsid w:val="002B5EC9"/>
     <w:rsid w:val="002C1C8C"/>
     <w:rsid w:val="002C3BF0"/>
     <w:rsid w:val="002C4418"/>
     <w:rsid w:val="002C67BA"/>
     <w:rsid w:val="002C76AD"/>
     <w:rsid w:val="002D24C1"/>
     <w:rsid w:val="002D3B6B"/>
     <w:rsid w:val="002D5CF4"/>
     <w:rsid w:val="002E3A55"/>
+    <w:rsid w:val="002F301B"/>
     <w:rsid w:val="002F50C5"/>
     <w:rsid w:val="002F518B"/>
     <w:rsid w:val="002F6906"/>
     <w:rsid w:val="0030218B"/>
     <w:rsid w:val="00304BE9"/>
     <w:rsid w:val="0031192A"/>
     <w:rsid w:val="003137B0"/>
     <w:rsid w:val="00313B0C"/>
     <w:rsid w:val="003156F4"/>
     <w:rsid w:val="00316E2B"/>
     <w:rsid w:val="00316E99"/>
     <w:rsid w:val="00317360"/>
     <w:rsid w:val="0032141F"/>
     <w:rsid w:val="00321885"/>
     <w:rsid w:val="003230B2"/>
     <w:rsid w:val="003278B6"/>
     <w:rsid w:val="003353E3"/>
     <w:rsid w:val="00335A8C"/>
     <w:rsid w:val="00345F33"/>
     <w:rsid w:val="003515E6"/>
     <w:rsid w:val="00356230"/>
     <w:rsid w:val="00357382"/>
     <w:rsid w:val="00366154"/>
     <w:rsid w:val="00366E41"/>
     <w:rsid w:val="00370B0D"/>
@@ -5196,50 +5220,51 @@
     <w:rsid w:val="00470A82"/>
     <w:rsid w:val="0047357B"/>
     <w:rsid w:val="00481784"/>
     <w:rsid w:val="004823DD"/>
     <w:rsid w:val="00485EE1"/>
     <w:rsid w:val="00490FA3"/>
     <w:rsid w:val="00491405"/>
     <w:rsid w:val="004943FA"/>
     <w:rsid w:val="00494640"/>
     <w:rsid w:val="00494CAF"/>
     <w:rsid w:val="00497BF6"/>
     <w:rsid w:val="004A00AA"/>
     <w:rsid w:val="004A0221"/>
     <w:rsid w:val="004A19B6"/>
     <w:rsid w:val="004A27F2"/>
     <w:rsid w:val="004A35C7"/>
     <w:rsid w:val="004A360A"/>
     <w:rsid w:val="004A3928"/>
     <w:rsid w:val="004B1A11"/>
     <w:rsid w:val="004B2F89"/>
     <w:rsid w:val="004B6F34"/>
     <w:rsid w:val="004B7146"/>
     <w:rsid w:val="004C426A"/>
     <w:rsid w:val="004C5370"/>
     <w:rsid w:val="004C6995"/>
+    <w:rsid w:val="004D0E91"/>
     <w:rsid w:val="004D2727"/>
     <w:rsid w:val="004D3FB3"/>
     <w:rsid w:val="004D555C"/>
     <w:rsid w:val="004E7F3B"/>
     <w:rsid w:val="004F00B4"/>
     <w:rsid w:val="004F03D5"/>
     <w:rsid w:val="004F3387"/>
     <w:rsid w:val="005041DF"/>
     <w:rsid w:val="00506AE2"/>
     <w:rsid w:val="00517920"/>
     <w:rsid w:val="00521F07"/>
     <w:rsid w:val="00523244"/>
     <w:rsid w:val="00523781"/>
     <w:rsid w:val="00530FDA"/>
     <w:rsid w:val="00532758"/>
     <w:rsid w:val="005354E1"/>
     <w:rsid w:val="0053641B"/>
     <w:rsid w:val="00540A44"/>
     <w:rsid w:val="005431CB"/>
     <w:rsid w:val="00545E15"/>
     <w:rsid w:val="00567D29"/>
     <w:rsid w:val="00570A8D"/>
     <w:rsid w:val="00574BC5"/>
     <w:rsid w:val="005761F1"/>
     <w:rsid w:val="00576793"/>
@@ -5320,50 +5345,51 @@
     <w:rsid w:val="00712625"/>
     <w:rsid w:val="00716BF7"/>
     <w:rsid w:val="0072189E"/>
     <w:rsid w:val="0072293E"/>
     <w:rsid w:val="0072471F"/>
     <w:rsid w:val="00724C83"/>
     <w:rsid w:val="00726E85"/>
     <w:rsid w:val="00727725"/>
     <w:rsid w:val="0073235D"/>
     <w:rsid w:val="00734A9B"/>
     <w:rsid w:val="00736D74"/>
     <w:rsid w:val="00737EFA"/>
     <w:rsid w:val="00747D86"/>
     <w:rsid w:val="00747D96"/>
     <w:rsid w:val="00751752"/>
     <w:rsid w:val="0075311E"/>
     <w:rsid w:val="00756AFA"/>
     <w:rsid w:val="00757445"/>
     <w:rsid w:val="00766B74"/>
     <w:rsid w:val="00767512"/>
     <w:rsid w:val="0077030B"/>
     <w:rsid w:val="007706E6"/>
     <w:rsid w:val="00770CAA"/>
     <w:rsid w:val="007720E4"/>
     <w:rsid w:val="00774EA9"/>
+    <w:rsid w:val="007761A4"/>
     <w:rsid w:val="00781C02"/>
     <w:rsid w:val="007918D0"/>
     <w:rsid w:val="00791D05"/>
     <w:rsid w:val="00794641"/>
     <w:rsid w:val="00796557"/>
     <w:rsid w:val="00796EE1"/>
     <w:rsid w:val="007A28CF"/>
     <w:rsid w:val="007B041D"/>
     <w:rsid w:val="007B05F2"/>
     <w:rsid w:val="007B0A53"/>
     <w:rsid w:val="007B50C4"/>
     <w:rsid w:val="007B56D6"/>
     <w:rsid w:val="007B6EAA"/>
     <w:rsid w:val="007C246D"/>
     <w:rsid w:val="007C27EB"/>
     <w:rsid w:val="007C3DBF"/>
     <w:rsid w:val="007C616F"/>
     <w:rsid w:val="007D0226"/>
     <w:rsid w:val="007D1094"/>
     <w:rsid w:val="007D68CE"/>
     <w:rsid w:val="007E0D3F"/>
     <w:rsid w:val="007E5AB4"/>
     <w:rsid w:val="007E6032"/>
     <w:rsid w:val="007E61D4"/>
     <w:rsid w:val="007F1B68"/>
@@ -5440,50 +5466,51 @@
     <w:rsid w:val="009148B6"/>
     <w:rsid w:val="00914A35"/>
     <w:rsid w:val="00915D50"/>
     <w:rsid w:val="00917ED8"/>
     <w:rsid w:val="00925A37"/>
     <w:rsid w:val="00926434"/>
     <w:rsid w:val="00930B12"/>
     <w:rsid w:val="009320F4"/>
     <w:rsid w:val="009343E5"/>
     <w:rsid w:val="00935486"/>
     <w:rsid w:val="009377C0"/>
     <w:rsid w:val="00941060"/>
     <w:rsid w:val="009416B2"/>
     <w:rsid w:val="00941C1E"/>
     <w:rsid w:val="00941C5C"/>
     <w:rsid w:val="009427FA"/>
     <w:rsid w:val="009444CE"/>
     <w:rsid w:val="00950DFB"/>
     <w:rsid w:val="0095159F"/>
     <w:rsid w:val="00955A73"/>
     <w:rsid w:val="00956CD2"/>
     <w:rsid w:val="00964D6A"/>
     <w:rsid w:val="009700F2"/>
     <w:rsid w:val="00971319"/>
     <w:rsid w:val="00971936"/>
+    <w:rsid w:val="009725E0"/>
     <w:rsid w:val="0097660D"/>
     <w:rsid w:val="00981420"/>
     <w:rsid w:val="009828C5"/>
     <w:rsid w:val="00982B3E"/>
     <w:rsid w:val="00982EDF"/>
     <w:rsid w:val="00983953"/>
     <w:rsid w:val="00983E18"/>
     <w:rsid w:val="00983EF4"/>
     <w:rsid w:val="00984F09"/>
     <w:rsid w:val="009860B2"/>
     <w:rsid w:val="009873B8"/>
     <w:rsid w:val="009876DF"/>
     <w:rsid w:val="00987B90"/>
     <w:rsid w:val="009901DF"/>
     <w:rsid w:val="0099311C"/>
     <w:rsid w:val="00995709"/>
     <w:rsid w:val="00995DF1"/>
     <w:rsid w:val="0099647A"/>
     <w:rsid w:val="0099749F"/>
     <w:rsid w:val="009A0844"/>
     <w:rsid w:val="009A5DF6"/>
     <w:rsid w:val="009A6C3E"/>
     <w:rsid w:val="009A7222"/>
     <w:rsid w:val="009B0C0A"/>
     <w:rsid w:val="009B38A6"/>
@@ -5639,50 +5666,51 @@
     <w:rsid w:val="00C46071"/>
     <w:rsid w:val="00C4746A"/>
     <w:rsid w:val="00C50310"/>
     <w:rsid w:val="00C54435"/>
     <w:rsid w:val="00C54499"/>
     <w:rsid w:val="00C7034D"/>
     <w:rsid w:val="00C71E5D"/>
     <w:rsid w:val="00C7396A"/>
     <w:rsid w:val="00C74ADD"/>
     <w:rsid w:val="00C814B6"/>
     <w:rsid w:val="00C816EB"/>
     <w:rsid w:val="00C8273E"/>
     <w:rsid w:val="00C8305F"/>
     <w:rsid w:val="00C8308A"/>
     <w:rsid w:val="00C85DFE"/>
     <w:rsid w:val="00C923A3"/>
     <w:rsid w:val="00C961A7"/>
     <w:rsid w:val="00CA0832"/>
     <w:rsid w:val="00CA55CF"/>
     <w:rsid w:val="00CA7871"/>
     <w:rsid w:val="00CB1C29"/>
     <w:rsid w:val="00CB332A"/>
     <w:rsid w:val="00CB68BE"/>
     <w:rsid w:val="00CB7C74"/>
     <w:rsid w:val="00CC078F"/>
+    <w:rsid w:val="00CC16FF"/>
     <w:rsid w:val="00CC69A9"/>
     <w:rsid w:val="00CD043F"/>
     <w:rsid w:val="00CD169E"/>
     <w:rsid w:val="00CD1F8C"/>
     <w:rsid w:val="00CE15F9"/>
     <w:rsid w:val="00CE1F61"/>
     <w:rsid w:val="00CE40C7"/>
     <w:rsid w:val="00CF0EF9"/>
     <w:rsid w:val="00CF2098"/>
     <w:rsid w:val="00CF76D6"/>
     <w:rsid w:val="00D01760"/>
     <w:rsid w:val="00D032A1"/>
     <w:rsid w:val="00D042CA"/>
     <w:rsid w:val="00D12B1F"/>
     <w:rsid w:val="00D12CCF"/>
     <w:rsid w:val="00D16908"/>
     <w:rsid w:val="00D202F3"/>
     <w:rsid w:val="00D20C04"/>
     <w:rsid w:val="00D26BCB"/>
     <w:rsid w:val="00D27C53"/>
     <w:rsid w:val="00D31112"/>
     <w:rsid w:val="00D32D20"/>
     <w:rsid w:val="00D32E76"/>
     <w:rsid w:val="00D35F3E"/>
     <w:rsid w:val="00D419B9"/>
@@ -5756,50 +5784,51 @@
     <w:rsid w:val="00E9259C"/>
     <w:rsid w:val="00E94D6F"/>
     <w:rsid w:val="00E9544D"/>
     <w:rsid w:val="00EA1669"/>
     <w:rsid w:val="00EA33B1"/>
     <w:rsid w:val="00EA4D72"/>
     <w:rsid w:val="00EA5A18"/>
     <w:rsid w:val="00EA5A38"/>
     <w:rsid w:val="00EA624A"/>
     <w:rsid w:val="00EB0B43"/>
     <w:rsid w:val="00EB31DA"/>
     <w:rsid w:val="00EB44D8"/>
     <w:rsid w:val="00EB4C39"/>
     <w:rsid w:val="00EB6C2E"/>
     <w:rsid w:val="00EC00ED"/>
     <w:rsid w:val="00EC146A"/>
     <w:rsid w:val="00EC17FF"/>
     <w:rsid w:val="00EC2317"/>
     <w:rsid w:val="00EC700F"/>
     <w:rsid w:val="00EC7EC2"/>
     <w:rsid w:val="00ED0E53"/>
     <w:rsid w:val="00ED261D"/>
     <w:rsid w:val="00ED6FB4"/>
     <w:rsid w:val="00ED7CDD"/>
     <w:rsid w:val="00ED7D08"/>
+    <w:rsid w:val="00EE4026"/>
     <w:rsid w:val="00EE51F2"/>
     <w:rsid w:val="00EF2530"/>
     <w:rsid w:val="00EF75E5"/>
     <w:rsid w:val="00F052FF"/>
     <w:rsid w:val="00F06D36"/>
     <w:rsid w:val="00F11142"/>
     <w:rsid w:val="00F11155"/>
     <w:rsid w:val="00F12ADA"/>
     <w:rsid w:val="00F13763"/>
     <w:rsid w:val="00F14F1F"/>
     <w:rsid w:val="00F158D3"/>
     <w:rsid w:val="00F16207"/>
     <w:rsid w:val="00F21D2A"/>
     <w:rsid w:val="00F25759"/>
     <w:rsid w:val="00F2695E"/>
     <w:rsid w:val="00F27F07"/>
     <w:rsid w:val="00F30502"/>
     <w:rsid w:val="00F313C8"/>
     <w:rsid w:val="00F415CF"/>
     <w:rsid w:val="00F46B97"/>
     <w:rsid w:val="00F51C9C"/>
     <w:rsid w:val="00F5453A"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F60B8E"/>
     <w:rsid w:val="00F62A24"/>
@@ -7386,50 +7415,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -7657,159 +7690,155 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">marissa.luna-lopez@ctc.ca.gov</Email_x0020_Address>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Marissa</First_x0020_Name>
     <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Lopez</Last_x0020_Name>
     <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
     <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
     <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA6FBB6F-8613-4229-8BE9-70729937CBC2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D63054FD-DB3B-45E9-AF5A-3A8F1EA13B07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C624DE47-D359-45A2-BC2F-E36058074AAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1E45DAC-90FE-495B-997E-A1EA00B75AF8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>145</Words>
-  <Characters>779</Characters>
+  <Characters>783</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>911</CharactersWithSpaces>
+  <CharactersWithSpaces>915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kennedy, Heather</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>5c357a4eef8764ef770535c2e37b14240a178846ff22612ededc06a8e3593dc8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">