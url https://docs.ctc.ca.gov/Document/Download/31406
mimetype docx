--- v0 (2026-08-05)
+++ v1 (2026-10-28)
@@ -581,84 +581,91 @@
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lesson </w:t>
       </w:r>
       <w:r w:rsidR="00DE293D" w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Activities and Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014003EF" w14:textId="2B932D8C" w:rsidR="00405DBD" w:rsidRDefault="00A326BB" w:rsidP="00040312">
+    <w:p w14:paraId="3293D56F" w14:textId="289C7705" w:rsidR="004C6822" w:rsidRDefault="00A326BB" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00405DBD">
         <w:t>Summarize the lesson activit</w:t>
       </w:r>
       <w:r w:rsidR="00754A78">
         <w:t>y(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00405DBD">
         <w:t>ies</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00754A78">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00405DBD" w:rsidRPr="003F3335">
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0D07F4EC" w14:textId="77777777" w:rsidR="009C7A96" w:rsidRDefault="009C7A96" w:rsidP="009C7A96">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>[  ]</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="01CA4589" w14:textId="4C0B894C" w:rsidR="003F3335" w:rsidRDefault="00405DBD" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
-        <w:lastRenderedPageBreak/>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00254654">
         <w:t xml:space="preserve">Describe how you </w:t>
       </w:r>
       <w:r w:rsidR="00156B6D">
         <w:t>plan to</w:t>
       </w:r>
       <w:r w:rsidR="00254654">
         <w:t xml:space="preserve"> actively engage the</w:t>
       </w:r>
       <w:r w:rsidR="00864F64">
         <w:t xml:space="preserve"> students</w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49630CAF" w14:textId="77777777" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="00F50A88">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
@@ -903,66 +910,79 @@
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lesson </w:t>
       </w:r>
       <w:r w:rsidR="00DE293D" w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Activities and Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4745E81F" w14:textId="77777777" w:rsidR="007C0025" w:rsidRDefault="004B5AE6" w:rsidP="007C0025">
+    <w:p w14:paraId="3A7CB900" w14:textId="1D6CCE13" w:rsidR="004C6822" w:rsidRDefault="004B5AE6" w:rsidP="007C0025">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007C0025">
-        <w:t>Summarize the lesson activity(ies)</w:t>
+        <w:t>Summarize the lesson activity(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C0025">
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C0025">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007C0025" w:rsidRPr="003F3335">
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF52D35" w14:textId="77777777" w:rsidR="009C7A96" w:rsidRDefault="009C7A96" w:rsidP="009C7A96">
+      <w:r>
+        <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1906A28C" w14:textId="460F6EE7" w:rsidR="007C0025" w:rsidRDefault="007C0025" w:rsidP="007C0025">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Describe how you plan to actively engage the students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E968C4F" w14:textId="77777777" w:rsidR="007C0025" w:rsidRDefault="007C0025" w:rsidP="007C0025">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6091760F" w14:textId="77777777" w:rsidR="007C0025" w:rsidRDefault="007C0025" w:rsidP="007C0025">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
@@ -1049,50 +1069,51 @@
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> you plan to use to monitor student learning</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4600D4" w14:textId="77777777" w:rsidR="007C0025" w:rsidRDefault="007C0025" w:rsidP="007C0025">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D14BF7" w14:textId="160723A5" w:rsidR="006D5825" w:rsidRPr="007C0025" w:rsidRDefault="007C0025" w:rsidP="007C0025">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720135">
+        <w:lastRenderedPageBreak/>
         <w:t>Determine</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and describe</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> what </w:t>
       </w:r>
       <w:r w:rsidRPr="00040312">
         <w:t>adaptation</w:t>
       </w:r>
       <w:r w:rsidR="00A42C09">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00040312">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00A42C09">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> you will make to address the learning needs of the FS, based on their assets and/or interests</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and learning needs</w:t>
@@ -1110,51 +1131,50 @@
         <w:t>modifications</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t>, language supports, IEP supports/services</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CACEC8" w14:textId="77777777" w:rsidR="007C0025" w:rsidRDefault="007C0025" w:rsidP="007C0025">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649F3F1D" w14:textId="266B0898" w:rsidR="00405DBD" w:rsidRPr="00864F64" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
       <w:pPr>
         <w:pStyle w:val="SectionHeader2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lesson 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D19A70" w14:textId="77777777" w:rsidR="006D5825" w:rsidRPr="00864F64" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Learning Goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20241780" w14:textId="009ECF0E" w:rsidR="007C0025" w:rsidRDefault="006D5825" w:rsidP="007C0025">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
@@ -1183,66 +1203,79 @@
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Lesson </w:t>
       </w:r>
       <w:r w:rsidR="00DE293D" w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00864F64">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Activities and Delivery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5014FC84" w14:textId="77777777" w:rsidR="007C0025" w:rsidRDefault="004B5AE6" w:rsidP="007C0025">
+    <w:p w14:paraId="66526C83" w14:textId="0E2FEAC7" w:rsidR="004C6822" w:rsidRDefault="004B5AE6" w:rsidP="007C0025">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007C0025">
-        <w:t>Summarize the lesson activity(ies)</w:t>
+        <w:t>Summarize the lesson activity(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007C0025">
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C0025">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007C0025" w:rsidRPr="003F3335">
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4E99AD" w14:textId="77777777" w:rsidR="009C7A96" w:rsidRDefault="009C7A96" w:rsidP="009C7A96">
+      <w:r>
+        <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECBAD0A" w14:textId="6840529F" w:rsidR="007C0025" w:rsidRDefault="007C0025" w:rsidP="007C0025">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Describe how you plan to actively engage the students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66BA65F2" w14:textId="77777777" w:rsidR="007C0025" w:rsidRDefault="007C0025" w:rsidP="007C0025">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E5E4EF" w14:textId="77777777" w:rsidR="007C0025" w:rsidRDefault="007C0025" w:rsidP="007C0025">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
@@ -1395,58 +1428,58 @@
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FF17B0" w14:textId="0B603B26" w:rsidR="00405DBD" w:rsidRDefault="006D5825" w:rsidP="00040312">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00405DBD" w:rsidSect="00AC7078">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="057A3EAE" w14:textId="77777777" w:rsidR="00C70BFD" w:rsidRDefault="00C70BFD" w:rsidP="004E7F3B">
+    <w:p w14:paraId="4188D7A5" w14:textId="77777777" w:rsidR="00D37332" w:rsidRDefault="00D37332" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06D51F76" w14:textId="77777777" w:rsidR="00C70BFD" w:rsidRDefault="00C70BFD" w:rsidP="004E7F3B">
+    <w:p w14:paraId="6CE0C214" w14:textId="77777777" w:rsidR="00D37332" w:rsidRDefault="00D37332" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1799,58 +1832,58 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="008B584C">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="000C2CE8">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12B6D6CF" w14:textId="77777777" w:rsidR="00C70BFD" w:rsidRDefault="00C70BFD" w:rsidP="004E7F3B">
+    <w:p w14:paraId="11E46131" w14:textId="77777777" w:rsidR="00D37332" w:rsidRDefault="00D37332" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DA86ABF" w14:textId="77777777" w:rsidR="00C70BFD" w:rsidRDefault="00C70BFD" w:rsidP="004E7F3B">
+    <w:p w14:paraId="74897F75" w14:textId="77777777" w:rsidR="00D37332" w:rsidRDefault="00D37332" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="581A6AAF" w14:textId="6ED75C39" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00FB01A7" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -4788,57 +4821,56 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="7608862">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="164055287">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="673342140">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="829560842">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1974213073">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="200441786">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="118"/>
+  <w:zoom w:percent="98"/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Rap9ydOpfuS6Oe1SHPlpsS4/U2WmZ7xK1dsLyMgQmeQJ3pnY8VeEGLHPM19jVFnNWIfE3Dg+ukOX1UtjpuWfjw==" w:salt="BmJcTNfsNhwwle2ZpmYazg=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="00000E47"/>
     <w:rsid w:val="00001005"/>
@@ -5020,50 +5052,51 @@
     <w:rsid w:val="00287EC8"/>
     <w:rsid w:val="002912DA"/>
     <w:rsid w:val="002927BF"/>
     <w:rsid w:val="00293115"/>
     <w:rsid w:val="00295AD6"/>
     <w:rsid w:val="00295C49"/>
     <w:rsid w:val="00296162"/>
     <w:rsid w:val="00296801"/>
     <w:rsid w:val="00297408"/>
     <w:rsid w:val="002A2B0B"/>
     <w:rsid w:val="002A3071"/>
     <w:rsid w:val="002A449C"/>
     <w:rsid w:val="002A4CFE"/>
     <w:rsid w:val="002A74D2"/>
     <w:rsid w:val="002A7577"/>
     <w:rsid w:val="002B5EC9"/>
     <w:rsid w:val="002C1C8C"/>
     <w:rsid w:val="002C4418"/>
     <w:rsid w:val="002C67BA"/>
     <w:rsid w:val="002D03D0"/>
     <w:rsid w:val="002D24C1"/>
     <w:rsid w:val="002D3B6B"/>
     <w:rsid w:val="002D6447"/>
     <w:rsid w:val="002E0378"/>
     <w:rsid w:val="002E3A55"/>
+    <w:rsid w:val="002F301B"/>
     <w:rsid w:val="002F4B41"/>
     <w:rsid w:val="002F50C5"/>
     <w:rsid w:val="002F6906"/>
     <w:rsid w:val="0030218B"/>
     <w:rsid w:val="003035D9"/>
     <w:rsid w:val="00304BE9"/>
     <w:rsid w:val="003109D6"/>
     <w:rsid w:val="0031192A"/>
     <w:rsid w:val="00313B0C"/>
     <w:rsid w:val="003156F4"/>
     <w:rsid w:val="00316E2B"/>
     <w:rsid w:val="00316E99"/>
     <w:rsid w:val="00317360"/>
     <w:rsid w:val="00321885"/>
     <w:rsid w:val="003230B2"/>
     <w:rsid w:val="00324AA8"/>
     <w:rsid w:val="00324EC7"/>
     <w:rsid w:val="003278B6"/>
     <w:rsid w:val="003353E3"/>
     <w:rsid w:val="0033549E"/>
     <w:rsid w:val="00345F33"/>
     <w:rsid w:val="00351F0B"/>
     <w:rsid w:val="00357382"/>
     <w:rsid w:val="00360131"/>
     <w:rsid w:val="00366E41"/>
@@ -5164,50 +5197,51 @@
     <w:rsid w:val="0047357B"/>
     <w:rsid w:val="004775EA"/>
     <w:rsid w:val="00481B70"/>
     <w:rsid w:val="004823DD"/>
     <w:rsid w:val="00485EE1"/>
     <w:rsid w:val="00487EE8"/>
     <w:rsid w:val="00490FA3"/>
     <w:rsid w:val="00491405"/>
     <w:rsid w:val="004943FA"/>
     <w:rsid w:val="00494640"/>
     <w:rsid w:val="00494CAF"/>
     <w:rsid w:val="00497BF6"/>
     <w:rsid w:val="004A0221"/>
     <w:rsid w:val="004A15B8"/>
     <w:rsid w:val="004A19B6"/>
     <w:rsid w:val="004A27F2"/>
     <w:rsid w:val="004A35C7"/>
     <w:rsid w:val="004A360A"/>
     <w:rsid w:val="004B1A11"/>
     <w:rsid w:val="004B2F89"/>
     <w:rsid w:val="004B5A62"/>
     <w:rsid w:val="004B5AE6"/>
     <w:rsid w:val="004B6F34"/>
     <w:rsid w:val="004B7146"/>
     <w:rsid w:val="004C5370"/>
+    <w:rsid w:val="004C6822"/>
     <w:rsid w:val="004C6995"/>
     <w:rsid w:val="004D3FB3"/>
     <w:rsid w:val="004D49CD"/>
     <w:rsid w:val="004E0EC6"/>
     <w:rsid w:val="004E7F3B"/>
     <w:rsid w:val="004F00B4"/>
     <w:rsid w:val="004F03D5"/>
     <w:rsid w:val="004F3387"/>
     <w:rsid w:val="004F437A"/>
     <w:rsid w:val="004F7D76"/>
     <w:rsid w:val="00502F2E"/>
     <w:rsid w:val="005041DF"/>
     <w:rsid w:val="00506AE2"/>
     <w:rsid w:val="00507700"/>
     <w:rsid w:val="00512486"/>
     <w:rsid w:val="00513114"/>
     <w:rsid w:val="00514271"/>
     <w:rsid w:val="00516CB0"/>
     <w:rsid w:val="00517920"/>
     <w:rsid w:val="00521F07"/>
     <w:rsid w:val="00523244"/>
     <w:rsid w:val="00523781"/>
     <w:rsid w:val="00527957"/>
     <w:rsid w:val="00530FDA"/>
     <w:rsid w:val="00532758"/>
@@ -5428,50 +5462,51 @@
     <w:rsid w:val="00861379"/>
     <w:rsid w:val="008618B8"/>
     <w:rsid w:val="00864F64"/>
     <w:rsid w:val="0086699E"/>
     <w:rsid w:val="008708DD"/>
     <w:rsid w:val="00871063"/>
     <w:rsid w:val="00871D25"/>
     <w:rsid w:val="00874B54"/>
     <w:rsid w:val="00876C06"/>
     <w:rsid w:val="00877779"/>
     <w:rsid w:val="008800BC"/>
     <w:rsid w:val="00880C7F"/>
     <w:rsid w:val="00881CC1"/>
     <w:rsid w:val="00885E37"/>
     <w:rsid w:val="008860A5"/>
     <w:rsid w:val="00886100"/>
     <w:rsid w:val="00891BC2"/>
     <w:rsid w:val="008936E5"/>
     <w:rsid w:val="008955DB"/>
     <w:rsid w:val="00897848"/>
     <w:rsid w:val="008A1D2E"/>
     <w:rsid w:val="008A2861"/>
     <w:rsid w:val="008A3644"/>
     <w:rsid w:val="008A54AB"/>
     <w:rsid w:val="008A55E5"/>
+    <w:rsid w:val="008B0084"/>
     <w:rsid w:val="008B0E67"/>
     <w:rsid w:val="008B0F2F"/>
     <w:rsid w:val="008B584C"/>
     <w:rsid w:val="008C0A31"/>
     <w:rsid w:val="008C1F39"/>
     <w:rsid w:val="008C2FD0"/>
     <w:rsid w:val="008C3794"/>
     <w:rsid w:val="008C3FFC"/>
     <w:rsid w:val="008D0170"/>
     <w:rsid w:val="008D2358"/>
     <w:rsid w:val="008D64E2"/>
     <w:rsid w:val="008E078C"/>
     <w:rsid w:val="008E1637"/>
     <w:rsid w:val="008E18E1"/>
     <w:rsid w:val="008E3043"/>
     <w:rsid w:val="008E3B12"/>
     <w:rsid w:val="008F16E3"/>
     <w:rsid w:val="008F1F25"/>
     <w:rsid w:val="008F22F2"/>
     <w:rsid w:val="008F2C4E"/>
     <w:rsid w:val="008F70D7"/>
     <w:rsid w:val="008F718A"/>
     <w:rsid w:val="0090100B"/>
     <w:rsid w:val="0090448A"/>
     <w:rsid w:val="009061F9"/>
@@ -5520,50 +5555,51 @@
     <w:rsid w:val="00986A14"/>
     <w:rsid w:val="009873B8"/>
     <w:rsid w:val="009876DF"/>
     <w:rsid w:val="00987B90"/>
     <w:rsid w:val="00987BDA"/>
     <w:rsid w:val="009901DF"/>
     <w:rsid w:val="00992877"/>
     <w:rsid w:val="00995709"/>
     <w:rsid w:val="00995DF1"/>
     <w:rsid w:val="0099749F"/>
     <w:rsid w:val="009A06CD"/>
     <w:rsid w:val="009A0844"/>
     <w:rsid w:val="009A1A64"/>
     <w:rsid w:val="009A3959"/>
     <w:rsid w:val="009A5DF6"/>
     <w:rsid w:val="009A6C3E"/>
     <w:rsid w:val="009A7222"/>
     <w:rsid w:val="009B0C0A"/>
     <w:rsid w:val="009B38A6"/>
     <w:rsid w:val="009B3951"/>
     <w:rsid w:val="009B61CD"/>
     <w:rsid w:val="009C04B6"/>
     <w:rsid w:val="009C3E44"/>
     <w:rsid w:val="009C7436"/>
     <w:rsid w:val="009C7998"/>
+    <w:rsid w:val="009C7A96"/>
     <w:rsid w:val="009D08B0"/>
     <w:rsid w:val="009D0AA9"/>
     <w:rsid w:val="009D349A"/>
     <w:rsid w:val="009D3A7D"/>
     <w:rsid w:val="009D4AAC"/>
     <w:rsid w:val="009D532F"/>
     <w:rsid w:val="009D5439"/>
     <w:rsid w:val="009D773A"/>
     <w:rsid w:val="009D777F"/>
     <w:rsid w:val="009D7C03"/>
     <w:rsid w:val="009D7F02"/>
     <w:rsid w:val="009E5B69"/>
     <w:rsid w:val="009E5E20"/>
     <w:rsid w:val="009E73F5"/>
     <w:rsid w:val="009F0671"/>
     <w:rsid w:val="009F2498"/>
     <w:rsid w:val="009F34C6"/>
     <w:rsid w:val="009F494C"/>
     <w:rsid w:val="009F7EA6"/>
     <w:rsid w:val="009F7F07"/>
     <w:rsid w:val="00A00877"/>
     <w:rsid w:val="00A00AC7"/>
     <w:rsid w:val="00A02449"/>
     <w:rsid w:val="00A0365B"/>
     <w:rsid w:val="00A10105"/>
@@ -5772,50 +5808,51 @@
     <w:rsid w:val="00CE1F61"/>
     <w:rsid w:val="00CE40C7"/>
     <w:rsid w:val="00CE5D87"/>
     <w:rsid w:val="00CE798A"/>
     <w:rsid w:val="00CF0EF9"/>
     <w:rsid w:val="00CF2098"/>
     <w:rsid w:val="00CF6BD0"/>
     <w:rsid w:val="00CF76D6"/>
     <w:rsid w:val="00D01760"/>
     <w:rsid w:val="00D032A1"/>
     <w:rsid w:val="00D03924"/>
     <w:rsid w:val="00D042CA"/>
     <w:rsid w:val="00D06D25"/>
     <w:rsid w:val="00D072A2"/>
     <w:rsid w:val="00D12CCF"/>
     <w:rsid w:val="00D13329"/>
     <w:rsid w:val="00D16908"/>
     <w:rsid w:val="00D202F3"/>
     <w:rsid w:val="00D20C04"/>
     <w:rsid w:val="00D2419A"/>
     <w:rsid w:val="00D26BCB"/>
     <w:rsid w:val="00D31112"/>
     <w:rsid w:val="00D32D20"/>
     <w:rsid w:val="00D32E76"/>
     <w:rsid w:val="00D35F3E"/>
+    <w:rsid w:val="00D37332"/>
     <w:rsid w:val="00D43814"/>
     <w:rsid w:val="00D5360B"/>
     <w:rsid w:val="00D54855"/>
     <w:rsid w:val="00D600F9"/>
     <w:rsid w:val="00D61AF2"/>
     <w:rsid w:val="00D62EAF"/>
     <w:rsid w:val="00D640AF"/>
     <w:rsid w:val="00D6551F"/>
     <w:rsid w:val="00D6657B"/>
     <w:rsid w:val="00D70328"/>
     <w:rsid w:val="00D75059"/>
     <w:rsid w:val="00D779D0"/>
     <w:rsid w:val="00D80B23"/>
     <w:rsid w:val="00D8460C"/>
     <w:rsid w:val="00D84A3C"/>
     <w:rsid w:val="00D852D7"/>
     <w:rsid w:val="00D85B89"/>
     <w:rsid w:val="00D869D8"/>
     <w:rsid w:val="00D91599"/>
     <w:rsid w:val="00D948E1"/>
     <w:rsid w:val="00D94DCA"/>
     <w:rsid w:val="00D9793C"/>
     <w:rsid w:val="00D97F07"/>
     <w:rsid w:val="00DA2369"/>
     <w:rsid w:val="00DA4149"/>
@@ -7923,75 +7960,75 @@
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CA41DA-5547-44EC-BDE1-6D1DEB188472}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>549</Words>
-  <Characters>3227</Characters>
+  <Words>589</Words>
+  <Characters>3202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3743</CharactersWithSpaces>
+  <CharactersWithSpaces>3714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kennedy, Heather</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>39907eb6187f8dd106157546e7ad7c4fed45c4c9c59a7a827be86fc6d56fd326</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">