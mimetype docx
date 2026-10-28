--- v0 (2026-08-05)
+++ v1 (2026-10-28)
@@ -897,58 +897,58 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5E07">
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="009028D8" w:rsidSect="005C637C">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DCFA03C" w14:textId="77777777" w:rsidR="009C4956" w:rsidRDefault="009C4956" w:rsidP="004E7F3B">
+    <w:p w14:paraId="05ACEBDB" w14:textId="77777777" w:rsidR="009A5556" w:rsidRDefault="009A5556" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="294F7407" w14:textId="77777777" w:rsidR="009C4956" w:rsidRDefault="009C4956" w:rsidP="004E7F3B">
+    <w:p w14:paraId="2CBEDFCB" w14:textId="77777777" w:rsidR="009A5556" w:rsidRDefault="009A5556" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1277,58 +1277,58 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005E6DD1">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="00052537">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36D0B9F4" w14:textId="77777777" w:rsidR="009C4956" w:rsidRDefault="009C4956" w:rsidP="004E7F3B">
+    <w:p w14:paraId="7CAD157E" w14:textId="77777777" w:rsidR="009A5556" w:rsidRDefault="009A5556" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79B29575" w14:textId="77777777" w:rsidR="009C4956" w:rsidRDefault="009C4956" w:rsidP="004E7F3B">
+    <w:p w14:paraId="095419FB" w14:textId="77777777" w:rsidR="009A5556" w:rsidRDefault="009A5556" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="581A6AAF" w14:textId="04FA1FB8" w:rsidR="00FE5E07" w:rsidRPr="00BD7A05" w:rsidRDefault="00FB01A7" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BD7A05">
       <w:rPr>
         <w:i/>
@@ -3041,57 +3041,56 @@
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="782189013">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="13848438">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1059981120">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1948660248">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="577834119">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="118"/>
+  <w:zoom w:percent="98"/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UL5Oe77T7yxRCyg4LxvgfUIxWQOLm0TcChqg9kGEfNBshc9HJaSp13CDtJjFWBntfpVfpyJC1UwyA3h1lQpO6A==" w:salt="syvDjP/AXDqPuMCV5J2y3Q=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="00000644"/>
     <w:rsid w:val="0000114F"/>
@@ -3646,50 +3645,51 @@
     <w:rsid w:val="00956CD2"/>
     <w:rsid w:val="009638C7"/>
     <w:rsid w:val="00964D6A"/>
     <w:rsid w:val="009700F2"/>
     <w:rsid w:val="00971319"/>
     <w:rsid w:val="00971936"/>
     <w:rsid w:val="0097660D"/>
     <w:rsid w:val="00981420"/>
     <w:rsid w:val="009828C5"/>
     <w:rsid w:val="00982B3E"/>
     <w:rsid w:val="00983953"/>
     <w:rsid w:val="00983E18"/>
     <w:rsid w:val="00983EF4"/>
     <w:rsid w:val="00984F09"/>
     <w:rsid w:val="009860B2"/>
     <w:rsid w:val="009873B8"/>
     <w:rsid w:val="009876DF"/>
     <w:rsid w:val="00987B90"/>
     <w:rsid w:val="009901DF"/>
     <w:rsid w:val="009916DF"/>
     <w:rsid w:val="00995709"/>
     <w:rsid w:val="00995DF1"/>
     <w:rsid w:val="0099749F"/>
     <w:rsid w:val="009A080F"/>
     <w:rsid w:val="009A0844"/>
+    <w:rsid w:val="009A5556"/>
     <w:rsid w:val="009A5DF6"/>
     <w:rsid w:val="009A6C3E"/>
     <w:rsid w:val="009A7222"/>
     <w:rsid w:val="009B0C0A"/>
     <w:rsid w:val="009B38A6"/>
     <w:rsid w:val="009C3E44"/>
     <w:rsid w:val="009C4956"/>
     <w:rsid w:val="009C7998"/>
     <w:rsid w:val="009D08B0"/>
     <w:rsid w:val="009D0AA9"/>
     <w:rsid w:val="009D1CB6"/>
     <w:rsid w:val="009D24D9"/>
     <w:rsid w:val="009D349A"/>
     <w:rsid w:val="009D3A7D"/>
     <w:rsid w:val="009D4AAC"/>
     <w:rsid w:val="009D773A"/>
     <w:rsid w:val="009D777F"/>
     <w:rsid w:val="009D7C03"/>
     <w:rsid w:val="009E2CB4"/>
     <w:rsid w:val="009E5B69"/>
     <w:rsid w:val="009E5E20"/>
     <w:rsid w:val="009E73F5"/>
     <w:rsid w:val="009F0671"/>
     <w:rsid w:val="009F2498"/>
     <w:rsid w:val="009F34C6"/>
@@ -3999,50 +3999,51 @@
     <w:rsid w:val="00EE44B6"/>
     <w:rsid w:val="00EE51F2"/>
     <w:rsid w:val="00EF2530"/>
     <w:rsid w:val="00EF2C3E"/>
     <w:rsid w:val="00EF75E5"/>
     <w:rsid w:val="00F01867"/>
     <w:rsid w:val="00F052FF"/>
     <w:rsid w:val="00F06D36"/>
     <w:rsid w:val="00F070DB"/>
     <w:rsid w:val="00F07CAA"/>
     <w:rsid w:val="00F11142"/>
     <w:rsid w:val="00F11155"/>
     <w:rsid w:val="00F12ADA"/>
     <w:rsid w:val="00F131FE"/>
     <w:rsid w:val="00F13763"/>
     <w:rsid w:val="00F147E1"/>
     <w:rsid w:val="00F16207"/>
     <w:rsid w:val="00F21D2A"/>
     <w:rsid w:val="00F25759"/>
     <w:rsid w:val="00F2648F"/>
     <w:rsid w:val="00F2695E"/>
     <w:rsid w:val="00F27F07"/>
     <w:rsid w:val="00F30502"/>
     <w:rsid w:val="00F313C8"/>
     <w:rsid w:val="00F35525"/>
+    <w:rsid w:val="00F37ABF"/>
     <w:rsid w:val="00F415CF"/>
     <w:rsid w:val="00F457BC"/>
     <w:rsid w:val="00F46B97"/>
     <w:rsid w:val="00F5453A"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F62A24"/>
     <w:rsid w:val="00F709E9"/>
     <w:rsid w:val="00F70B50"/>
     <w:rsid w:val="00F71F71"/>
     <w:rsid w:val="00F732E5"/>
     <w:rsid w:val="00F76115"/>
     <w:rsid w:val="00F81064"/>
     <w:rsid w:val="00F86783"/>
     <w:rsid w:val="00F8685A"/>
     <w:rsid w:val="00F96D17"/>
     <w:rsid w:val="00F97B95"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA2F81"/>
     <w:rsid w:val="00FA3E25"/>
     <w:rsid w:val="00FB01A7"/>
     <w:rsid w:val="00FC14B4"/>
     <w:rsid w:val="00FC1BEC"/>
     <w:rsid w:val="00FC1D7F"/>
     <w:rsid w:val="00FC271D"/>
     <w:rsid w:val="00FC336D"/>
@@ -5650,74 +5651,83 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">marissa.luna-lopez@ctc.ca.gov</Email_x0020_Address>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Marissa</First_x0020_Name>
     <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Lopez</Last_x0020_Name>
     <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
     <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
     <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -5945,101 +5955,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B427E8B-DC14-41E3-BCE1-FA65166EFB79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20172A55-1838-40FE-9BDC-49B654E9926A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B427E8B-DC14-41E3-BCE1-FA65166EFB79}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88452728-AC3C-4B47-A7F8-0D520E756D9A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{241B104A-E342-44DA-AE16-BE6BE90F99A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>178</Words>
   <Characters>1048</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>