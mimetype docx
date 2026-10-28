--- v0 (2026-08-05)
+++ v1 (2026-10-28)
@@ -391,219 +391,219 @@
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2622">
         <w:t xml:space="preserve"> results based on their performance during the lessons, formative assessments during each lesson, and the summative assessment, what follow-up activity will you plan: a re-teach or an extension? Why? (Be sure to identify specific examples from Steps 1, 2, and/or 3 to support your follow-up instructional decision making.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF6EBDA" w14:textId="77777777" w:rsidR="00AA12F4" w:rsidRDefault="00AA12F4" w:rsidP="00EA2273">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC2D559" w14:textId="62EACF0A" w:rsidR="00AA12F4" w:rsidRDefault="003A2622" w:rsidP="00AA12F4">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r w:rsidRPr="003A2622">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2622">
         <w:tab/>
         <w:t>What are your follow-up activity goal(s)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644B85FA" w14:textId="1AB953A2" w:rsidR="003A2622" w:rsidRPr="0098329F" w:rsidRDefault="00111B13" w:rsidP="003A2622">
+    <w:p w14:paraId="644B85FA" w14:textId="2B44A48E" w:rsidR="003A2622" w:rsidRPr="0098329F" w:rsidRDefault="00111B13" w:rsidP="003A2622">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
-        <w:t>Content-specific (if applicable)</w:t>
+        <w:t>Content-specific</w:t>
       </w:r>
       <w:r w:rsidR="003A2622">
         <w:rPr>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405FA45B" w14:textId="77777777" w:rsidR="003A2622" w:rsidRDefault="003A2622" w:rsidP="00EA2273">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30311D69" w14:textId="41CC87F9" w:rsidR="003A2622" w:rsidRPr="0098329F" w:rsidRDefault="003A2622" w:rsidP="003A2622">
+    <w:p w14:paraId="30311D69" w14:textId="2BE83DDB" w:rsidR="003A2622" w:rsidRPr="0098329F" w:rsidRDefault="003A2622" w:rsidP="003A2622">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
-        <w:t>ELD</w:t>
-[...11 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ELD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674223A1" w14:textId="77777777" w:rsidR="003A2622" w:rsidRDefault="003A2622" w:rsidP="00EA2273">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2DB40ECA" w14:textId="724250CE" w:rsidR="003A2622" w:rsidRPr="003A2622" w:rsidRDefault="003A2622" w:rsidP="00D87483">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r w:rsidRPr="003A2622">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2622">
         <w:tab/>
         <w:t xml:space="preserve">For a </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2622">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>re-teach</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2622">
         <w:t xml:space="preserve">, describe your follow-up instruction. What targeted intervention and/or individual strategy will you use to support the FS’s progress toward meeting the </w:t>
       </w:r>
       <w:r w:rsidR="00111B13">
         <w:t>content-specific</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2622">
-        <w:t xml:space="preserve"> and/or ELD goals</w:t>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2622">
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2622">
+        <w:t xml:space="preserve"> ELD goals</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="00D87483">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D87483">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003A2622">
         <w:t xml:space="preserve">For an </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2622">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>extension</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2622">
         <w:t xml:space="preserve">, describe your follow-up instruction. How will you plan instruction that deepens and/or advances the FS’s </w:t>
       </w:r>
       <w:r w:rsidR="00111B13">
         <w:t>content-specific</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2622">
-        <w:t xml:space="preserve"> and/or ELD learning</w:t>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2622">
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2622">
+        <w:t xml:space="preserve"> ELD learning</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C2F136" w14:textId="77777777" w:rsidR="00C90F8F" w:rsidRDefault="00C90F8F" w:rsidP="00EA2273">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1897E01E" w14:textId="16073F0A" w:rsidR="003A2DAA" w:rsidRPr="00F764A3" w:rsidRDefault="003A2622" w:rsidP="003A2DAA">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r w:rsidRPr="003A2622">
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2622">
         <w:tab/>
         <w:t>Describe how you plan to leverage the FS’s assets and/or interests during the follow-up instruction</w:t>
       </w:r>
       <w:r w:rsidR="003A2DAA" w:rsidRPr="0029019B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68748C73" w14:textId="3509D34A" w:rsidR="00AA12F4" w:rsidRDefault="003A2DAA" w:rsidP="00EA2273">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AA12F4" w:rsidSect="00CC3071">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36111153" w14:textId="77777777" w:rsidR="001A7478" w:rsidRDefault="001A7478" w:rsidP="004E7F3B">
+    <w:p w14:paraId="0A8A7CC2" w14:textId="77777777" w:rsidR="00E23A6B" w:rsidRDefault="00E23A6B" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C8869D8" w14:textId="77777777" w:rsidR="001A7478" w:rsidRDefault="001A7478" w:rsidP="004E7F3B">
+    <w:p w14:paraId="36647DFC" w14:textId="77777777" w:rsidR="00E23A6B" w:rsidRDefault="00E23A6B" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -931,58 +931,58 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AA12F4">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="005F26C6">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60CF7A15" w14:textId="77777777" w:rsidR="001A7478" w:rsidRDefault="001A7478" w:rsidP="004E7F3B">
+    <w:p w14:paraId="58BC4E1B" w14:textId="77777777" w:rsidR="00E23A6B" w:rsidRDefault="00E23A6B" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05AA3B4E" w14:textId="77777777" w:rsidR="001A7478" w:rsidRDefault="001A7478" w:rsidP="004E7F3B">
+    <w:p w14:paraId="56FAF25D" w14:textId="77777777" w:rsidR="00E23A6B" w:rsidRDefault="00E23A6B" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="581A6AAF" w14:textId="419665D1" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00FB01A7" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -5176,57 +5176,56 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="1059981120">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="98"/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CEEFoQ7pW3NqoTxeg3jz9YpFqSi+RZeD3pvRo8ROCwGBl6oLAgE+GCtdJTDSnWdv9UVJL38j7aqbc5jRu54WkQ==" w:salt="1hSF8OzKxoIVxTGV1o4t3g=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="0001033E"/>
@@ -5335,73 +5334,76 @@
     <w:rsid w:val="001E69BA"/>
     <w:rsid w:val="001F4BE4"/>
     <w:rsid w:val="001F55F9"/>
     <w:rsid w:val="001F5A7E"/>
     <w:rsid w:val="001F7D0F"/>
     <w:rsid w:val="00206D54"/>
     <w:rsid w:val="00207B79"/>
     <w:rsid w:val="00207CB5"/>
     <w:rsid w:val="00211395"/>
     <w:rsid w:val="00213DB7"/>
     <w:rsid w:val="0022037E"/>
     <w:rsid w:val="0022255F"/>
     <w:rsid w:val="00227BAD"/>
     <w:rsid w:val="00230C36"/>
     <w:rsid w:val="00231510"/>
     <w:rsid w:val="00233D6B"/>
     <w:rsid w:val="0023576E"/>
     <w:rsid w:val="00236742"/>
     <w:rsid w:val="00245ADC"/>
     <w:rsid w:val="00250909"/>
     <w:rsid w:val="0025291D"/>
     <w:rsid w:val="002539A9"/>
     <w:rsid w:val="00261B85"/>
     <w:rsid w:val="00263DA7"/>
     <w:rsid w:val="00265551"/>
+    <w:rsid w:val="0027037B"/>
     <w:rsid w:val="00283183"/>
     <w:rsid w:val="00285DD2"/>
     <w:rsid w:val="002863A2"/>
     <w:rsid w:val="0028726E"/>
     <w:rsid w:val="0029019B"/>
+    <w:rsid w:val="00293B72"/>
     <w:rsid w:val="00295AD6"/>
     <w:rsid w:val="00295C49"/>
     <w:rsid w:val="00296162"/>
     <w:rsid w:val="0029658F"/>
     <w:rsid w:val="00296801"/>
     <w:rsid w:val="00297408"/>
     <w:rsid w:val="002A3071"/>
     <w:rsid w:val="002A449C"/>
     <w:rsid w:val="002A4CFE"/>
     <w:rsid w:val="002A74D2"/>
     <w:rsid w:val="002B5EC9"/>
     <w:rsid w:val="002C1C8C"/>
     <w:rsid w:val="002C4418"/>
     <w:rsid w:val="002C67BA"/>
     <w:rsid w:val="002D24C1"/>
     <w:rsid w:val="002D3B6B"/>
     <w:rsid w:val="002E3801"/>
     <w:rsid w:val="002E3A55"/>
+    <w:rsid w:val="002F301B"/>
     <w:rsid w:val="002F50C5"/>
     <w:rsid w:val="002F593D"/>
     <w:rsid w:val="002F6906"/>
     <w:rsid w:val="0030218B"/>
     <w:rsid w:val="00304BE9"/>
     <w:rsid w:val="00305BE0"/>
     <w:rsid w:val="0031192A"/>
     <w:rsid w:val="00313B0C"/>
     <w:rsid w:val="003156F4"/>
     <w:rsid w:val="00316E2B"/>
     <w:rsid w:val="00316E99"/>
     <w:rsid w:val="00317360"/>
     <w:rsid w:val="00321885"/>
     <w:rsid w:val="003230B2"/>
     <w:rsid w:val="003278B6"/>
     <w:rsid w:val="003353E3"/>
     <w:rsid w:val="00345F33"/>
     <w:rsid w:val="00357382"/>
     <w:rsid w:val="00366E41"/>
     <w:rsid w:val="00370B0D"/>
     <w:rsid w:val="003754D3"/>
     <w:rsid w:val="003755E4"/>
     <w:rsid w:val="003759B5"/>
     <w:rsid w:val="003767A4"/>
     <w:rsid w:val="00380BDC"/>
@@ -5569,50 +5571,51 @@
     <w:rsid w:val="006778DF"/>
     <w:rsid w:val="006817DA"/>
     <w:rsid w:val="006821AD"/>
     <w:rsid w:val="006828C9"/>
     <w:rsid w:val="0068581F"/>
     <w:rsid w:val="00690D04"/>
     <w:rsid w:val="00692E07"/>
     <w:rsid w:val="006A31FB"/>
     <w:rsid w:val="006A7592"/>
     <w:rsid w:val="006B0614"/>
     <w:rsid w:val="006B1AD0"/>
     <w:rsid w:val="006B1B1C"/>
     <w:rsid w:val="006B1EF2"/>
     <w:rsid w:val="006B2203"/>
     <w:rsid w:val="006B6FF4"/>
     <w:rsid w:val="006B7BD7"/>
     <w:rsid w:val="006B7CC9"/>
     <w:rsid w:val="006C3D7D"/>
     <w:rsid w:val="006C7A68"/>
     <w:rsid w:val="006D2957"/>
     <w:rsid w:val="006D574E"/>
     <w:rsid w:val="006D6584"/>
     <w:rsid w:val="006E10AD"/>
     <w:rsid w:val="006E1C5B"/>
     <w:rsid w:val="006E4424"/>
+    <w:rsid w:val="006F01F4"/>
     <w:rsid w:val="006F7C0C"/>
     <w:rsid w:val="006F7C52"/>
     <w:rsid w:val="00702DC7"/>
     <w:rsid w:val="0070686B"/>
     <w:rsid w:val="00710314"/>
     <w:rsid w:val="00712625"/>
     <w:rsid w:val="0072189E"/>
     <w:rsid w:val="0072293E"/>
     <w:rsid w:val="0072471F"/>
     <w:rsid w:val="00724C83"/>
     <w:rsid w:val="00726E85"/>
     <w:rsid w:val="00727725"/>
     <w:rsid w:val="00732808"/>
     <w:rsid w:val="00734A9B"/>
     <w:rsid w:val="00737EFA"/>
     <w:rsid w:val="00741F44"/>
     <w:rsid w:val="00743CC1"/>
     <w:rsid w:val="00747D86"/>
     <w:rsid w:val="00747D96"/>
     <w:rsid w:val="00751752"/>
     <w:rsid w:val="0075311E"/>
     <w:rsid w:val="00757445"/>
     <w:rsid w:val="0076623C"/>
     <w:rsid w:val="00766B74"/>
     <w:rsid w:val="00767512"/>
@@ -5691,57 +5694,59 @@
     <w:rsid w:val="008B0F2F"/>
     <w:rsid w:val="008B415A"/>
     <w:rsid w:val="008C1F39"/>
     <w:rsid w:val="008C2FD0"/>
     <w:rsid w:val="008C3794"/>
     <w:rsid w:val="008C3FFC"/>
     <w:rsid w:val="008D0170"/>
     <w:rsid w:val="008D2358"/>
     <w:rsid w:val="008D3B0F"/>
     <w:rsid w:val="008D64E2"/>
     <w:rsid w:val="008E1637"/>
     <w:rsid w:val="008E18E1"/>
     <w:rsid w:val="008E3B12"/>
     <w:rsid w:val="008E6E6B"/>
     <w:rsid w:val="008F1F25"/>
     <w:rsid w:val="008F2C4E"/>
     <w:rsid w:val="008F70D7"/>
     <w:rsid w:val="009061F9"/>
     <w:rsid w:val="00906FA0"/>
     <w:rsid w:val="0091203D"/>
     <w:rsid w:val="00912F54"/>
     <w:rsid w:val="00913F49"/>
     <w:rsid w:val="009148B6"/>
     <w:rsid w:val="00915D50"/>
     <w:rsid w:val="00917ED8"/>
+    <w:rsid w:val="00923D94"/>
     <w:rsid w:val="00926434"/>
     <w:rsid w:val="00927C6C"/>
     <w:rsid w:val="00930B12"/>
     <w:rsid w:val="009320F4"/>
     <w:rsid w:val="009343E5"/>
     <w:rsid w:val="00935486"/>
     <w:rsid w:val="009377C0"/>
+    <w:rsid w:val="00937CF1"/>
     <w:rsid w:val="00940382"/>
     <w:rsid w:val="009416B2"/>
     <w:rsid w:val="00941C1E"/>
     <w:rsid w:val="00941C5C"/>
     <w:rsid w:val="009444CE"/>
     <w:rsid w:val="0094495B"/>
     <w:rsid w:val="00950DFB"/>
     <w:rsid w:val="0095159F"/>
     <w:rsid w:val="00955A73"/>
     <w:rsid w:val="00956CD2"/>
     <w:rsid w:val="00957C24"/>
     <w:rsid w:val="00961261"/>
     <w:rsid w:val="00961805"/>
     <w:rsid w:val="00962320"/>
     <w:rsid w:val="00964D6A"/>
     <w:rsid w:val="00971319"/>
     <w:rsid w:val="00971936"/>
     <w:rsid w:val="009733CC"/>
     <w:rsid w:val="0097660D"/>
     <w:rsid w:val="00981420"/>
     <w:rsid w:val="00981BFC"/>
     <w:rsid w:val="009828C5"/>
     <w:rsid w:val="00982B3E"/>
     <w:rsid w:val="00983953"/>
     <w:rsid w:val="00983E18"/>
@@ -5884,50 +5889,51 @@
     <w:rsid w:val="00BC495A"/>
     <w:rsid w:val="00BC5D29"/>
     <w:rsid w:val="00BD03CF"/>
     <w:rsid w:val="00BD2517"/>
     <w:rsid w:val="00BD29A6"/>
     <w:rsid w:val="00BD3298"/>
     <w:rsid w:val="00BD45FF"/>
     <w:rsid w:val="00BE3B03"/>
     <w:rsid w:val="00BE408A"/>
     <w:rsid w:val="00BE6055"/>
     <w:rsid w:val="00BE61CF"/>
     <w:rsid w:val="00BF1095"/>
     <w:rsid w:val="00BF10E7"/>
     <w:rsid w:val="00BF31F1"/>
     <w:rsid w:val="00BF4CEF"/>
     <w:rsid w:val="00BF4DC0"/>
     <w:rsid w:val="00C01CC7"/>
     <w:rsid w:val="00C01E7C"/>
     <w:rsid w:val="00C03C51"/>
     <w:rsid w:val="00C0472A"/>
     <w:rsid w:val="00C05ECB"/>
     <w:rsid w:val="00C0647A"/>
     <w:rsid w:val="00C136EF"/>
     <w:rsid w:val="00C13747"/>
     <w:rsid w:val="00C20B40"/>
+    <w:rsid w:val="00C23ABD"/>
     <w:rsid w:val="00C24CD8"/>
     <w:rsid w:val="00C34B1A"/>
     <w:rsid w:val="00C35FB4"/>
     <w:rsid w:val="00C416EC"/>
     <w:rsid w:val="00C44054"/>
     <w:rsid w:val="00C45050"/>
     <w:rsid w:val="00C453C1"/>
     <w:rsid w:val="00C45F0F"/>
     <w:rsid w:val="00C4746A"/>
     <w:rsid w:val="00C50310"/>
     <w:rsid w:val="00C54435"/>
     <w:rsid w:val="00C54499"/>
     <w:rsid w:val="00C7034D"/>
     <w:rsid w:val="00C74ADD"/>
     <w:rsid w:val="00C80F7B"/>
     <w:rsid w:val="00C816EB"/>
     <w:rsid w:val="00C8273E"/>
     <w:rsid w:val="00C8308A"/>
     <w:rsid w:val="00C8406D"/>
     <w:rsid w:val="00C85DFE"/>
     <w:rsid w:val="00C90F8F"/>
     <w:rsid w:val="00C923A3"/>
     <w:rsid w:val="00C94129"/>
     <w:rsid w:val="00C961A7"/>
     <w:rsid w:val="00CA0832"/>
@@ -5991,54 +5997,56 @@
     <w:rsid w:val="00DA66C7"/>
     <w:rsid w:val="00DB4B3F"/>
     <w:rsid w:val="00DB568A"/>
     <w:rsid w:val="00DC5F46"/>
     <w:rsid w:val="00DC7AFA"/>
     <w:rsid w:val="00DD091F"/>
     <w:rsid w:val="00DD493E"/>
     <w:rsid w:val="00DE0E03"/>
     <w:rsid w:val="00DE3DC2"/>
     <w:rsid w:val="00DE44F0"/>
     <w:rsid w:val="00DE5027"/>
     <w:rsid w:val="00DF0875"/>
     <w:rsid w:val="00DF4038"/>
     <w:rsid w:val="00DF6BD8"/>
     <w:rsid w:val="00E006B7"/>
     <w:rsid w:val="00E00BF2"/>
     <w:rsid w:val="00E011BA"/>
     <w:rsid w:val="00E01EA0"/>
     <w:rsid w:val="00E035EF"/>
     <w:rsid w:val="00E05E23"/>
     <w:rsid w:val="00E063F9"/>
     <w:rsid w:val="00E12CDD"/>
     <w:rsid w:val="00E13115"/>
     <w:rsid w:val="00E15EFA"/>
     <w:rsid w:val="00E17461"/>
+    <w:rsid w:val="00E23A6B"/>
     <w:rsid w:val="00E24500"/>
     <w:rsid w:val="00E246AE"/>
     <w:rsid w:val="00E26DBF"/>
     <w:rsid w:val="00E307CD"/>
+    <w:rsid w:val="00E31E8B"/>
     <w:rsid w:val="00E32EA6"/>
     <w:rsid w:val="00E340FD"/>
     <w:rsid w:val="00E3455A"/>
     <w:rsid w:val="00E37F5A"/>
     <w:rsid w:val="00E4651B"/>
     <w:rsid w:val="00E52CD3"/>
     <w:rsid w:val="00E53875"/>
     <w:rsid w:val="00E567BB"/>
     <w:rsid w:val="00E61256"/>
     <w:rsid w:val="00E6201B"/>
     <w:rsid w:val="00E71D87"/>
     <w:rsid w:val="00E72098"/>
     <w:rsid w:val="00E73E0F"/>
     <w:rsid w:val="00E7405E"/>
     <w:rsid w:val="00E74499"/>
     <w:rsid w:val="00E762AD"/>
     <w:rsid w:val="00E76467"/>
     <w:rsid w:val="00E77C56"/>
     <w:rsid w:val="00E80200"/>
     <w:rsid w:val="00E8297C"/>
     <w:rsid w:val="00E829E5"/>
     <w:rsid w:val="00E82FB6"/>
     <w:rsid w:val="00E85563"/>
     <w:rsid w:val="00E85C34"/>
     <w:rsid w:val="00E91BBF"/>
@@ -6058,50 +6066,51 @@
     <w:rsid w:val="00EB6C2E"/>
     <w:rsid w:val="00EB7014"/>
     <w:rsid w:val="00EC00ED"/>
     <w:rsid w:val="00EC146A"/>
     <w:rsid w:val="00EC17FF"/>
     <w:rsid w:val="00EC2317"/>
     <w:rsid w:val="00EC7EC2"/>
     <w:rsid w:val="00ED0E53"/>
     <w:rsid w:val="00ED261D"/>
     <w:rsid w:val="00ED6056"/>
     <w:rsid w:val="00ED6FB4"/>
     <w:rsid w:val="00ED7CDD"/>
     <w:rsid w:val="00ED7D08"/>
     <w:rsid w:val="00EE51F2"/>
     <w:rsid w:val="00EF2530"/>
     <w:rsid w:val="00EF621D"/>
     <w:rsid w:val="00EF75E5"/>
     <w:rsid w:val="00F052FF"/>
     <w:rsid w:val="00F06D36"/>
     <w:rsid w:val="00F11142"/>
     <w:rsid w:val="00F11155"/>
     <w:rsid w:val="00F12ADA"/>
     <w:rsid w:val="00F13763"/>
     <w:rsid w:val="00F16207"/>
     <w:rsid w:val="00F21D2A"/>
+    <w:rsid w:val="00F25759"/>
     <w:rsid w:val="00F2695E"/>
     <w:rsid w:val="00F27F07"/>
     <w:rsid w:val="00F30502"/>
     <w:rsid w:val="00F313C8"/>
     <w:rsid w:val="00F415CF"/>
     <w:rsid w:val="00F46B97"/>
     <w:rsid w:val="00F5453A"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F62A24"/>
     <w:rsid w:val="00F70B50"/>
     <w:rsid w:val="00F732E5"/>
     <w:rsid w:val="00F76115"/>
     <w:rsid w:val="00F764A3"/>
     <w:rsid w:val="00F81064"/>
     <w:rsid w:val="00F81B37"/>
     <w:rsid w:val="00F8685A"/>
     <w:rsid w:val="00F86FB4"/>
     <w:rsid w:val="00F976B4"/>
     <w:rsid w:val="00F97B95"/>
     <w:rsid w:val="00FA1CCA"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA2F81"/>
     <w:rsid w:val="00FA410A"/>
     <w:rsid w:val="00FA4F3B"/>
     <w:rsid w:val="00FB01A7"/>
@@ -7663,50 +7672,83 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">marissa.luna-lopez@ctc.ca.gov</Email_x0020_Address>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Marissa</First_x0020_Name>
+    <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Lopez</Last_x0020_Name>
+    <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
+    <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
+    <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -7934,159 +7976,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76B43ED4-BFBC-4697-91FE-3FAAD2BB47D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5766C5B4-85CA-4385-96CF-299F9595B1B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
+    <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C7D70BA-BD78-4018-AAE8-0314A086FC8E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{964DEDCD-71EE-42F1-B1B4-C61FDFBEED41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>211</Words>
-  <Characters>1162</Characters>
+  <Words>207</Words>
+  <Characters>1134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1364</CharactersWithSpaces>
+  <CharactersWithSpaces>1332</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kennedy, Heather</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>06f253b8830bd85925ff0e128223db4a6f874e896b8b399760a4b22254481acd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">