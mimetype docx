--- v0 (2026-08-05)
+++ v1 (2026-10-28)
@@ -1897,58 +1897,58 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> on Student Learning: [  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D919CAC" w14:textId="77777777" w:rsidR="007D3E0E" w:rsidRPr="00271EF3" w:rsidRDefault="007D3E0E" w:rsidP="007D3E0E"/>
     <w:sectPr w:rsidR="007D3E0E" w:rsidRPr="00271EF3" w:rsidSect="00787658">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AAA41D0" w14:textId="77777777" w:rsidR="00F030A0" w:rsidRDefault="00F030A0" w:rsidP="004E7F3B">
+    <w:p w14:paraId="2046A368" w14:textId="77777777" w:rsidR="00D925D3" w:rsidRDefault="00D925D3" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FDBE520" w14:textId="77777777" w:rsidR="00F030A0" w:rsidRDefault="00F030A0" w:rsidP="004E7F3B">
+    <w:p w14:paraId="41EEF66D" w14:textId="77777777" w:rsidR="00D925D3" w:rsidRDefault="00D925D3" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2277,58 +2277,58 @@
       <w:t>All rights reserved.</w:t>
     </w:r>
     <w:r w:rsidRPr="006E1F48">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007E51FF">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30938B95" w14:textId="77777777" w:rsidR="00F030A0" w:rsidRDefault="00F030A0" w:rsidP="004E7F3B">
+    <w:p w14:paraId="3A25D357" w14:textId="77777777" w:rsidR="00D925D3" w:rsidRDefault="00D925D3" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73BFF30D" w14:textId="77777777" w:rsidR="00F030A0" w:rsidRDefault="00F030A0" w:rsidP="004E7F3B">
+    <w:p w14:paraId="49586FA0" w14:textId="77777777" w:rsidR="00D925D3" w:rsidRDefault="00D925D3" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="581A6AAF" w14:textId="693AA74B" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00FB01A7" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -4661,56 +4661,55 @@
   </w:num>
   <w:num w:numId="20" w16cid:durableId="111751830">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1008675130">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1888831242">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2041977402">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="994333563">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1860001828">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="98"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ki+46/Y5uk/hH7GHCFgkLBecFV4+k5fZlV9bXXIyFBSptZJMSce71hnCoomY0sARy2KAJjnLNBbzBXbtsa4RiA==" w:salt="T8kg/HZtnTnRgh9fC8vSgw=="/>
+  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="00000644"/>
     <w:rsid w:val="0000114F"/>
@@ -5011,50 +5010,51 @@
     <w:rsid w:val="004E077A"/>
     <w:rsid w:val="004E7F3B"/>
     <w:rsid w:val="004F00B4"/>
     <w:rsid w:val="004F03D5"/>
     <w:rsid w:val="004F3387"/>
     <w:rsid w:val="004F387C"/>
     <w:rsid w:val="004F5D42"/>
     <w:rsid w:val="005041DF"/>
     <w:rsid w:val="00506AE2"/>
     <w:rsid w:val="005075CF"/>
     <w:rsid w:val="00517920"/>
     <w:rsid w:val="00521F07"/>
     <w:rsid w:val="00522A64"/>
     <w:rsid w:val="00523244"/>
     <w:rsid w:val="00523781"/>
     <w:rsid w:val="00524A8C"/>
     <w:rsid w:val="0052691E"/>
     <w:rsid w:val="00530FDA"/>
     <w:rsid w:val="00532758"/>
     <w:rsid w:val="00534376"/>
     <w:rsid w:val="005354E1"/>
     <w:rsid w:val="005429C6"/>
     <w:rsid w:val="005431CB"/>
     <w:rsid w:val="00543B8E"/>
     <w:rsid w:val="00545E15"/>
+    <w:rsid w:val="00552245"/>
     <w:rsid w:val="00567D29"/>
     <w:rsid w:val="00571899"/>
     <w:rsid w:val="00574960"/>
     <w:rsid w:val="00574BC5"/>
     <w:rsid w:val="0057579F"/>
     <w:rsid w:val="005757BD"/>
     <w:rsid w:val="00575EA6"/>
     <w:rsid w:val="005761F1"/>
     <w:rsid w:val="00576793"/>
     <w:rsid w:val="00576C4D"/>
     <w:rsid w:val="00580476"/>
     <w:rsid w:val="00584154"/>
     <w:rsid w:val="00587282"/>
     <w:rsid w:val="00594980"/>
     <w:rsid w:val="005A0D6F"/>
     <w:rsid w:val="005A1B2A"/>
     <w:rsid w:val="005A7409"/>
     <w:rsid w:val="005B137C"/>
     <w:rsid w:val="005C59CD"/>
     <w:rsid w:val="005C5F15"/>
     <w:rsid w:val="005D0DEC"/>
     <w:rsid w:val="005D2381"/>
     <w:rsid w:val="005D34CC"/>
     <w:rsid w:val="005D364F"/>
     <w:rsid w:val="005D421A"/>
@@ -5524,50 +5524,51 @@
     <w:rsid w:val="00D30C4F"/>
     <w:rsid w:val="00D32D20"/>
     <w:rsid w:val="00D32E76"/>
     <w:rsid w:val="00D339FB"/>
     <w:rsid w:val="00D35F3E"/>
     <w:rsid w:val="00D424D4"/>
     <w:rsid w:val="00D43814"/>
     <w:rsid w:val="00D50430"/>
     <w:rsid w:val="00D5360B"/>
     <w:rsid w:val="00D53E42"/>
     <w:rsid w:val="00D54855"/>
     <w:rsid w:val="00D600F9"/>
     <w:rsid w:val="00D61AF2"/>
     <w:rsid w:val="00D62500"/>
     <w:rsid w:val="00D640AF"/>
     <w:rsid w:val="00D6551F"/>
     <w:rsid w:val="00D6657B"/>
     <w:rsid w:val="00D721B1"/>
     <w:rsid w:val="00D80B23"/>
     <w:rsid w:val="00D8460C"/>
     <w:rsid w:val="00D84A3C"/>
     <w:rsid w:val="00D852D7"/>
     <w:rsid w:val="00D869D8"/>
     <w:rsid w:val="00D86AF0"/>
     <w:rsid w:val="00D91599"/>
+    <w:rsid w:val="00D925D3"/>
     <w:rsid w:val="00D9793C"/>
     <w:rsid w:val="00DA2369"/>
     <w:rsid w:val="00DA2E79"/>
     <w:rsid w:val="00DA66C7"/>
     <w:rsid w:val="00DA67C0"/>
     <w:rsid w:val="00DA790C"/>
     <w:rsid w:val="00DB43FA"/>
     <w:rsid w:val="00DB4B3F"/>
     <w:rsid w:val="00DD091F"/>
     <w:rsid w:val="00DD323E"/>
     <w:rsid w:val="00DD493E"/>
     <w:rsid w:val="00DE44F0"/>
     <w:rsid w:val="00DE5027"/>
     <w:rsid w:val="00DF0875"/>
     <w:rsid w:val="00DF4038"/>
     <w:rsid w:val="00DF530F"/>
     <w:rsid w:val="00DF6BD8"/>
     <w:rsid w:val="00E006B7"/>
     <w:rsid w:val="00E00BF2"/>
     <w:rsid w:val="00E011BA"/>
     <w:rsid w:val="00E01EA0"/>
     <w:rsid w:val="00E035EF"/>
     <w:rsid w:val="00E05E23"/>
     <w:rsid w:val="00E063F9"/>
     <w:rsid w:val="00E12CDD"/>
@@ -5621,50 +5622,51 @@
     <w:rsid w:val="00EC4EA1"/>
     <w:rsid w:val="00EC7EC2"/>
     <w:rsid w:val="00ED04CF"/>
     <w:rsid w:val="00ED0E53"/>
     <w:rsid w:val="00ED261D"/>
     <w:rsid w:val="00ED450C"/>
     <w:rsid w:val="00ED50A1"/>
     <w:rsid w:val="00ED6FB4"/>
     <w:rsid w:val="00ED7CDD"/>
     <w:rsid w:val="00ED7D08"/>
     <w:rsid w:val="00EE51F2"/>
     <w:rsid w:val="00EF2530"/>
     <w:rsid w:val="00EF75E5"/>
     <w:rsid w:val="00F01867"/>
     <w:rsid w:val="00F030A0"/>
     <w:rsid w:val="00F052FF"/>
     <w:rsid w:val="00F06D36"/>
     <w:rsid w:val="00F11142"/>
     <w:rsid w:val="00F11155"/>
     <w:rsid w:val="00F12ADA"/>
     <w:rsid w:val="00F131FE"/>
     <w:rsid w:val="00F13763"/>
     <w:rsid w:val="00F16207"/>
     <w:rsid w:val="00F21D2A"/>
     <w:rsid w:val="00F2515C"/>
+    <w:rsid w:val="00F25759"/>
     <w:rsid w:val="00F2695E"/>
     <w:rsid w:val="00F27F07"/>
     <w:rsid w:val="00F30502"/>
     <w:rsid w:val="00F313C8"/>
     <w:rsid w:val="00F35525"/>
     <w:rsid w:val="00F415CF"/>
     <w:rsid w:val="00F457BC"/>
     <w:rsid w:val="00F46B97"/>
     <w:rsid w:val="00F54221"/>
     <w:rsid w:val="00F5453A"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F56290"/>
     <w:rsid w:val="00F62A24"/>
     <w:rsid w:val="00F70B50"/>
     <w:rsid w:val="00F732E5"/>
     <w:rsid w:val="00F76115"/>
     <w:rsid w:val="00F81064"/>
     <w:rsid w:val="00F86783"/>
     <w:rsid w:val="00F8685A"/>
     <w:rsid w:val="00F97B95"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA279A"/>
     <w:rsid w:val="00FA2F81"/>
     <w:rsid w:val="00FA3E25"/>
     <w:rsid w:val="00FB01A7"/>
@@ -7278,83 +7280,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...31 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -7582,132 +7551,165 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">marissa.luna-lopez@ctc.ca.gov</Email_x0020_Address>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Marissa</First_x0020_Name>
+    <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Lopez</Last_x0020_Name>
+    <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
+    <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
+    <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F02FFF2D-B745-46B4-97BC-3DD779604200}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B427E8B-DC14-41E3-BCE1-FA65166EFB79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0F783BF-DDA0-40D9-9F8A-C6D5E96312C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
+    <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68C5C7FD-9020-4997-8B5E-69DA644B0F7A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{78276a93-cafd-4970-81b5-4e5074e42910}" enabled="0" method="" siteId="{78276a93-cafd-4970-81b5-4e5074e42910}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>428</Words>
-  <Characters>1899</Characters>
+  <Words>405</Words>
+  <Characters>1853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2268</CharactersWithSpaces>
+  <CharactersWithSpaces>2245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>92a40ac7e2979405e5c7b157e597c42c7c749b6229e12ca4293e77ade41a7e10</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">