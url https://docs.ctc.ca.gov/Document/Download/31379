--- v0 (2026-08-05)
+++ v1 (2026-10-28)
@@ -1,48 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45CDEA51" w14:textId="6335765B" w:rsidR="00E82FB6" w:rsidRDefault="00230664" w:rsidP="0025671E">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00230664">
@@ -572,163 +568,171 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA681C1" w14:textId="4E327618" w:rsidR="00BA2208" w:rsidRPr="0025671E" w:rsidRDefault="00230664" w:rsidP="00BA2208">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="001F0667" w:rsidRPr="001F0667">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001F0667" w:rsidRPr="001F0667">
         <w:tab/>
         <w:t>How will the specific, actionable feedback you provided the FS help them to improve or advance their understanding to continue their progress toward meeting and/or exceeding the ELA/Literacy and ELD goals</w:t>
       </w:r>
       <w:r w:rsidR="001F0667">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519AB428" w14:textId="771DB889" w:rsidR="00BA2208" w:rsidRDefault="00BA2208" w:rsidP="0025671E">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6A780C" w14:textId="4C4F0D85" w:rsidR="00230664" w:rsidRPr="0025671E" w:rsidRDefault="00230664" w:rsidP="00230664">
+    <w:p w14:paraId="6A6A780C" w14:textId="682BA330" w:rsidR="00230664" w:rsidRPr="0025671E" w:rsidRDefault="00230664" w:rsidP="00230664">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0667">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0667">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00230664">
-        <w:t>How did you provide feedback (written, conference, phone call) to the family/guardians of the FS?</w:t>
+        <w:t>How did you provide feedback (written, conference, phone call) to the family/guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2D16">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230664">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2D16">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230664">
+        <w:t xml:space="preserve"> of the FS?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118C4E50" w14:textId="77777777" w:rsidR="00230664" w:rsidRDefault="00230664" w:rsidP="00230664">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA51766" w14:textId="5123B540" w:rsidR="00230664" w:rsidRPr="0025671E" w:rsidRDefault="00230664" w:rsidP="00230664">
+    <w:p w14:paraId="4EA51766" w14:textId="3E372971" w:rsidR="00230664" w:rsidRPr="0025671E" w:rsidRDefault="00230664" w:rsidP="00230664">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0667">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0667">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Summarize the feedback</w:t>
       </w:r>
       <w:r w:rsidRPr="005550DA">
         <w:t xml:space="preserve"> you provide</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="005550DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009613A7">
         <w:t xml:space="preserve">to the family/guardian(s) of the </w:t>
       </w:r>
       <w:r>
         <w:t>FS</w:t>
       </w:r>
       <w:r w:rsidRPr="009613A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009613A7">
         <w:t xml:space="preserve">specific </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">to  their assessment results </w:t>
+        <w:t xml:space="preserve">to their assessment results </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84745">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C83A81">
         <w:t xml:space="preserve"> how they can support the FS’s learning beyond the classroom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (at home or in the community).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7F70B5" w14:textId="77777777" w:rsidR="00230664" w:rsidRDefault="00230664" w:rsidP="00230664">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00230664" w:rsidSect="0077181A">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40C882C0" w14:textId="77777777" w:rsidR="009B3B46" w:rsidRDefault="009B3B46" w:rsidP="004E7F3B">
+    <w:p w14:paraId="27357091" w14:textId="77777777" w:rsidR="00ED6EAF" w:rsidRDefault="00ED6EAF" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0921F498" w14:textId="77777777" w:rsidR="009B3B46" w:rsidRDefault="009B3B46" w:rsidP="004E7F3B">
+    <w:p w14:paraId="63FFDCA0" w14:textId="77777777" w:rsidR="00ED6EAF" w:rsidRDefault="00ED6EAF" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -785,60 +789,50 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Light">
     <w:altName w:val="Calibri Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01CC532C" w14:textId="77777777" w:rsidR="00FA66FB" w:rsidRDefault="00FA66FB">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FBD0024" w14:textId="42BE2F84" w:rsidR="00B541C7" w:rsidRPr="00AD51DB" w:rsidRDefault="00B541C7" w:rsidP="00AD51DB">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidR="00002820" w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -1072,173 +1066,83 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>All rights reserved.</w:t>
     </w:r>
     <w:r w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003D00D2">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E079ECF" w14:textId="77777777" w:rsidR="009B3B46" w:rsidRDefault="009B3B46" w:rsidP="004E7F3B">
+    <w:p w14:paraId="0F0BABF0" w14:textId="77777777" w:rsidR="00ED6EAF" w:rsidRDefault="00ED6EAF" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31B98DD1" w14:textId="77777777" w:rsidR="009B3B46" w:rsidRDefault="009B3B46" w:rsidP="004E7F3B">
+    <w:p w14:paraId="36D757AC" w14:textId="77777777" w:rsidR="00ED6EAF" w:rsidRDefault="00ED6EAF" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C87EB22" w14:textId="5617E43E" w:rsidR="00FA66FB" w:rsidRDefault="00FA66FB">
-[...44 lines deleted...]
-  <w:p w14:paraId="3B4B586E" w14:textId="06DC0AD3" w:rsidR="00647911" w:rsidRPr="00693423" w:rsidRDefault="00FA66FB" w:rsidP="00647911">
+  <w:p w14:paraId="3B4B586E" w14:textId="78AE26FC" w:rsidR="00647911" w:rsidRPr="00693423" w:rsidRDefault="00230664" w:rsidP="00647911">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="00230664">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C1A9BA4" wp14:editId="33D1B36D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1800225" cy="496570"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="192685647" name="Picture 22" descr="The Education Specialist CalTPA California Teaching Performance Assessment logo which includes the four steps plan teach reflect apply"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="192685647" name="Picture 22" descr="The Education Specialist CalTPA California Teaching Performance Assessment logo which includes the four steps plan teach reflect apply"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1372,95 +1276,50 @@
     </w:r>
     <w:r w:rsidR="003870DF">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Results </w:t>
     </w:r>
     <w:r w:rsidR="00B541C7">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>Template</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="70A1B064" w14:textId="77777777" w:rsidR="00D9783B" w:rsidRDefault="00D9783B" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...43 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00224C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D04C10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulleted"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="335B2B"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
@@ -5465,63 +5324,60 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="1059981120">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="118"/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="00002820"/>
     <w:rsid w:val="000041F9"/>
     <w:rsid w:val="0001033E"/>
     <w:rsid w:val="00010F6B"/>
     <w:rsid w:val="000116CE"/>
@@ -5557,50 +5413,51 @@
     <w:rsid w:val="000C6C6F"/>
     <w:rsid w:val="000D2EEE"/>
     <w:rsid w:val="000D354F"/>
     <w:rsid w:val="000D490D"/>
     <w:rsid w:val="000D562C"/>
     <w:rsid w:val="000E28CF"/>
     <w:rsid w:val="000E2EC9"/>
     <w:rsid w:val="000E5E92"/>
     <w:rsid w:val="000E6856"/>
     <w:rsid w:val="000F3250"/>
     <w:rsid w:val="000F4529"/>
     <w:rsid w:val="000F6FEE"/>
     <w:rsid w:val="00105C84"/>
     <w:rsid w:val="00107552"/>
     <w:rsid w:val="00107D00"/>
     <w:rsid w:val="0011027D"/>
     <w:rsid w:val="00113A50"/>
     <w:rsid w:val="00114274"/>
     <w:rsid w:val="00116384"/>
     <w:rsid w:val="001171A1"/>
     <w:rsid w:val="00120C4D"/>
     <w:rsid w:val="00123CE3"/>
     <w:rsid w:val="00124D51"/>
     <w:rsid w:val="001315C9"/>
     <w:rsid w:val="0013227A"/>
+    <w:rsid w:val="001343EB"/>
     <w:rsid w:val="00136CA9"/>
     <w:rsid w:val="001419AF"/>
     <w:rsid w:val="0014531C"/>
     <w:rsid w:val="00146215"/>
     <w:rsid w:val="00147AD2"/>
     <w:rsid w:val="00147C83"/>
     <w:rsid w:val="001567CE"/>
     <w:rsid w:val="001568A9"/>
     <w:rsid w:val="00156F14"/>
     <w:rsid w:val="00160064"/>
     <w:rsid w:val="0016256B"/>
     <w:rsid w:val="00166A2D"/>
     <w:rsid w:val="00167272"/>
     <w:rsid w:val="0016771F"/>
     <w:rsid w:val="00170E75"/>
     <w:rsid w:val="00175674"/>
     <w:rsid w:val="00180315"/>
     <w:rsid w:val="00187C5F"/>
     <w:rsid w:val="00196E27"/>
     <w:rsid w:val="001A0015"/>
     <w:rsid w:val="001A436D"/>
     <w:rsid w:val="001A4EA6"/>
     <w:rsid w:val="001A5FB3"/>
     <w:rsid w:val="001A704A"/>
     <w:rsid w:val="001C30E8"/>
@@ -5617,127 +5474,130 @@
     <w:rsid w:val="001D702B"/>
     <w:rsid w:val="001E1E5C"/>
     <w:rsid w:val="001E1F6C"/>
     <w:rsid w:val="001E29E8"/>
     <w:rsid w:val="001E4EFC"/>
     <w:rsid w:val="001E5D93"/>
     <w:rsid w:val="001E69BA"/>
     <w:rsid w:val="001F0667"/>
     <w:rsid w:val="001F4BE4"/>
     <w:rsid w:val="001F51BE"/>
     <w:rsid w:val="001F5A7E"/>
     <w:rsid w:val="001F7D0F"/>
     <w:rsid w:val="00206D54"/>
     <w:rsid w:val="00207B79"/>
     <w:rsid w:val="00211395"/>
     <w:rsid w:val="00213DB7"/>
     <w:rsid w:val="00217305"/>
     <w:rsid w:val="0022037E"/>
     <w:rsid w:val="0022255F"/>
     <w:rsid w:val="00227BAD"/>
     <w:rsid w:val="00230664"/>
     <w:rsid w:val="00230C36"/>
     <w:rsid w:val="00231510"/>
     <w:rsid w:val="0023576E"/>
     <w:rsid w:val="00236742"/>
+    <w:rsid w:val="002436D1"/>
     <w:rsid w:val="00245ADC"/>
     <w:rsid w:val="0025291D"/>
     <w:rsid w:val="002539A9"/>
     <w:rsid w:val="0025671E"/>
     <w:rsid w:val="00261B85"/>
     <w:rsid w:val="00263DA7"/>
     <w:rsid w:val="00265551"/>
     <w:rsid w:val="00267DFC"/>
     <w:rsid w:val="00270713"/>
     <w:rsid w:val="00283183"/>
     <w:rsid w:val="00285DD2"/>
     <w:rsid w:val="002863A2"/>
     <w:rsid w:val="0028726E"/>
     <w:rsid w:val="00291365"/>
     <w:rsid w:val="00295AD6"/>
     <w:rsid w:val="00295C49"/>
     <w:rsid w:val="00296162"/>
     <w:rsid w:val="00296801"/>
     <w:rsid w:val="00297408"/>
     <w:rsid w:val="002A3071"/>
     <w:rsid w:val="002A449C"/>
     <w:rsid w:val="002A4CFE"/>
     <w:rsid w:val="002A74D2"/>
     <w:rsid w:val="002B5EC9"/>
     <w:rsid w:val="002C1C8C"/>
     <w:rsid w:val="002C4418"/>
     <w:rsid w:val="002C67BA"/>
     <w:rsid w:val="002D24C1"/>
     <w:rsid w:val="002D3B6B"/>
     <w:rsid w:val="002E3A55"/>
     <w:rsid w:val="002F50C5"/>
     <w:rsid w:val="002F6906"/>
     <w:rsid w:val="0030218B"/>
     <w:rsid w:val="00304BE9"/>
     <w:rsid w:val="0031192A"/>
     <w:rsid w:val="00313B0C"/>
     <w:rsid w:val="003156F4"/>
     <w:rsid w:val="00316E2B"/>
     <w:rsid w:val="00316E99"/>
     <w:rsid w:val="00317360"/>
     <w:rsid w:val="00321885"/>
     <w:rsid w:val="003230B2"/>
     <w:rsid w:val="00325647"/>
     <w:rsid w:val="003278B6"/>
     <w:rsid w:val="003353E3"/>
     <w:rsid w:val="00345F33"/>
     <w:rsid w:val="00357382"/>
     <w:rsid w:val="00366E41"/>
     <w:rsid w:val="00370B0D"/>
+    <w:rsid w:val="00371003"/>
     <w:rsid w:val="003754D3"/>
     <w:rsid w:val="003759B5"/>
     <w:rsid w:val="0037671D"/>
     <w:rsid w:val="003767A4"/>
     <w:rsid w:val="00380BDC"/>
     <w:rsid w:val="003814B8"/>
     <w:rsid w:val="0038346E"/>
     <w:rsid w:val="00385056"/>
     <w:rsid w:val="003870DF"/>
     <w:rsid w:val="00391EC8"/>
     <w:rsid w:val="00391FAA"/>
     <w:rsid w:val="00392E30"/>
     <w:rsid w:val="00395229"/>
     <w:rsid w:val="00396368"/>
     <w:rsid w:val="00396718"/>
     <w:rsid w:val="00396EED"/>
     <w:rsid w:val="00397427"/>
     <w:rsid w:val="003A0DD7"/>
     <w:rsid w:val="003A2005"/>
     <w:rsid w:val="003A327F"/>
     <w:rsid w:val="003A4080"/>
     <w:rsid w:val="003A4369"/>
     <w:rsid w:val="003B0451"/>
     <w:rsid w:val="003B0CEE"/>
     <w:rsid w:val="003B1648"/>
     <w:rsid w:val="003B36F4"/>
     <w:rsid w:val="003B480E"/>
     <w:rsid w:val="003B67CF"/>
+    <w:rsid w:val="003C71E8"/>
     <w:rsid w:val="003D00D2"/>
     <w:rsid w:val="003D1DC4"/>
     <w:rsid w:val="003D22E0"/>
     <w:rsid w:val="003D5247"/>
     <w:rsid w:val="003E0530"/>
     <w:rsid w:val="003E10DC"/>
     <w:rsid w:val="003E188F"/>
     <w:rsid w:val="003E66B2"/>
     <w:rsid w:val="003E6C47"/>
     <w:rsid w:val="003E788C"/>
     <w:rsid w:val="003F1E8C"/>
     <w:rsid w:val="003F48C4"/>
     <w:rsid w:val="003F662F"/>
     <w:rsid w:val="003F7D61"/>
     <w:rsid w:val="0040094D"/>
     <w:rsid w:val="00401FE3"/>
     <w:rsid w:val="004035D6"/>
     <w:rsid w:val="00410A95"/>
     <w:rsid w:val="00412666"/>
     <w:rsid w:val="004138C4"/>
     <w:rsid w:val="004160A0"/>
     <w:rsid w:val="00420C83"/>
     <w:rsid w:val="00424E3C"/>
     <w:rsid w:val="00427E58"/>
     <w:rsid w:val="0043118D"/>
@@ -5857,84 +5717,84 @@
     <w:rsid w:val="006B6FF4"/>
     <w:rsid w:val="006B7CC9"/>
     <w:rsid w:val="006C0AB4"/>
     <w:rsid w:val="006C3D7D"/>
     <w:rsid w:val="006C7A68"/>
     <w:rsid w:val="006D2957"/>
     <w:rsid w:val="006D6584"/>
     <w:rsid w:val="006E10AD"/>
     <w:rsid w:val="006E1C5B"/>
     <w:rsid w:val="006E2238"/>
     <w:rsid w:val="006E4424"/>
     <w:rsid w:val="006F7C0C"/>
     <w:rsid w:val="006F7C52"/>
     <w:rsid w:val="0070686B"/>
     <w:rsid w:val="00710314"/>
     <w:rsid w:val="00712625"/>
     <w:rsid w:val="0072189E"/>
     <w:rsid w:val="0072293E"/>
     <w:rsid w:val="0072471F"/>
     <w:rsid w:val="00724C83"/>
     <w:rsid w:val="00726E85"/>
     <w:rsid w:val="00727725"/>
     <w:rsid w:val="00734A9B"/>
     <w:rsid w:val="007365C3"/>
     <w:rsid w:val="00737EFA"/>
-    <w:rsid w:val="00746018"/>
     <w:rsid w:val="00747D86"/>
     <w:rsid w:val="00747D96"/>
     <w:rsid w:val="00750D14"/>
     <w:rsid w:val="00751752"/>
     <w:rsid w:val="0075311E"/>
     <w:rsid w:val="00757445"/>
     <w:rsid w:val="00766B74"/>
     <w:rsid w:val="00767512"/>
     <w:rsid w:val="0077030B"/>
     <w:rsid w:val="007706E6"/>
     <w:rsid w:val="00770CAA"/>
     <w:rsid w:val="0077181A"/>
     <w:rsid w:val="00772026"/>
     <w:rsid w:val="00774EA9"/>
     <w:rsid w:val="007802BB"/>
     <w:rsid w:val="00781C02"/>
     <w:rsid w:val="007918D0"/>
     <w:rsid w:val="00791D05"/>
     <w:rsid w:val="00796557"/>
     <w:rsid w:val="00796EE1"/>
     <w:rsid w:val="007A28CF"/>
     <w:rsid w:val="007B041D"/>
     <w:rsid w:val="007B05F2"/>
     <w:rsid w:val="007B0A53"/>
     <w:rsid w:val="007B50C4"/>
     <w:rsid w:val="007B56D6"/>
     <w:rsid w:val="007B6EAA"/>
     <w:rsid w:val="007C27EB"/>
     <w:rsid w:val="007C317B"/>
     <w:rsid w:val="007C3DBF"/>
     <w:rsid w:val="007C616F"/>
     <w:rsid w:val="007D0226"/>
     <w:rsid w:val="007D1094"/>
+    <w:rsid w:val="007D52BB"/>
     <w:rsid w:val="007D68CE"/>
     <w:rsid w:val="007D6971"/>
     <w:rsid w:val="007E0D3F"/>
     <w:rsid w:val="007E5AB4"/>
     <w:rsid w:val="007E6032"/>
     <w:rsid w:val="007E61D4"/>
     <w:rsid w:val="007F3902"/>
     <w:rsid w:val="007F401F"/>
     <w:rsid w:val="007F4FB1"/>
     <w:rsid w:val="0080044C"/>
     <w:rsid w:val="00802234"/>
     <w:rsid w:val="00804DFD"/>
     <w:rsid w:val="008051AC"/>
     <w:rsid w:val="00811464"/>
     <w:rsid w:val="0081225F"/>
     <w:rsid w:val="00813209"/>
     <w:rsid w:val="00813D51"/>
     <w:rsid w:val="00817B3D"/>
     <w:rsid w:val="008206BE"/>
     <w:rsid w:val="00821AAD"/>
     <w:rsid w:val="00821D11"/>
     <w:rsid w:val="00823809"/>
     <w:rsid w:val="00830DB9"/>
     <w:rsid w:val="00834C15"/>
     <w:rsid w:val="00835783"/>
@@ -6022,51 +5882,50 @@
     <w:rsid w:val="009828C5"/>
     <w:rsid w:val="00982B3E"/>
     <w:rsid w:val="0098329F"/>
     <w:rsid w:val="00983953"/>
     <w:rsid w:val="00983E18"/>
     <w:rsid w:val="00983EF4"/>
     <w:rsid w:val="00984F09"/>
     <w:rsid w:val="00985FE6"/>
     <w:rsid w:val="009860B2"/>
     <w:rsid w:val="009873B8"/>
     <w:rsid w:val="009876DF"/>
     <w:rsid w:val="00987B90"/>
     <w:rsid w:val="009901DF"/>
     <w:rsid w:val="0099032D"/>
     <w:rsid w:val="0099087F"/>
     <w:rsid w:val="00995709"/>
     <w:rsid w:val="00995DF1"/>
     <w:rsid w:val="00996167"/>
     <w:rsid w:val="0099749F"/>
     <w:rsid w:val="009A0844"/>
     <w:rsid w:val="009A5DF6"/>
     <w:rsid w:val="009A6C3E"/>
     <w:rsid w:val="009A7222"/>
     <w:rsid w:val="009B0C0A"/>
     <w:rsid w:val="009B38A6"/>
-    <w:rsid w:val="009B3B46"/>
     <w:rsid w:val="009C3E44"/>
     <w:rsid w:val="009C7436"/>
     <w:rsid w:val="009C7998"/>
     <w:rsid w:val="009D08B0"/>
     <w:rsid w:val="009D0AA9"/>
     <w:rsid w:val="009D349A"/>
     <w:rsid w:val="009D3A7D"/>
     <w:rsid w:val="009D4AAC"/>
     <w:rsid w:val="009D5439"/>
     <w:rsid w:val="009D773A"/>
     <w:rsid w:val="009D777F"/>
     <w:rsid w:val="009D7C03"/>
     <w:rsid w:val="009E0536"/>
     <w:rsid w:val="009E5B69"/>
     <w:rsid w:val="009E5E20"/>
     <w:rsid w:val="009E73F5"/>
     <w:rsid w:val="009F0671"/>
     <w:rsid w:val="009F2498"/>
     <w:rsid w:val="009F34C6"/>
     <w:rsid w:val="009F494C"/>
     <w:rsid w:val="009F7F07"/>
     <w:rsid w:val="00A00AC7"/>
     <w:rsid w:val="00A119AE"/>
     <w:rsid w:val="00A11AF4"/>
     <w:rsid w:val="00A16D78"/>
@@ -6080,50 +5939,51 @@
     <w:rsid w:val="00A36FEE"/>
     <w:rsid w:val="00A37102"/>
     <w:rsid w:val="00A41BB3"/>
     <w:rsid w:val="00A41F8A"/>
     <w:rsid w:val="00A42835"/>
     <w:rsid w:val="00A437F5"/>
     <w:rsid w:val="00A452D5"/>
     <w:rsid w:val="00A47EF6"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A523EB"/>
     <w:rsid w:val="00A555B8"/>
     <w:rsid w:val="00A56849"/>
     <w:rsid w:val="00A62807"/>
     <w:rsid w:val="00A67AE1"/>
     <w:rsid w:val="00A72ACC"/>
     <w:rsid w:val="00A81826"/>
     <w:rsid w:val="00A832E1"/>
     <w:rsid w:val="00A846F9"/>
     <w:rsid w:val="00A85A7E"/>
     <w:rsid w:val="00A86090"/>
     <w:rsid w:val="00A87C90"/>
     <w:rsid w:val="00A9158B"/>
     <w:rsid w:val="00A93206"/>
     <w:rsid w:val="00A9537D"/>
     <w:rsid w:val="00A9611A"/>
+    <w:rsid w:val="00AA2D16"/>
     <w:rsid w:val="00AA5188"/>
     <w:rsid w:val="00AB068E"/>
     <w:rsid w:val="00AB0BA7"/>
     <w:rsid w:val="00AB1E49"/>
     <w:rsid w:val="00AB5986"/>
     <w:rsid w:val="00AC0E5C"/>
     <w:rsid w:val="00AC1EB9"/>
     <w:rsid w:val="00AC488A"/>
     <w:rsid w:val="00AC55F5"/>
     <w:rsid w:val="00AD355D"/>
     <w:rsid w:val="00AD51DB"/>
     <w:rsid w:val="00AE0D75"/>
     <w:rsid w:val="00AE108A"/>
     <w:rsid w:val="00AE129D"/>
     <w:rsid w:val="00AE1D38"/>
     <w:rsid w:val="00AE2A94"/>
     <w:rsid w:val="00AE3AEB"/>
     <w:rsid w:val="00AF1505"/>
     <w:rsid w:val="00AF45C8"/>
     <w:rsid w:val="00AF6DA2"/>
     <w:rsid w:val="00B012BB"/>
     <w:rsid w:val="00B018AF"/>
     <w:rsid w:val="00B01CB5"/>
     <w:rsid w:val="00B02545"/>
     <w:rsid w:val="00B02DDA"/>
@@ -6289,127 +6149,129 @@
     <w:rsid w:val="00DF4038"/>
     <w:rsid w:val="00DF6BD8"/>
     <w:rsid w:val="00E006B7"/>
     <w:rsid w:val="00E00BF2"/>
     <w:rsid w:val="00E011BA"/>
     <w:rsid w:val="00E01EA0"/>
     <w:rsid w:val="00E035EF"/>
     <w:rsid w:val="00E05E23"/>
     <w:rsid w:val="00E063F9"/>
     <w:rsid w:val="00E065B0"/>
     <w:rsid w:val="00E12CDD"/>
     <w:rsid w:val="00E15EFA"/>
     <w:rsid w:val="00E17461"/>
     <w:rsid w:val="00E24500"/>
     <w:rsid w:val="00E26DBF"/>
     <w:rsid w:val="00E307CD"/>
     <w:rsid w:val="00E32EA6"/>
     <w:rsid w:val="00E340FD"/>
     <w:rsid w:val="00E3455A"/>
     <w:rsid w:val="00E37F5A"/>
     <w:rsid w:val="00E4651B"/>
     <w:rsid w:val="00E47F4D"/>
     <w:rsid w:val="00E508AF"/>
     <w:rsid w:val="00E52CD3"/>
     <w:rsid w:val="00E53875"/>
+    <w:rsid w:val="00E54195"/>
     <w:rsid w:val="00E567BB"/>
     <w:rsid w:val="00E61256"/>
     <w:rsid w:val="00E6151D"/>
     <w:rsid w:val="00E6201B"/>
     <w:rsid w:val="00E62399"/>
     <w:rsid w:val="00E72098"/>
     <w:rsid w:val="00E74499"/>
     <w:rsid w:val="00E762AD"/>
     <w:rsid w:val="00E76467"/>
     <w:rsid w:val="00E77C56"/>
     <w:rsid w:val="00E80200"/>
     <w:rsid w:val="00E82441"/>
     <w:rsid w:val="00E8297C"/>
     <w:rsid w:val="00E82FB6"/>
     <w:rsid w:val="00E8586A"/>
     <w:rsid w:val="00E9259C"/>
     <w:rsid w:val="00E94D6F"/>
     <w:rsid w:val="00E9544D"/>
     <w:rsid w:val="00EA1669"/>
     <w:rsid w:val="00EA2250"/>
     <w:rsid w:val="00EA33B1"/>
     <w:rsid w:val="00EA4D72"/>
     <w:rsid w:val="00EA5A18"/>
     <w:rsid w:val="00EA5A38"/>
     <w:rsid w:val="00EA624A"/>
     <w:rsid w:val="00EB0AB2"/>
     <w:rsid w:val="00EB0B43"/>
     <w:rsid w:val="00EB31DA"/>
     <w:rsid w:val="00EB3DDB"/>
     <w:rsid w:val="00EB4810"/>
     <w:rsid w:val="00EB4C39"/>
     <w:rsid w:val="00EB6C2E"/>
     <w:rsid w:val="00EC00ED"/>
     <w:rsid w:val="00EC146A"/>
     <w:rsid w:val="00EC17FF"/>
     <w:rsid w:val="00EC2317"/>
     <w:rsid w:val="00EC7EC2"/>
     <w:rsid w:val="00ED0E53"/>
     <w:rsid w:val="00ED261D"/>
+    <w:rsid w:val="00ED6EAF"/>
     <w:rsid w:val="00ED6FB4"/>
     <w:rsid w:val="00ED7CDD"/>
     <w:rsid w:val="00ED7D08"/>
     <w:rsid w:val="00EE51F2"/>
     <w:rsid w:val="00EE52F2"/>
     <w:rsid w:val="00EF2530"/>
     <w:rsid w:val="00EF75E5"/>
     <w:rsid w:val="00F052FF"/>
     <w:rsid w:val="00F06D36"/>
     <w:rsid w:val="00F11142"/>
     <w:rsid w:val="00F11155"/>
     <w:rsid w:val="00F12ADA"/>
     <w:rsid w:val="00F13763"/>
     <w:rsid w:val="00F16207"/>
     <w:rsid w:val="00F179C5"/>
     <w:rsid w:val="00F21D2A"/>
+    <w:rsid w:val="00F25759"/>
     <w:rsid w:val="00F2695E"/>
     <w:rsid w:val="00F27F07"/>
     <w:rsid w:val="00F30502"/>
     <w:rsid w:val="00F313C8"/>
     <w:rsid w:val="00F415CF"/>
     <w:rsid w:val="00F41DB8"/>
     <w:rsid w:val="00F46B97"/>
     <w:rsid w:val="00F5453A"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F62A24"/>
     <w:rsid w:val="00F70102"/>
     <w:rsid w:val="00F70B50"/>
     <w:rsid w:val="00F732E5"/>
     <w:rsid w:val="00F75AC1"/>
     <w:rsid w:val="00F76115"/>
     <w:rsid w:val="00F769D4"/>
     <w:rsid w:val="00F81064"/>
     <w:rsid w:val="00F8685A"/>
     <w:rsid w:val="00F97B95"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA2F81"/>
-    <w:rsid w:val="00FA66FB"/>
     <w:rsid w:val="00FB01A7"/>
     <w:rsid w:val="00FB51C8"/>
     <w:rsid w:val="00FC1BEC"/>
     <w:rsid w:val="00FC1D7F"/>
     <w:rsid w:val="00FC271D"/>
     <w:rsid w:val="00FC336D"/>
     <w:rsid w:val="00FC3F64"/>
     <w:rsid w:val="00FC67C8"/>
     <w:rsid w:val="00FC6932"/>
     <w:rsid w:val="00FC7D83"/>
     <w:rsid w:val="00FD0A35"/>
     <w:rsid w:val="00FD1772"/>
     <w:rsid w:val="00FD5911"/>
     <w:rsid w:val="00FE3722"/>
     <w:rsid w:val="00FE5E07"/>
     <w:rsid w:val="00FE5E72"/>
     <w:rsid w:val="00FF3BAD"/>
     <w:rsid w:val="00FF4CFC"/>
     <w:rsid w:val="00FF5D45"/>
     <w:rsid w:val="00FF7E66"/>
     <w:rsid w:val="737830FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -7667,54 +7529,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1848707945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7952,54 +7814,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -8227,155 +8085,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">marissa.luna-lopez@ctc.ca.gov</Email_x0020_Address>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Marissa</First_x0020_Name>
     <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Lopez</Last_x0020_Name>
     <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
     <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
     <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EDA1575-334A-401E-BBEA-E707C4124719}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88444B6A-2AE4-4F1E-9D01-AA0F476B1F7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38DB6DB3-5DF4-41BB-AD25-300D81F31310}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{687ECD20-78CF-4B16-9B89-F0FB60656547}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>321</Words>
-  <Characters>1676</Characters>
+  <Words>299</Words>
+  <Characters>1705</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1985</CharactersWithSpaces>
+  <CharactersWithSpaces>1969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kennedy, Heather</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>aa83766482a86117c512a629c4425af317b63e05b079313791a8873a4244a9ef</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">