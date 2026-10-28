--- v0 (2026-08-05)
+++ v1 (2026-10-28)
@@ -1,48 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45CDEA51" w14:textId="217F9841" w:rsidR="00E82FB6" w:rsidRDefault="00420CC6" w:rsidP="009C04B6">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00420CC6">
@@ -138,89 +134,89 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9450" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Learning Segment table"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9450"/>
       </w:tblGrid>
       <w:tr w:rsidR="004001C2" w14:paraId="36F7E05A" w14:textId="77777777" w:rsidTr="00420CC6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F9E4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="7187664E" w14:textId="266B3014" w:rsidR="003F3335" w:rsidRPr="003F3335" w:rsidRDefault="0070603A" w:rsidP="003F3335">
+          <w:p w14:paraId="7187664E" w14:textId="4F42AB9C" w:rsidR="003F3335" w:rsidRPr="003F3335" w:rsidRDefault="0070603A" w:rsidP="003F3335">
             <w:pPr>
               <w:pStyle w:val="ParagraphText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C0292">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Directions:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003F3335" w:rsidRPr="003F3335">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">Use the knowledge you gathered about your </w:t>
             </w:r>
             <w:r w:rsidR="00420CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>focus student (FS)</w:t>
             </w:r>
             <w:r w:rsidR="003F3335" w:rsidRPr="003F3335">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to complete the contextual information to plan a unit that includes three lessons and corresponding formative and summative assessments. </w:t>
+              <w:t xml:space="preserve"> to complete the contextual information to plan a unit that includes three lessons and corresponding formative and summative assessments.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DB9A6EF" w14:textId="726CB2D9" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="003F3335">
             <w:pPr>
               <w:pStyle w:val="ParagraphText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3335">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Your unit plan will integrate foundational reading skill(s), an additional theme(s), and ELD. When planning the unit, think about:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD3B735" w14:textId="0287F3BC" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="003F3335">
             <w:pPr>
               <w:pStyle w:val="ParagraphText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
@@ -426,67 +422,85 @@
               </w:rPr>
               <w:t>Literacy</w:t>
             </w:r>
             <w:r w:rsidR="00BE7577">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cycle</w:t>
             </w:r>
             <w:r w:rsidR="00AE41BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> Performance Assessment </w:t>
             </w:r>
             <w:r w:rsidR="00A345AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Guide.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6611FD2A" w14:textId="01B9AE56" w:rsidR="003F3335" w:rsidRPr="003F3335" w:rsidRDefault="002132ED" w:rsidP="003F3335">
+    <w:p w14:paraId="6611FD2A" w14:textId="01B9AE56" w:rsidR="003F3335" w:rsidRPr="00805D8B" w:rsidRDefault="002132ED" w:rsidP="003F3335">
       <w:pPr>
         <w:pStyle w:val="SectionHeader2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unit </w:t>
       </w:r>
-      <w:r w:rsidR="00405DBD">
+      <w:r w:rsidR="00405DBD" w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">cope and </w:t>
       </w:r>
-      <w:r w:rsidR="00405DBD">
+      <w:r w:rsidR="00405DBD" w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>equence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2A1464" w14:textId="3A24015E" w:rsidR="003F3335" w:rsidRPr="003F3335" w:rsidRDefault="003F3335" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E56CE3" w:rsidRPr="00E56CE3">
         <w:t>Explain how you will apply findings from previous literacy assessments and learning and the FS’s IEP to identify the learning need(s) of your FS for the three planned lessons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12151526" w14:textId="5B58C53B" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="003F3335">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785D1BE3" w14:textId="485544FE" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="003F3335">
       <w:pPr>
@@ -662,71 +676,71 @@
       </w:r>
       <w:r w:rsidR="00E56CE3">
         <w:t>create developmentally appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00E56CE3" w:rsidRPr="00327E83">
         <w:t xml:space="preserve"> learning goal</w:t>
       </w:r>
       <w:r w:rsidR="00E56CE3">
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00E56CE3" w:rsidRPr="00327E83">
         <w:t xml:space="preserve"> that align with and support the ELA/Literacy (foundational reading skills and an additional theme) goal(s)</w:t>
       </w:r>
       <w:r w:rsidR="00E56CE3">
         <w:t xml:space="preserve"> for the unit</w:t>
       </w:r>
       <w:r w:rsidR="00231DE4" w:rsidRPr="00231DE4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01877DBC" w14:textId="77777777" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="003F3335">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4377BC2E" w14:textId="21E421C8" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="003F3335">
+    <w:p w14:paraId="4377BC2E" w14:textId="2646CD18" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="003F3335">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D75059" w:rsidRPr="00D75059">
         <w:t xml:space="preserve">Identify and describe the foundational reading skill(s) </w:t>
       </w:r>
       <w:r w:rsidR="00E56CE3">
         <w:t>the FS</w:t>
       </w:r>
       <w:r w:rsidR="00D75059" w:rsidRPr="00D75059">
         <w:t xml:space="preserve"> will learn in either one lesson or across multiple lessons in the unit</w:t>
       </w:r>
-      <w:r w:rsidR="00D75059" w:rsidRPr="00D75059" w:rsidDel="00D75059">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00AF51CA">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B45B97C" w14:textId="423F706F" w:rsidR="006D56CC" w:rsidRDefault="003F3335" w:rsidP="003F3335">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C0D242" w14:textId="73C30C58" w:rsidR="006D56CC" w:rsidRDefault="007B5442" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="004109B4">
         <w:t xml:space="preserve">Identify and describe at least one additional theme or theme(s) from the ELA/ELD Framework </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(meaning making, language development, effective expression, or content knowledge) that </w:t>
       </w:r>
       <w:r w:rsidR="00E56CE3">
         <w:t>the FS</w:t>
       </w:r>
       <w:r w:rsidRPr="004109B4">
@@ -812,165 +826,185 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002D37F4">
         <w:t xml:space="preserve">Summarize </w:t>
       </w:r>
       <w:r>
         <w:t>how the</w:t>
       </w:r>
       <w:r w:rsidRPr="002D37F4">
         <w:t xml:space="preserve"> summative assessment </w:t>
       </w:r>
       <w:r>
         <w:t>will measure the identified ELA/Literacy and ELD learning goals for the unit</w:t>
       </w:r>
       <w:r w:rsidR="00096777" w:rsidRPr="002132ED">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE571B9" w14:textId="77777777" w:rsidR="00096777" w:rsidRDefault="00096777" w:rsidP="00096777">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1205AF9C" w14:textId="60717A98" w:rsidR="003F3335" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
+    <w:p w14:paraId="1205AF9C" w14:textId="6259BDCB" w:rsidR="003F3335" w:rsidRPr="00805D8B" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
       <w:pPr>
         <w:pStyle w:val="SectionHeader2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Lesson 1</w:t>
       </w:r>
-      <w:r w:rsidR="003F3335" w:rsidRPr="003F3335">
-[...3 lines deleted...]
-    <w:p w14:paraId="764BD45D" w14:textId="4876C5F0" w:rsidR="00405DBD" w:rsidRPr="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00040312">
+    </w:p>
+    <w:p w14:paraId="764BD45D" w14:textId="4876C5F0" w:rsidR="00405DBD" w:rsidRPr="00805D8B" w:rsidRDefault="00405DBD" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Learning Goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2E613B" w14:textId="342551A5" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidR="002E0378">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E72533">
         <w:t>ELA/Literacy learning goal(s) based on the ELA/Literacy goal(s) for the unit</w:t>
       </w:r>
       <w:r w:rsidR="00E56CE3">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6A87B3" w14:textId="46C0F1B4" w:rsidR="00E72533" w:rsidRDefault="003F3335" w:rsidP="003F3335">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DAEF122" w14:textId="16B9F3E5" w:rsidR="00E72533" w:rsidRDefault="00E72533" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ELD learning goal(s) based on the ELD goal(s) for the unit</w:t>
       </w:r>
       <w:r w:rsidR="00E56CE3">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF456DC" w14:textId="0F445E80" w:rsidR="00E72533" w:rsidRDefault="00E72533" w:rsidP="003F3335">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AD8966" w14:textId="29BEC076" w:rsidR="00405DBD" w:rsidRPr="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
+    <w:p w14:paraId="18AD8966" w14:textId="29BEC076" w:rsidR="00405DBD" w:rsidRPr="00805D8B" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lesson </w:t>
       </w:r>
-      <w:r w:rsidR="00DE293D">
+      <w:r w:rsidR="00DE293D" w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Activities and Delivery</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014003EF" w14:textId="665BACB6" w:rsidR="00405DBD" w:rsidRDefault="00A326BB" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00405DBD">
         <w:t>Summarize the lesson activit</w:t>
       </w:r>
       <w:r w:rsidR="00754A78">
         <w:t>y(</w:t>
       </w:r>
       <w:r w:rsidR="00405DBD">
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidR="00754A78">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E56CE3">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA15498" w14:textId="6A69A376" w:rsidR="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00040312">
+    <w:p w14:paraId="524CE775" w14:textId="3CB9318C" w:rsidR="00D3607F" w:rsidRDefault="00D3607F" w:rsidP="00D3607F">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>[  ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA15498" w14:textId="6B585DE6" w:rsidR="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F3335">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve">Describe how you plan to </w:t>
       </w:r>
       <w:r w:rsidR="00502F2E">
         <w:t>address foundational reading skill(s) (if applicable) with</w:t>
       </w:r>
       <w:r w:rsidR="00502F2E" w:rsidRPr="00445AF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t>a direct</w:t>
       </w:r>
       <w:r w:rsidR="00B967A0">
         <w:t>, systematic,</w:t>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve"> and explicit approach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3705A9" w14:textId="77777777" w:rsidR="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CA4589" w14:textId="2D7DF3E7" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="00040312">
@@ -1234,140 +1268,158 @@
     <w:p w14:paraId="45563BD7" w14:textId="48A11085" w:rsidR="00737896" w:rsidRDefault="007C392B" w:rsidP="007C392B">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6A8E83" w14:textId="12933357" w:rsidR="00E56CE3" w:rsidRDefault="00E56CE3" w:rsidP="00E56CE3">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E56CE3">
         <w:t>Explain how you plan to collaborate with and/or facilitate instructional support personnel (e.g., paraprofessionals, interpreters, bilingual instructional assistants, DIS providers, speech and language pathologists).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45EA2A01" w14:textId="77777777" w:rsidR="00E56CE3" w:rsidRDefault="00E56CE3" w:rsidP="00E56CE3">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2160EBEA" w14:textId="3B41C13E" w:rsidR="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
+    <w:p w14:paraId="2160EBEA" w14:textId="293B6E7C" w:rsidR="00405DBD" w:rsidRPr="00805D8B" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
       <w:pPr>
         <w:pStyle w:val="SectionHeader2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Lesson 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F3335">
-[...3 lines deleted...]
-    <w:p w14:paraId="670FF07A" w14:textId="77777777" w:rsidR="006D5825" w:rsidRPr="00405DBD" w:rsidRDefault="006D5825" w:rsidP="006D5825">
+    </w:p>
+    <w:p w14:paraId="670FF07A" w14:textId="77777777" w:rsidR="006D5825" w:rsidRPr="00805D8B" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Learning Goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C7FB31" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ELA/Literacy learning goal(s) based on the ELA/Literacy goal(s) for the unit:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FC437F" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B61790" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ELD learning goal(s) based on the ELD goal(s) for the unit:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB29A2C" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:r>
+        <w:t>[  ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF212D8" w14:textId="48FCF36B" w:rsidR="006D5825" w:rsidRPr="00805D8B" w:rsidRDefault="006D5825" w:rsidP="006D5825">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeader3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>[  ]</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Lesson </w:t>
       </w:r>
-      <w:r w:rsidR="00DE293D">
+      <w:r w:rsidR="00DE293D" w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Activities and Delivery</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1BCF02" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t>Summarize the lesson activity(</w:t>
-[...7 lines deleted...]
-        <w:t>):</w:t>
+        <w:t>Summarize the lesson activity(ies):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6D6501" w14:textId="77777777" w:rsidR="00D3607F" w:rsidRDefault="00D3607F" w:rsidP="00D3607F">
+      <w:r>
+        <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E165DA" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve">Describe how you plan to </w:t>
       </w:r>
       <w:r>
         <w:t>address foundational reading skill(s) (if applicable) with</w:t>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve"> a direct</w:t>
       </w:r>
       <w:r>
         <w:t>, systematic,</w:t>
       </w:r>
@@ -1614,140 +1666,158 @@
     <w:p w14:paraId="7F83160D" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F1DD84" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E56CE3">
         <w:t>Explain how you plan to collaborate with and/or facilitate instructional support personnel (e.g., paraprofessionals, interpreters, bilingual instructional assistants, DIS providers, speech and language pathologists).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73CC0743" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649F3F1D" w14:textId="5BDC1AB9" w:rsidR="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
+    <w:p w14:paraId="649F3F1D" w14:textId="0491C045" w:rsidR="00405DBD" w:rsidRPr="00805D8B" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
       <w:pPr>
         <w:pStyle w:val="SectionHeader2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Lesson 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F3335">
-[...3 lines deleted...]
-    <w:p w14:paraId="26D19A70" w14:textId="77777777" w:rsidR="006D5825" w:rsidRPr="00405DBD" w:rsidRDefault="006D5825" w:rsidP="006D5825">
+    </w:p>
+    <w:p w14:paraId="26D19A70" w14:textId="77777777" w:rsidR="006D5825" w:rsidRPr="00805D8B" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Learning Goals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD15FEE" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ELA/Literacy learning goal(s) based on the ELA/Literacy goal(s) for the unit:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0459EE0E" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E323B" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>ELD learning goal(s) based on the ELD goal(s) for the unit:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A9BC2E" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBD3A78" w14:textId="15C4DD41" w:rsidR="006D5825" w:rsidRPr="00405DBD" w:rsidRDefault="006D5825" w:rsidP="006D5825">
+    <w:p w14:paraId="6BBD3A78" w14:textId="15C4DD41" w:rsidR="006D5825" w:rsidRPr="00805D8B" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lesson </w:t>
       </w:r>
-      <w:r w:rsidR="00DE293D">
+      <w:r w:rsidR="00DE293D" w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00805D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Activities and Delivery</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241F3DD" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t>Summarize the lesson activity(</w:t>
-[...7 lines deleted...]
-        <w:t>):</w:t>
+        <w:t>Summarize the lesson activity(ies):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C8BD43" w14:textId="77777777" w:rsidR="00D3607F" w:rsidRDefault="00D3607F" w:rsidP="00D3607F">
+      <w:r>
+        <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5735366E" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve">Describe how you plan to </w:t>
       </w:r>
       <w:r>
         <w:t>address foundational reading skill(s) (if applicable) with</w:t>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve"> a direct</w:t>
       </w:r>
       <w:r>
         <w:t>, systematic,</w:t>
       </w:r>
@@ -1995,77 +2065,73 @@
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DDFCDB3" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E56CE3">
         <w:t>Explain how you plan to collaborate with and/or facilitate instructional support personnel (e.g., paraprofessionals, interpreters, bilingual instructional assistants, DIS providers, speech and language pathologists).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE35899" w14:textId="77777777" w:rsidR="006D4FB8" w:rsidRDefault="006D4FB8" w:rsidP="006D4FB8">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D4FB8" w:rsidSect="00AC7078">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E686B7C" w14:textId="77777777" w:rsidR="00A54D11" w:rsidRDefault="00A54D11" w:rsidP="004E7F3B">
+    <w:p w14:paraId="7AAA8E7D" w14:textId="77777777" w:rsidR="00A76036" w:rsidRDefault="00A76036" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="682E7A12" w14:textId="77777777" w:rsidR="00A54D11" w:rsidRDefault="00A54D11" w:rsidP="004E7F3B">
+    <w:p w14:paraId="54896FAF" w14:textId="77777777" w:rsidR="00A76036" w:rsidRDefault="00A76036" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2128,60 +2194,50 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Light">
     <w:altName w:val="Calibri Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="120BE4A5" w14:textId="77777777" w:rsidR="00D46F62" w:rsidRDefault="00D46F62">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4934A5D7" w14:textId="618D188D" w:rsidR="00813B09" w:rsidRPr="003035D9" w:rsidRDefault="00813B09" w:rsidP="009A1A64">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003035D9">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidR="00AD6849" w:rsidRPr="003035D9">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -2434,227 +2490,137 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="008B584C">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="000C2CE8">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5085A7A9" w14:textId="77777777" w:rsidR="00A54D11" w:rsidRDefault="00A54D11" w:rsidP="004E7F3B">
+    <w:p w14:paraId="354C0A50" w14:textId="77777777" w:rsidR="00A76036" w:rsidRDefault="00A76036" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="221F38FD" w14:textId="77777777" w:rsidR="00A54D11" w:rsidRDefault="00A54D11" w:rsidP="004E7F3B">
+    <w:p w14:paraId="14F808A1" w14:textId="77777777" w:rsidR="00A76036" w:rsidRDefault="00A76036" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1A4FB858" w14:textId="77777777" w:rsidR="00E56CE3" w:rsidRDefault="00E56CE3" w:rsidP="00E56CE3">
+    <w:p w14:paraId="1A4FB858" w14:textId="2BB7100C" w:rsidR="00E56CE3" w:rsidRDefault="00E56CE3" w:rsidP="00E56CE3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="4CE825F7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Candidates placed in transitional kindergarten classrooms should use age-level developmental strands from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
         <w:r w:rsidRPr="4CE825F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>California Preschool/Transitional Kindergarten Learning Foundations (PTKLF): Language and Literacy Development</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="56B88FE3" w14:textId="77777777" w:rsidR="00DF26C2" w:rsidRDefault="00DF26C2" w:rsidP="00DF26C2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="4CE825F7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Candidates placed in transitional kindergarten classrooms should use age-level developmental strands from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
         <w:r w:rsidRPr="4CE825F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>California Preschool/Transitional Kindergarten Learning Foundations (PTKLF): Language and Literacy Development</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AF8D986" w14:textId="11DF2A78" w:rsidR="00D46F62" w:rsidRDefault="00D46F62">
-[...44 lines deleted...]
-  <w:p w14:paraId="581A6AAF" w14:textId="00DAC5B6" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00D46F62" w:rsidP="00FB01A7">
+  <w:p w14:paraId="581A6AAF" w14:textId="5B20B108" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00420CC6" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="00420CC6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1034613D" wp14:editId="44830B1F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1800225" cy="496570"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="192685647" name="Picture 22" descr="The Education Specialist CalTPA California Teaching Performance Assessment logo which includes the four steps plan teach reflect apply"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="192685647" name="Picture 22" descr="The Education Specialist CalTPA California Teaching Performance Assessment logo which includes the four steps plan teach reflect apply"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -2764,95 +2730,50 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="087BAD05" w14:textId="3AE14EA2" w:rsidR="00FE5E07" w:rsidRDefault="00FE5E07" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3840592D" w14:textId="77777777" w:rsidR="00FB01A7" w:rsidRDefault="00FB01A7" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...43 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00224C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D04C10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulleted"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="335B2B"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
@@ -5631,91 +5552,88 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="7608862">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="164055287">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="673342140">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="829560842">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1974213073">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="200441786">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="118"/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="00000E47"/>
     <w:rsid w:val="00001005"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="000041E1"/>
     <w:rsid w:val="0001033E"/>
     <w:rsid w:val="00010F6B"/>
     <w:rsid w:val="000116CE"/>
     <w:rsid w:val="00013C25"/>
     <w:rsid w:val="00014018"/>
+    <w:rsid w:val="00031BD7"/>
     <w:rsid w:val="000324C7"/>
     <w:rsid w:val="00032DA2"/>
     <w:rsid w:val="00033D53"/>
     <w:rsid w:val="000371DA"/>
     <w:rsid w:val="00037773"/>
     <w:rsid w:val="00040312"/>
     <w:rsid w:val="00041446"/>
     <w:rsid w:val="00041527"/>
     <w:rsid w:val="0004655B"/>
     <w:rsid w:val="0005031D"/>
     <w:rsid w:val="000508AF"/>
     <w:rsid w:val="00053320"/>
     <w:rsid w:val="00054BB2"/>
     <w:rsid w:val="000551FB"/>
     <w:rsid w:val="00057F22"/>
     <w:rsid w:val="00062EF5"/>
     <w:rsid w:val="0006307E"/>
     <w:rsid w:val="000633FD"/>
     <w:rsid w:val="00065F85"/>
     <w:rsid w:val="0007184B"/>
     <w:rsid w:val="00076555"/>
     <w:rsid w:val="00077960"/>
     <w:rsid w:val="00080AE0"/>
     <w:rsid w:val="0008456E"/>
     <w:rsid w:val="00086EEC"/>
@@ -5918,51 +5836,50 @@
     <w:rsid w:val="003759B5"/>
     <w:rsid w:val="003767A4"/>
     <w:rsid w:val="00380BDC"/>
     <w:rsid w:val="003814B8"/>
     <w:rsid w:val="00385056"/>
     <w:rsid w:val="00386851"/>
     <w:rsid w:val="00390A06"/>
     <w:rsid w:val="00391171"/>
     <w:rsid w:val="00391EC8"/>
     <w:rsid w:val="00391FAA"/>
     <w:rsid w:val="00392E30"/>
     <w:rsid w:val="00395229"/>
     <w:rsid w:val="00396919"/>
     <w:rsid w:val="00396EED"/>
     <w:rsid w:val="00397427"/>
     <w:rsid w:val="003A094E"/>
     <w:rsid w:val="003A0DD7"/>
     <w:rsid w:val="003A2005"/>
     <w:rsid w:val="003A4080"/>
     <w:rsid w:val="003A4369"/>
     <w:rsid w:val="003A6FFA"/>
     <w:rsid w:val="003A7672"/>
     <w:rsid w:val="003B0451"/>
     <w:rsid w:val="003B1648"/>
     <w:rsid w:val="003B165B"/>
-    <w:rsid w:val="003B1B92"/>
     <w:rsid w:val="003B36F4"/>
     <w:rsid w:val="003B429B"/>
     <w:rsid w:val="003B477C"/>
     <w:rsid w:val="003B480E"/>
     <w:rsid w:val="003B67CF"/>
     <w:rsid w:val="003D0E99"/>
     <w:rsid w:val="003D1226"/>
     <w:rsid w:val="003D1495"/>
     <w:rsid w:val="003D1DC4"/>
     <w:rsid w:val="003D22E0"/>
     <w:rsid w:val="003D2CDF"/>
     <w:rsid w:val="003D3A63"/>
     <w:rsid w:val="003D5247"/>
     <w:rsid w:val="003D651F"/>
     <w:rsid w:val="003E0530"/>
     <w:rsid w:val="003E083A"/>
     <w:rsid w:val="003E10DC"/>
     <w:rsid w:val="003E188F"/>
     <w:rsid w:val="003E3163"/>
     <w:rsid w:val="003E66B2"/>
     <w:rsid w:val="003E6C47"/>
     <w:rsid w:val="003E788C"/>
     <w:rsid w:val="003F3335"/>
     <w:rsid w:val="003F48C4"/>
     <w:rsid w:val="003F662F"/>
@@ -6202,70 +6119,72 @@
     <w:rsid w:val="007918D0"/>
     <w:rsid w:val="00791D05"/>
     <w:rsid w:val="00796557"/>
     <w:rsid w:val="00796EE1"/>
     <w:rsid w:val="00797FA0"/>
     <w:rsid w:val="007A1186"/>
     <w:rsid w:val="007A1EBA"/>
     <w:rsid w:val="007A28CF"/>
     <w:rsid w:val="007A434E"/>
     <w:rsid w:val="007B041D"/>
     <w:rsid w:val="007B05F2"/>
     <w:rsid w:val="007B0A53"/>
     <w:rsid w:val="007B50C4"/>
     <w:rsid w:val="007B5442"/>
     <w:rsid w:val="007B56D6"/>
     <w:rsid w:val="007B6969"/>
     <w:rsid w:val="007B6EAA"/>
     <w:rsid w:val="007C27EB"/>
     <w:rsid w:val="007C392B"/>
     <w:rsid w:val="007C3DBF"/>
     <w:rsid w:val="007C56AC"/>
     <w:rsid w:val="007C616F"/>
     <w:rsid w:val="007D0226"/>
     <w:rsid w:val="007D1094"/>
     <w:rsid w:val="007D170E"/>
+    <w:rsid w:val="007D52BB"/>
     <w:rsid w:val="007D68CE"/>
     <w:rsid w:val="007D78C2"/>
     <w:rsid w:val="007E0D3F"/>
     <w:rsid w:val="007E185F"/>
     <w:rsid w:val="007E192E"/>
     <w:rsid w:val="007E5AB4"/>
     <w:rsid w:val="007E6032"/>
     <w:rsid w:val="007E61D4"/>
     <w:rsid w:val="007E627E"/>
     <w:rsid w:val="007F013F"/>
     <w:rsid w:val="007F21BC"/>
     <w:rsid w:val="007F3902"/>
     <w:rsid w:val="007F401F"/>
     <w:rsid w:val="007F4FB1"/>
     <w:rsid w:val="0080044C"/>
     <w:rsid w:val="00802234"/>
     <w:rsid w:val="008030C0"/>
     <w:rsid w:val="00803561"/>
     <w:rsid w:val="00804DFD"/>
     <w:rsid w:val="008051AC"/>
+    <w:rsid w:val="00805D8B"/>
     <w:rsid w:val="0081225F"/>
     <w:rsid w:val="00813209"/>
     <w:rsid w:val="00813B09"/>
     <w:rsid w:val="00816995"/>
     <w:rsid w:val="00817B3D"/>
     <w:rsid w:val="0082036C"/>
     <w:rsid w:val="008206BE"/>
     <w:rsid w:val="00821AAD"/>
     <w:rsid w:val="00821D11"/>
     <w:rsid w:val="00823809"/>
     <w:rsid w:val="0082753D"/>
     <w:rsid w:val="00830DB9"/>
     <w:rsid w:val="00831A93"/>
     <w:rsid w:val="00833E49"/>
     <w:rsid w:val="00834C15"/>
     <w:rsid w:val="00835783"/>
     <w:rsid w:val="00836C69"/>
     <w:rsid w:val="008410FE"/>
     <w:rsid w:val="00842CA6"/>
     <w:rsid w:val="00843D5A"/>
     <w:rsid w:val="008457B1"/>
     <w:rsid w:val="0084703B"/>
     <w:rsid w:val="00847128"/>
     <w:rsid w:val="00855ABB"/>
     <w:rsid w:val="00855B00"/>
@@ -6333,50 +6252,51 @@
     <w:rsid w:val="00931363"/>
     <w:rsid w:val="0093159E"/>
     <w:rsid w:val="009320F4"/>
     <w:rsid w:val="009333B2"/>
     <w:rsid w:val="009343E5"/>
     <w:rsid w:val="00935486"/>
     <w:rsid w:val="009377C0"/>
     <w:rsid w:val="009416B2"/>
     <w:rsid w:val="00941C1E"/>
     <w:rsid w:val="00941C5C"/>
     <w:rsid w:val="009444CE"/>
     <w:rsid w:val="00950DFB"/>
     <w:rsid w:val="0095159F"/>
     <w:rsid w:val="00951993"/>
     <w:rsid w:val="00955A73"/>
     <w:rsid w:val="00956CD2"/>
     <w:rsid w:val="00960975"/>
     <w:rsid w:val="00964D6A"/>
     <w:rsid w:val="00971319"/>
     <w:rsid w:val="00971936"/>
     <w:rsid w:val="00972B25"/>
     <w:rsid w:val="0097660D"/>
     <w:rsid w:val="00977E88"/>
     <w:rsid w:val="00980308"/>
     <w:rsid w:val="00981420"/>
+    <w:rsid w:val="00981496"/>
     <w:rsid w:val="009828C5"/>
     <w:rsid w:val="00982B3E"/>
     <w:rsid w:val="00983953"/>
     <w:rsid w:val="00983EF4"/>
     <w:rsid w:val="00984F09"/>
     <w:rsid w:val="009860B2"/>
     <w:rsid w:val="009873B8"/>
     <w:rsid w:val="009876DF"/>
     <w:rsid w:val="00987B90"/>
     <w:rsid w:val="00987BDA"/>
     <w:rsid w:val="009901DF"/>
     <w:rsid w:val="00992877"/>
     <w:rsid w:val="00995709"/>
     <w:rsid w:val="00995DF1"/>
     <w:rsid w:val="0099749F"/>
     <w:rsid w:val="009A0844"/>
     <w:rsid w:val="009A1A64"/>
     <w:rsid w:val="009A3959"/>
     <w:rsid w:val="009A5DF6"/>
     <w:rsid w:val="009A6C3E"/>
     <w:rsid w:val="009A7222"/>
     <w:rsid w:val="009B0C0A"/>
     <w:rsid w:val="009B38A6"/>
     <w:rsid w:val="009B3951"/>
     <w:rsid w:val="009B61CD"/>
@@ -6412,112 +6332,115 @@
     <w:rsid w:val="00A119AE"/>
     <w:rsid w:val="00A11AF4"/>
     <w:rsid w:val="00A123C5"/>
     <w:rsid w:val="00A1462F"/>
     <w:rsid w:val="00A16D78"/>
     <w:rsid w:val="00A17913"/>
     <w:rsid w:val="00A231B9"/>
     <w:rsid w:val="00A25D98"/>
     <w:rsid w:val="00A26B69"/>
     <w:rsid w:val="00A326BB"/>
     <w:rsid w:val="00A33023"/>
     <w:rsid w:val="00A336FA"/>
     <w:rsid w:val="00A345AE"/>
     <w:rsid w:val="00A34D68"/>
     <w:rsid w:val="00A36FEE"/>
     <w:rsid w:val="00A41BB3"/>
     <w:rsid w:val="00A42835"/>
     <w:rsid w:val="00A452D5"/>
     <w:rsid w:val="00A4788E"/>
     <w:rsid w:val="00A517F5"/>
     <w:rsid w:val="00A51AAA"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A523EB"/>
     <w:rsid w:val="00A52CE7"/>
     <w:rsid w:val="00A53D74"/>
-    <w:rsid w:val="00A54D11"/>
     <w:rsid w:val="00A555B8"/>
     <w:rsid w:val="00A56849"/>
     <w:rsid w:val="00A600A2"/>
     <w:rsid w:val="00A62807"/>
     <w:rsid w:val="00A677FB"/>
     <w:rsid w:val="00A67AE1"/>
     <w:rsid w:val="00A72ACC"/>
+    <w:rsid w:val="00A76036"/>
     <w:rsid w:val="00A800EE"/>
     <w:rsid w:val="00A81826"/>
     <w:rsid w:val="00A832E1"/>
     <w:rsid w:val="00A846F9"/>
     <w:rsid w:val="00A85A7E"/>
     <w:rsid w:val="00A87C90"/>
     <w:rsid w:val="00A9158B"/>
     <w:rsid w:val="00A93206"/>
     <w:rsid w:val="00A9537D"/>
     <w:rsid w:val="00A9611A"/>
     <w:rsid w:val="00AA5188"/>
     <w:rsid w:val="00AA7049"/>
     <w:rsid w:val="00AB068E"/>
     <w:rsid w:val="00AB0BA7"/>
     <w:rsid w:val="00AB1E49"/>
     <w:rsid w:val="00AB5986"/>
     <w:rsid w:val="00AC0E5C"/>
     <w:rsid w:val="00AC5521"/>
     <w:rsid w:val="00AC55F5"/>
     <w:rsid w:val="00AC7078"/>
     <w:rsid w:val="00AD355D"/>
     <w:rsid w:val="00AD6849"/>
     <w:rsid w:val="00AE108A"/>
     <w:rsid w:val="00AE1D38"/>
     <w:rsid w:val="00AE2A94"/>
     <w:rsid w:val="00AE3AEB"/>
     <w:rsid w:val="00AE41BC"/>
     <w:rsid w:val="00AF1505"/>
     <w:rsid w:val="00AF45C8"/>
+    <w:rsid w:val="00AF51CA"/>
     <w:rsid w:val="00B012BB"/>
     <w:rsid w:val="00B01CB5"/>
     <w:rsid w:val="00B02545"/>
     <w:rsid w:val="00B02DDA"/>
     <w:rsid w:val="00B05EFB"/>
     <w:rsid w:val="00B11731"/>
+    <w:rsid w:val="00B137DD"/>
     <w:rsid w:val="00B17A15"/>
     <w:rsid w:val="00B17A2A"/>
     <w:rsid w:val="00B2289D"/>
     <w:rsid w:val="00B270DA"/>
     <w:rsid w:val="00B2769B"/>
     <w:rsid w:val="00B3033A"/>
     <w:rsid w:val="00B312C6"/>
     <w:rsid w:val="00B34D88"/>
     <w:rsid w:val="00B36888"/>
     <w:rsid w:val="00B370C6"/>
     <w:rsid w:val="00B40B04"/>
     <w:rsid w:val="00B40CD5"/>
     <w:rsid w:val="00B413D6"/>
     <w:rsid w:val="00B43FA0"/>
     <w:rsid w:val="00B45024"/>
     <w:rsid w:val="00B45825"/>
     <w:rsid w:val="00B459BA"/>
     <w:rsid w:val="00B46DE7"/>
     <w:rsid w:val="00B523EA"/>
+    <w:rsid w:val="00B53A39"/>
     <w:rsid w:val="00B567BC"/>
     <w:rsid w:val="00B61505"/>
     <w:rsid w:val="00B61F36"/>
     <w:rsid w:val="00B67DBF"/>
     <w:rsid w:val="00B72A7B"/>
     <w:rsid w:val="00B73660"/>
     <w:rsid w:val="00B7417B"/>
     <w:rsid w:val="00B742A1"/>
     <w:rsid w:val="00B744C6"/>
     <w:rsid w:val="00B80826"/>
     <w:rsid w:val="00B845BF"/>
     <w:rsid w:val="00B95A0E"/>
     <w:rsid w:val="00B967A0"/>
     <w:rsid w:val="00B96995"/>
     <w:rsid w:val="00B97429"/>
     <w:rsid w:val="00BA08C6"/>
     <w:rsid w:val="00BA0A0D"/>
     <w:rsid w:val="00BA5145"/>
     <w:rsid w:val="00BB02BD"/>
     <w:rsid w:val="00BB18BA"/>
     <w:rsid w:val="00BB2128"/>
     <w:rsid w:val="00BB23A0"/>
     <w:rsid w:val="00BB3925"/>
     <w:rsid w:val="00BB5D06"/>
     <w:rsid w:val="00BC01D6"/>
@@ -6609,52 +6532,52 @@
     <w:rsid w:val="00CE15F9"/>
     <w:rsid w:val="00CE1F61"/>
     <w:rsid w:val="00CE40C7"/>
     <w:rsid w:val="00CE5D87"/>
     <w:rsid w:val="00CE798A"/>
     <w:rsid w:val="00CF0EF9"/>
     <w:rsid w:val="00CF2098"/>
     <w:rsid w:val="00CF76D6"/>
     <w:rsid w:val="00D01760"/>
     <w:rsid w:val="00D032A1"/>
     <w:rsid w:val="00D03924"/>
     <w:rsid w:val="00D042CA"/>
     <w:rsid w:val="00D06D25"/>
     <w:rsid w:val="00D072A2"/>
     <w:rsid w:val="00D12CCF"/>
     <w:rsid w:val="00D13329"/>
     <w:rsid w:val="00D16908"/>
     <w:rsid w:val="00D202F3"/>
     <w:rsid w:val="00D20C04"/>
     <w:rsid w:val="00D2419A"/>
     <w:rsid w:val="00D26BCB"/>
     <w:rsid w:val="00D31112"/>
     <w:rsid w:val="00D32D20"/>
     <w:rsid w:val="00D32E76"/>
     <w:rsid w:val="00D35F3E"/>
+    <w:rsid w:val="00D3607F"/>
     <w:rsid w:val="00D43814"/>
-    <w:rsid w:val="00D46F62"/>
     <w:rsid w:val="00D5360B"/>
     <w:rsid w:val="00D54855"/>
     <w:rsid w:val="00D600F9"/>
     <w:rsid w:val="00D61AF2"/>
     <w:rsid w:val="00D62EAF"/>
     <w:rsid w:val="00D640AF"/>
     <w:rsid w:val="00D6551F"/>
     <w:rsid w:val="00D6657B"/>
     <w:rsid w:val="00D70328"/>
     <w:rsid w:val="00D75059"/>
     <w:rsid w:val="00D779D0"/>
     <w:rsid w:val="00D80B23"/>
     <w:rsid w:val="00D8460C"/>
     <w:rsid w:val="00D84A3C"/>
     <w:rsid w:val="00D852D7"/>
     <w:rsid w:val="00D85B89"/>
     <w:rsid w:val="00D869D8"/>
     <w:rsid w:val="00D91599"/>
     <w:rsid w:val="00D948E1"/>
     <w:rsid w:val="00D94DCA"/>
     <w:rsid w:val="00D9793C"/>
     <w:rsid w:val="00D97F07"/>
     <w:rsid w:val="00DA2369"/>
     <w:rsid w:val="00DA4149"/>
     <w:rsid w:val="00DA66C7"/>
@@ -6752,50 +6675,51 @@
     <w:rsid w:val="00EC7EC2"/>
     <w:rsid w:val="00ED0E53"/>
     <w:rsid w:val="00ED261D"/>
     <w:rsid w:val="00ED6FB4"/>
     <w:rsid w:val="00ED7CDD"/>
     <w:rsid w:val="00ED7D08"/>
     <w:rsid w:val="00EE21C9"/>
     <w:rsid w:val="00EE3397"/>
     <w:rsid w:val="00EE51F2"/>
     <w:rsid w:val="00EE7056"/>
     <w:rsid w:val="00EF06B3"/>
     <w:rsid w:val="00EF1E5A"/>
     <w:rsid w:val="00EF2530"/>
     <w:rsid w:val="00EF5142"/>
     <w:rsid w:val="00EF75E5"/>
     <w:rsid w:val="00F02EC1"/>
     <w:rsid w:val="00F052FF"/>
     <w:rsid w:val="00F06D36"/>
     <w:rsid w:val="00F11142"/>
     <w:rsid w:val="00F11155"/>
     <w:rsid w:val="00F12ADA"/>
     <w:rsid w:val="00F13763"/>
     <w:rsid w:val="00F14A5C"/>
     <w:rsid w:val="00F16207"/>
     <w:rsid w:val="00F21D2A"/>
+    <w:rsid w:val="00F25759"/>
     <w:rsid w:val="00F2695E"/>
     <w:rsid w:val="00F27F07"/>
     <w:rsid w:val="00F30502"/>
     <w:rsid w:val="00F313C8"/>
     <w:rsid w:val="00F372F7"/>
     <w:rsid w:val="00F415CF"/>
     <w:rsid w:val="00F449BB"/>
     <w:rsid w:val="00F45581"/>
     <w:rsid w:val="00F45B66"/>
     <w:rsid w:val="00F46B97"/>
     <w:rsid w:val="00F5040A"/>
     <w:rsid w:val="00F5453A"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F62A24"/>
     <w:rsid w:val="00F67CA5"/>
     <w:rsid w:val="00F70B50"/>
     <w:rsid w:val="00F732E5"/>
     <w:rsid w:val="00F74A16"/>
     <w:rsid w:val="00F76115"/>
     <w:rsid w:val="00F81064"/>
     <w:rsid w:val="00F85C8C"/>
     <w:rsid w:val="00F8639B"/>
     <w:rsid w:val="00F8685A"/>
     <w:rsid w:val="00F94E25"/>
     <w:rsid w:val="00F9606E"/>
@@ -8117,58 +8041,58 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1848707945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdcoe.net/common-core-espanol/ca-ccss-en-espanol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.finalsite.net/images/v1684541736/sdcoenet/zwftd6xtvofhfepkon3m/2018_09_18_K-12_SLD_Standards_Translated_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdcoe.net/common-core-espanol/ca-ccss-en-espanol" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdcoe.net/common-core-espanol/ca-ccss-en-espanol" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.finalsite.net/images/v1684541736/sdcoenet/zwftd6xtvofhfepkon3m/2018_09_18_K-12_SLD_Standards_Translated_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdcoe.net/common-core-espanol/ca-ccss-en-espanol" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/sp/cd/re/documents/ptklflanuageliteracydev.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/sp/cd/re/documents/ptklflanuageliteracydev.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8761,75 +8685,75 @@
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F2C4937-DFE6-44C7-9597-DABDDF4A1BDE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1216</Words>
-  <Characters>6787</Characters>
+  <Words>1217</Words>
+  <Characters>6795</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>165</Lines>
   <Paragraphs>131</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7872</CharactersWithSpaces>
+  <CharactersWithSpaces>7881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kennedy, Heather</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>39907eb6187f8dd106157546e7ad7c4fed45c4c9c59a7a827be86fc6d56fd326</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">