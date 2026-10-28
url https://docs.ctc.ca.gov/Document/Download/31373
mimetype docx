--- v0 (2026-08-05)
+++ v1 (2026-10-28)
@@ -1,48 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45CDEA51" w14:textId="497730A3" w:rsidR="00E82FB6" w:rsidRDefault="004217CE" w:rsidP="0048352B">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004217CE">
@@ -174,119 +170,107 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="table"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E82FB6" w14:paraId="2585D40C" w14:textId="77777777" w:rsidTr="004217CE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F9E4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0009D4" w14:textId="2C5ED153" w:rsidR="00E82FB6" w:rsidRDefault="00E82FB6" w:rsidP="00821B4E">
+          <w:p w14:paraId="1D0009D4" w14:textId="016F534E" w:rsidR="00E82FB6" w:rsidRDefault="00E82FB6" w:rsidP="00821B4E">
             <w:pPr>
               <w:pStyle w:val="ParagraphText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>Directions:</w:t>
             </w:r>
             <w:r w:rsidRPr="004A35C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EE2023" w:rsidRPr="00EE2023">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">Type your responses within the brackets following each prompt (up to </w:t>
             </w:r>
             <w:r w:rsidR="00513359">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00EE2023" w:rsidRPr="00EE2023">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> pages).</w:t>
             </w:r>
             <w:r w:rsidR="00005462">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EE2023" w:rsidRPr="00EE2023">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>Do not delete or alter the prompts. For more information, see pages 3</w:t>
+              <w:t>Do not delete or alter the prompts. For more information, see page 3</w:t>
             </w:r>
             <w:r w:rsidR="004217CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>3</w:t>
-            </w:r>
-[...10 lines deleted...]
-              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00EE2023" w:rsidRPr="00EE2023">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the Math Cycle Performance Assessment Guide.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56B84E89" w14:textId="49F4318D" w:rsidR="00EE2023" w:rsidRDefault="00EE2023" w:rsidP="00EE2023">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
@@ -401,51 +385,59 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00727F8A">
         <w:t>using an asset-based approach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64226F9E" w14:textId="77777777" w:rsidR="00EE2023" w:rsidRDefault="00EE2023" w:rsidP="00BF37DD">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8A0B12" w14:textId="6FB750CA" w:rsidR="00727F8A" w:rsidRPr="00301A63" w:rsidRDefault="00727F8A" w:rsidP="0048352B">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00727F8A">
-        <w:t>implementing UDL-focused strategy(ies)</w:t>
+        <w:t>implementing UDL-focused strategy(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727F8A">
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727F8A">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D76F0F" w14:textId="77777777" w:rsidR="00727F8A" w:rsidRPr="004A35C7" w:rsidRDefault="00727F8A" w:rsidP="00BF37DD">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACC4ACC" w14:textId="68A6C76B" w:rsidR="00727F8A" w:rsidRPr="00301A63" w:rsidRDefault="00727F8A" w:rsidP="0048352B">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00727F8A">
         <w:t xml:space="preserve">engaging </w:t>
       </w:r>
       <w:r w:rsidR="004217CE">
         <w:t>the FS</w:t>
       </w:r>
       <w:r w:rsidRPr="00727F8A">
         <w:t xml:space="preserve"> in higher-order thinking</w:t>
       </w:r>
@@ -533,77 +525,73 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00727F8A" w:rsidRPr="00727F8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>FS’s progress toward the learning goals? How do you know</w:t>
       </w:r>
       <w:r w:rsidR="00727F8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0619EDB0" w14:textId="77777777" w:rsidR="00727F8A" w:rsidRPr="00B44796" w:rsidRDefault="00727F8A" w:rsidP="00BF37DD">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00727F8A" w:rsidRPr="00B44796" w:rsidSect="009416B2">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D398254" w14:textId="77777777" w:rsidR="00B4258F" w:rsidRDefault="00B4258F" w:rsidP="004E7F3B">
+    <w:p w14:paraId="3BAE511F" w14:textId="77777777" w:rsidR="00587365" w:rsidRDefault="00587365" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="640FBD91" w14:textId="77777777" w:rsidR="00B4258F" w:rsidRDefault="00B4258F" w:rsidP="004E7F3B">
+    <w:p w14:paraId="035870FF" w14:textId="77777777" w:rsidR="00587365" w:rsidRDefault="00587365" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -660,60 +648,50 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Light">
     <w:altName w:val="Calibri Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59F3C356" w14:textId="77777777" w:rsidR="00391F1C" w:rsidRDefault="00391F1C">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C9C8DE2" w14:textId="1855B3A1" w:rsidR="00550E6D" w:rsidRPr="00274672" w:rsidRDefault="00550E6D" w:rsidP="00274672">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00274672">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidR="002B3221" w:rsidRPr="00274672">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -955,173 +933,83 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000B1D95" w:rsidRPr="00274672">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="000B1D95">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27D562BF" w14:textId="77777777" w:rsidR="00B4258F" w:rsidRDefault="00B4258F" w:rsidP="004E7F3B">
+    <w:p w14:paraId="2D3D357E" w14:textId="77777777" w:rsidR="00587365" w:rsidRDefault="00587365" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AEFD890" w14:textId="77777777" w:rsidR="00B4258F" w:rsidRDefault="00B4258F" w:rsidP="004E7F3B">
+    <w:p w14:paraId="6B85E5BD" w14:textId="77777777" w:rsidR="00587365" w:rsidRDefault="00587365" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DB7E116" w14:textId="5971D48F" w:rsidR="00391F1C" w:rsidRDefault="00391F1C">
-[...44 lines deleted...]
-  <w:p w14:paraId="581A6AAF" w14:textId="47B4D023" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00391F1C" w:rsidP="00FB01A7">
+  <w:p w14:paraId="581A6AAF" w14:textId="26E4DD6B" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="004217CE" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="004217CE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="350F2BA3" wp14:editId="2209D6EC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1800225" cy="496570"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="192685647" name="Picture 22" descr="The Education Specialist CalTPA California Teaching Performance Assessment logo which includes the four steps plan teach reflect apply"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="192685647" name="Picture 22" descr="The Education Specialist CalTPA California Teaching Performance Assessment logo which includes the four steps plan teach reflect apply"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1249,95 +1137,50 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="3840592D" w14:textId="77777777" w:rsidR="00FB01A7" w:rsidRDefault="00FB01A7" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2A7EF733" w14:textId="77777777" w:rsidR="00217CCA" w:rsidRDefault="00217CCA" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...43 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00224C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D04C10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulleted"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="335B2B"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
@@ -5433,62 +5276,59 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="554925755">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="701830834">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="118"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="00005462"/>
     <w:rsid w:val="0001033E"/>
     <w:rsid w:val="00010F6B"/>
     <w:rsid w:val="000116CE"/>
     <w:rsid w:val="00013C25"/>
@@ -5602,298 +5442,302 @@
     <w:rsid w:val="00236742"/>
     <w:rsid w:val="00245ADC"/>
     <w:rsid w:val="00246778"/>
     <w:rsid w:val="0025291D"/>
     <w:rsid w:val="002539A9"/>
     <w:rsid w:val="00261B85"/>
     <w:rsid w:val="00263DA7"/>
     <w:rsid w:val="00265551"/>
     <w:rsid w:val="00274672"/>
     <w:rsid w:val="00283183"/>
     <w:rsid w:val="00285DD2"/>
     <w:rsid w:val="002863A2"/>
     <w:rsid w:val="0028726E"/>
     <w:rsid w:val="00295AD6"/>
     <w:rsid w:val="00295C49"/>
     <w:rsid w:val="00296162"/>
     <w:rsid w:val="00296801"/>
     <w:rsid w:val="00297408"/>
     <w:rsid w:val="002A3071"/>
     <w:rsid w:val="002A449C"/>
     <w:rsid w:val="002A4CFE"/>
     <w:rsid w:val="002A74D2"/>
     <w:rsid w:val="002B3221"/>
     <w:rsid w:val="002B5EC9"/>
     <w:rsid w:val="002C1C8C"/>
+    <w:rsid w:val="002C357B"/>
     <w:rsid w:val="002C4418"/>
     <w:rsid w:val="002C67BA"/>
     <w:rsid w:val="002D24C1"/>
     <w:rsid w:val="002D3B6B"/>
     <w:rsid w:val="002E3A55"/>
     <w:rsid w:val="002F50C5"/>
     <w:rsid w:val="002F6906"/>
     <w:rsid w:val="00301A63"/>
     <w:rsid w:val="0030218B"/>
     <w:rsid w:val="00304BE9"/>
     <w:rsid w:val="0031192A"/>
     <w:rsid w:val="00313B0C"/>
     <w:rsid w:val="00316E2B"/>
     <w:rsid w:val="00316E99"/>
     <w:rsid w:val="00317360"/>
     <w:rsid w:val="00321885"/>
     <w:rsid w:val="003230B2"/>
     <w:rsid w:val="003278B6"/>
     <w:rsid w:val="003353E3"/>
     <w:rsid w:val="00344514"/>
     <w:rsid w:val="00345F33"/>
     <w:rsid w:val="00357382"/>
     <w:rsid w:val="00366E41"/>
     <w:rsid w:val="00370B0D"/>
     <w:rsid w:val="003754D3"/>
     <w:rsid w:val="003759B5"/>
     <w:rsid w:val="003767A4"/>
     <w:rsid w:val="003768B7"/>
     <w:rsid w:val="00380BDC"/>
     <w:rsid w:val="00381143"/>
     <w:rsid w:val="003814B8"/>
     <w:rsid w:val="00385056"/>
     <w:rsid w:val="003853D1"/>
     <w:rsid w:val="00391EC8"/>
-    <w:rsid w:val="00391F1C"/>
     <w:rsid w:val="00391FAA"/>
     <w:rsid w:val="00392E30"/>
     <w:rsid w:val="00393C7F"/>
     <w:rsid w:val="00395229"/>
     <w:rsid w:val="00396EED"/>
     <w:rsid w:val="00397427"/>
     <w:rsid w:val="003A0DD7"/>
     <w:rsid w:val="003A2005"/>
     <w:rsid w:val="003A4080"/>
     <w:rsid w:val="003A6919"/>
     <w:rsid w:val="003B0451"/>
     <w:rsid w:val="003B1648"/>
     <w:rsid w:val="003B2492"/>
     <w:rsid w:val="003B36F4"/>
     <w:rsid w:val="003B429B"/>
     <w:rsid w:val="003B480E"/>
     <w:rsid w:val="003B67CF"/>
     <w:rsid w:val="003D1DC4"/>
     <w:rsid w:val="003D22E0"/>
     <w:rsid w:val="003D5247"/>
     <w:rsid w:val="003E0530"/>
     <w:rsid w:val="003E10DC"/>
     <w:rsid w:val="003E188F"/>
     <w:rsid w:val="003E6C47"/>
     <w:rsid w:val="003E788C"/>
     <w:rsid w:val="003F48C4"/>
     <w:rsid w:val="003F662F"/>
     <w:rsid w:val="003F7D61"/>
     <w:rsid w:val="0040094D"/>
     <w:rsid w:val="00401FE3"/>
     <w:rsid w:val="004035D6"/>
     <w:rsid w:val="00410A95"/>
     <w:rsid w:val="00412666"/>
     <w:rsid w:val="004138C4"/>
     <w:rsid w:val="004160A0"/>
     <w:rsid w:val="00420C83"/>
     <w:rsid w:val="004217CE"/>
     <w:rsid w:val="00424E3C"/>
     <w:rsid w:val="00427E58"/>
     <w:rsid w:val="0043118D"/>
     <w:rsid w:val="004331D0"/>
     <w:rsid w:val="00436A29"/>
     <w:rsid w:val="00445482"/>
     <w:rsid w:val="00451A58"/>
     <w:rsid w:val="00452368"/>
+    <w:rsid w:val="00454C6D"/>
     <w:rsid w:val="00460D04"/>
     <w:rsid w:val="00461630"/>
     <w:rsid w:val="00462507"/>
     <w:rsid w:val="0046368C"/>
     <w:rsid w:val="00466E75"/>
     <w:rsid w:val="00470A82"/>
     <w:rsid w:val="0047357B"/>
     <w:rsid w:val="0048140E"/>
     <w:rsid w:val="004823DD"/>
     <w:rsid w:val="0048352B"/>
     <w:rsid w:val="00485EE1"/>
     <w:rsid w:val="00491405"/>
     <w:rsid w:val="004928F8"/>
     <w:rsid w:val="004943FA"/>
     <w:rsid w:val="00494640"/>
     <w:rsid w:val="00494CAF"/>
     <w:rsid w:val="00497BF6"/>
     <w:rsid w:val="004A0221"/>
     <w:rsid w:val="004A19B6"/>
     <w:rsid w:val="004A27F2"/>
     <w:rsid w:val="004A315E"/>
     <w:rsid w:val="004A35C7"/>
     <w:rsid w:val="004A360A"/>
     <w:rsid w:val="004B1A11"/>
     <w:rsid w:val="004B2F89"/>
     <w:rsid w:val="004B666F"/>
     <w:rsid w:val="004B6F34"/>
     <w:rsid w:val="004B7146"/>
     <w:rsid w:val="004C08B9"/>
     <w:rsid w:val="004C5370"/>
     <w:rsid w:val="004C6995"/>
     <w:rsid w:val="004D2EFB"/>
     <w:rsid w:val="004D3FB3"/>
     <w:rsid w:val="004E7F3B"/>
     <w:rsid w:val="004F00B4"/>
     <w:rsid w:val="004F03D5"/>
     <w:rsid w:val="004F3387"/>
     <w:rsid w:val="00501C10"/>
+    <w:rsid w:val="00503FBA"/>
     <w:rsid w:val="005041DF"/>
     <w:rsid w:val="00506AE2"/>
     <w:rsid w:val="005112A2"/>
     <w:rsid w:val="00513359"/>
     <w:rsid w:val="00517920"/>
     <w:rsid w:val="00521F07"/>
     <w:rsid w:val="00523244"/>
     <w:rsid w:val="00523781"/>
     <w:rsid w:val="00530FDA"/>
     <w:rsid w:val="00532758"/>
     <w:rsid w:val="005354E1"/>
     <w:rsid w:val="005431CB"/>
     <w:rsid w:val="00545E15"/>
     <w:rsid w:val="00550E6D"/>
     <w:rsid w:val="005631D5"/>
     <w:rsid w:val="00563C44"/>
     <w:rsid w:val="00567D29"/>
     <w:rsid w:val="00574BC5"/>
     <w:rsid w:val="005761F1"/>
     <w:rsid w:val="00576793"/>
     <w:rsid w:val="00576C4D"/>
     <w:rsid w:val="005779BD"/>
     <w:rsid w:val="00580476"/>
     <w:rsid w:val="00587282"/>
+    <w:rsid w:val="00587365"/>
     <w:rsid w:val="00594980"/>
     <w:rsid w:val="005A0D6F"/>
     <w:rsid w:val="005A1B2A"/>
     <w:rsid w:val="005A7409"/>
     <w:rsid w:val="005B137C"/>
     <w:rsid w:val="005C1430"/>
     <w:rsid w:val="005C5F15"/>
     <w:rsid w:val="005D2381"/>
     <w:rsid w:val="005D3555"/>
     <w:rsid w:val="005D421A"/>
     <w:rsid w:val="005D66F1"/>
     <w:rsid w:val="005E4435"/>
     <w:rsid w:val="005F0DDD"/>
     <w:rsid w:val="005F0E32"/>
     <w:rsid w:val="005F35CD"/>
     <w:rsid w:val="005F7336"/>
     <w:rsid w:val="00601CCF"/>
     <w:rsid w:val="0061369A"/>
     <w:rsid w:val="00615877"/>
     <w:rsid w:val="006202B7"/>
     <w:rsid w:val="0063239C"/>
     <w:rsid w:val="006323C5"/>
     <w:rsid w:val="00636638"/>
     <w:rsid w:val="00642421"/>
     <w:rsid w:val="006435A4"/>
     <w:rsid w:val="006444EB"/>
     <w:rsid w:val="00644E23"/>
     <w:rsid w:val="00647FBF"/>
     <w:rsid w:val="00650624"/>
     <w:rsid w:val="006534D0"/>
     <w:rsid w:val="0065459B"/>
     <w:rsid w:val="0066158D"/>
     <w:rsid w:val="006658D0"/>
     <w:rsid w:val="00673ACC"/>
     <w:rsid w:val="006775AD"/>
     <w:rsid w:val="006778DF"/>
-    <w:rsid w:val="006817B0"/>
     <w:rsid w:val="006817DA"/>
     <w:rsid w:val="006821AD"/>
     <w:rsid w:val="006828C9"/>
     <w:rsid w:val="00690D04"/>
     <w:rsid w:val="00692E07"/>
     <w:rsid w:val="00694E75"/>
     <w:rsid w:val="006A31FB"/>
     <w:rsid w:val="006A7592"/>
     <w:rsid w:val="006B0614"/>
     <w:rsid w:val="006B1AD0"/>
     <w:rsid w:val="006B1B1C"/>
     <w:rsid w:val="006B1EF2"/>
     <w:rsid w:val="006B2203"/>
     <w:rsid w:val="006B6FF4"/>
     <w:rsid w:val="006B7CC9"/>
     <w:rsid w:val="006C3D7D"/>
     <w:rsid w:val="006C7A68"/>
     <w:rsid w:val="006D2957"/>
     <w:rsid w:val="006D6584"/>
     <w:rsid w:val="006E10AD"/>
     <w:rsid w:val="006E1C5B"/>
     <w:rsid w:val="006E4424"/>
     <w:rsid w:val="006F34B6"/>
     <w:rsid w:val="006F7C0C"/>
     <w:rsid w:val="006F7C52"/>
     <w:rsid w:val="0070686B"/>
     <w:rsid w:val="00710314"/>
     <w:rsid w:val="00712625"/>
     <w:rsid w:val="0072081C"/>
     <w:rsid w:val="0072189E"/>
     <w:rsid w:val="0072293E"/>
     <w:rsid w:val="0072471F"/>
     <w:rsid w:val="00724C83"/>
     <w:rsid w:val="00726E85"/>
     <w:rsid w:val="00727725"/>
     <w:rsid w:val="00727F8A"/>
     <w:rsid w:val="00734A9B"/>
     <w:rsid w:val="00737EFA"/>
+    <w:rsid w:val="00744097"/>
     <w:rsid w:val="00747D86"/>
     <w:rsid w:val="00747D96"/>
     <w:rsid w:val="00751752"/>
     <w:rsid w:val="0075311E"/>
     <w:rsid w:val="00757445"/>
     <w:rsid w:val="00765C48"/>
     <w:rsid w:val="00766B74"/>
     <w:rsid w:val="00767512"/>
     <w:rsid w:val="0077030B"/>
     <w:rsid w:val="007706E6"/>
     <w:rsid w:val="00770CAA"/>
     <w:rsid w:val="00774EA9"/>
     <w:rsid w:val="00781C02"/>
     <w:rsid w:val="007918D0"/>
     <w:rsid w:val="00791D05"/>
     <w:rsid w:val="007959AD"/>
     <w:rsid w:val="00796557"/>
     <w:rsid w:val="00796EE1"/>
     <w:rsid w:val="007A1E10"/>
     <w:rsid w:val="007A28CF"/>
     <w:rsid w:val="007B041D"/>
     <w:rsid w:val="007B05F2"/>
     <w:rsid w:val="007B50C4"/>
     <w:rsid w:val="007B56D6"/>
     <w:rsid w:val="007B6EAA"/>
     <w:rsid w:val="007C23D7"/>
     <w:rsid w:val="007C27EB"/>
     <w:rsid w:val="007C3DBF"/>
     <w:rsid w:val="007C616F"/>
     <w:rsid w:val="007D0226"/>
     <w:rsid w:val="007D1094"/>
+    <w:rsid w:val="007D52BB"/>
     <w:rsid w:val="007D68CE"/>
     <w:rsid w:val="007E0D3F"/>
     <w:rsid w:val="007E5AB4"/>
     <w:rsid w:val="007E6032"/>
     <w:rsid w:val="007E61D4"/>
     <w:rsid w:val="007F3902"/>
     <w:rsid w:val="007F401F"/>
     <w:rsid w:val="007F4FB1"/>
     <w:rsid w:val="0080044C"/>
     <w:rsid w:val="00802234"/>
     <w:rsid w:val="00804DFD"/>
     <w:rsid w:val="008051AC"/>
     <w:rsid w:val="0081225F"/>
     <w:rsid w:val="00813209"/>
     <w:rsid w:val="00817B3D"/>
     <w:rsid w:val="008206BE"/>
     <w:rsid w:val="00821467"/>
     <w:rsid w:val="00821AAD"/>
     <w:rsid w:val="00821B4E"/>
     <w:rsid w:val="00823809"/>
     <w:rsid w:val="0082612A"/>
     <w:rsid w:val="00830DB9"/>
     <w:rsid w:val="00834C15"/>
     <w:rsid w:val="00835783"/>
     <w:rsid w:val="00836C69"/>
@@ -5908,50 +5752,51 @@
     <w:rsid w:val="008618B8"/>
     <w:rsid w:val="008630AF"/>
     <w:rsid w:val="008708DD"/>
     <w:rsid w:val="00871063"/>
     <w:rsid w:val="00871D25"/>
     <w:rsid w:val="00876C06"/>
     <w:rsid w:val="008800BC"/>
     <w:rsid w:val="00880C7F"/>
     <w:rsid w:val="00881CC1"/>
     <w:rsid w:val="00885E37"/>
     <w:rsid w:val="00886100"/>
     <w:rsid w:val="008936E5"/>
     <w:rsid w:val="008955DB"/>
     <w:rsid w:val="0089713C"/>
     <w:rsid w:val="008A1D2E"/>
     <w:rsid w:val="008A3644"/>
     <w:rsid w:val="008A55E5"/>
     <w:rsid w:val="008B0F2F"/>
     <w:rsid w:val="008C1F39"/>
     <w:rsid w:val="008C2FD0"/>
     <w:rsid w:val="008C3794"/>
     <w:rsid w:val="008C3FFC"/>
     <w:rsid w:val="008D0170"/>
     <w:rsid w:val="008D2358"/>
     <w:rsid w:val="008D64E2"/>
+    <w:rsid w:val="008E0631"/>
     <w:rsid w:val="008E1637"/>
     <w:rsid w:val="008E18E1"/>
     <w:rsid w:val="008E3B12"/>
     <w:rsid w:val="008F1F25"/>
     <w:rsid w:val="008F2C4E"/>
     <w:rsid w:val="008F70D7"/>
     <w:rsid w:val="008F718A"/>
     <w:rsid w:val="009061F9"/>
     <w:rsid w:val="00906FA0"/>
     <w:rsid w:val="0091203D"/>
     <w:rsid w:val="00912F54"/>
     <w:rsid w:val="009148B6"/>
     <w:rsid w:val="00915D50"/>
     <w:rsid w:val="00917ED8"/>
     <w:rsid w:val="00926434"/>
     <w:rsid w:val="00930B12"/>
     <w:rsid w:val="009320F4"/>
     <w:rsid w:val="00933370"/>
     <w:rsid w:val="009343E5"/>
     <w:rsid w:val="00935486"/>
     <w:rsid w:val="009377C0"/>
     <w:rsid w:val="009416B2"/>
     <w:rsid w:val="00941C1E"/>
     <w:rsid w:val="00941C5C"/>
     <w:rsid w:val="009444CE"/>
@@ -6048,51 +5893,50 @@
     <w:rsid w:val="00AC0E5C"/>
     <w:rsid w:val="00AC55F5"/>
     <w:rsid w:val="00AD355D"/>
     <w:rsid w:val="00AE108A"/>
     <w:rsid w:val="00AE1D38"/>
     <w:rsid w:val="00AE2102"/>
     <w:rsid w:val="00AE2A94"/>
     <w:rsid w:val="00AE3AEB"/>
     <w:rsid w:val="00AF1505"/>
     <w:rsid w:val="00AF45C8"/>
     <w:rsid w:val="00B012BB"/>
     <w:rsid w:val="00B01CB5"/>
     <w:rsid w:val="00B02545"/>
     <w:rsid w:val="00B02DDA"/>
     <w:rsid w:val="00B05EFB"/>
     <w:rsid w:val="00B062D0"/>
     <w:rsid w:val="00B07D78"/>
     <w:rsid w:val="00B17A15"/>
     <w:rsid w:val="00B2769B"/>
     <w:rsid w:val="00B3033A"/>
     <w:rsid w:val="00B312C6"/>
     <w:rsid w:val="00B34D88"/>
     <w:rsid w:val="00B36888"/>
     <w:rsid w:val="00B370C6"/>
     <w:rsid w:val="00B413D6"/>
-    <w:rsid w:val="00B4258F"/>
     <w:rsid w:val="00B43FA0"/>
     <w:rsid w:val="00B44796"/>
     <w:rsid w:val="00B45024"/>
     <w:rsid w:val="00B470F6"/>
     <w:rsid w:val="00B567BC"/>
     <w:rsid w:val="00B61505"/>
     <w:rsid w:val="00B61F36"/>
     <w:rsid w:val="00B62EF5"/>
     <w:rsid w:val="00B67DBF"/>
     <w:rsid w:val="00B72A7B"/>
     <w:rsid w:val="00B73660"/>
     <w:rsid w:val="00B744C6"/>
     <w:rsid w:val="00B80826"/>
     <w:rsid w:val="00B845BF"/>
     <w:rsid w:val="00B913D8"/>
     <w:rsid w:val="00B95A0E"/>
     <w:rsid w:val="00B97429"/>
     <w:rsid w:val="00BA08C6"/>
     <w:rsid w:val="00BA0A0D"/>
     <w:rsid w:val="00BB02BD"/>
     <w:rsid w:val="00BB18BA"/>
     <w:rsid w:val="00BB2128"/>
     <w:rsid w:val="00BB3925"/>
     <w:rsid w:val="00BC01D6"/>
     <w:rsid w:val="00BC2AEA"/>
@@ -6253,66 +6097,69 @@
     <w:rsid w:val="00EC146A"/>
     <w:rsid w:val="00EC17FF"/>
     <w:rsid w:val="00EC2317"/>
     <w:rsid w:val="00EC7EC2"/>
     <w:rsid w:val="00ED0E53"/>
     <w:rsid w:val="00ED261D"/>
     <w:rsid w:val="00ED49D2"/>
     <w:rsid w:val="00ED6FB4"/>
     <w:rsid w:val="00ED7CDD"/>
     <w:rsid w:val="00ED7D08"/>
     <w:rsid w:val="00EE2023"/>
     <w:rsid w:val="00EE4D31"/>
     <w:rsid w:val="00EE51F2"/>
     <w:rsid w:val="00EF2530"/>
     <w:rsid w:val="00EF75E5"/>
     <w:rsid w:val="00F052F8"/>
     <w:rsid w:val="00F052FF"/>
     <w:rsid w:val="00F06D36"/>
     <w:rsid w:val="00F11142"/>
     <w:rsid w:val="00F11155"/>
     <w:rsid w:val="00F12ADA"/>
     <w:rsid w:val="00F13763"/>
     <w:rsid w:val="00F158FC"/>
     <w:rsid w:val="00F16207"/>
     <w:rsid w:val="00F21D2A"/>
+    <w:rsid w:val="00F25759"/>
     <w:rsid w:val="00F2695E"/>
     <w:rsid w:val="00F27F07"/>
     <w:rsid w:val="00F30502"/>
     <w:rsid w:val="00F313C8"/>
     <w:rsid w:val="00F415CF"/>
     <w:rsid w:val="00F46B97"/>
     <w:rsid w:val="00F5453A"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F62A24"/>
     <w:rsid w:val="00F70B50"/>
     <w:rsid w:val="00F732E5"/>
+    <w:rsid w:val="00F746EE"/>
     <w:rsid w:val="00F76115"/>
     <w:rsid w:val="00F81064"/>
     <w:rsid w:val="00F837CA"/>
     <w:rsid w:val="00F8685A"/>
     <w:rsid w:val="00F97B95"/>
+    <w:rsid w:val="00FA116A"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA2F81"/>
     <w:rsid w:val="00FB01A7"/>
     <w:rsid w:val="00FC1BEC"/>
     <w:rsid w:val="00FC1D7F"/>
     <w:rsid w:val="00FC271D"/>
     <w:rsid w:val="00FC336D"/>
     <w:rsid w:val="00FC3F64"/>
     <w:rsid w:val="00FC6932"/>
     <w:rsid w:val="00FC7D83"/>
     <w:rsid w:val="00FD0A35"/>
     <w:rsid w:val="00FD52B4"/>
     <w:rsid w:val="00FD5911"/>
     <w:rsid w:val="00FE3722"/>
     <w:rsid w:val="00FE5E07"/>
     <w:rsid w:val="00FF3BAD"/>
     <w:rsid w:val="00FF4CFC"/>
     <w:rsid w:val="00FF5D45"/>
     <w:rsid w:val="737830FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -7595,54 +7442,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1848707945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7880,83 +7727,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">julie.holmes@ctc.ca.gov</Email_x0020_Address>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Julie</First_x0020_Name>
     <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Holmes</Last_x0020_Name>
     <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
     <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
     <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -8184,126 +8022,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D221394F-9FA6-4E2B-BEC6-03C9705EEF78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9075660-0115-4FE4-A7E5-2C7D48AD9647}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64DFA4A7-2EFF-49CD-83C5-53C641D4D9AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8590A07A-846B-4A5A-8E82-C785212C4719}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>198</Words>
-  <Characters>922</Characters>
+  <Words>155</Words>
+  <Characters>964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1110</CharactersWithSpaces>
+  <CharactersWithSpaces>1106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>