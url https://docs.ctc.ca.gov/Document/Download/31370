--- v0 (2026-08-05)
+++ v1 (2026-10-28)
@@ -1,48 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45CDEA51" w14:textId="2E34E2C5" w:rsidR="00E82FB6" w:rsidRDefault="00D94C96" w:rsidP="00623AD2">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
@@ -124,51 +120,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="table"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E82FB6" w14:paraId="2585D40C" w14:textId="77777777" w:rsidTr="00210BDB">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F9E4DB"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0009D4" w14:textId="142C3594" w:rsidR="0084123D" w:rsidRPr="00310C55" w:rsidRDefault="00E82FB6" w:rsidP="00800DAB">
+          <w:p w14:paraId="1D0009D4" w14:textId="434A5399" w:rsidR="0084123D" w:rsidRPr="00310C55" w:rsidRDefault="00E82FB6" w:rsidP="00800DAB">
             <w:pPr>
               <w:pStyle w:val="ParagraphText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>Directions:</w:t>
             </w:r>
             <w:r w:rsidRPr="004A35C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
@@ -188,55 +184,85 @@
             </w:r>
             <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> to establish </w:t>
             </w:r>
             <w:r w:rsidR="0035165F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>age-/</w:t>
             </w:r>
             <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>grade-level appropriate math-specific learning goals: one goal that supports math content and practice and one goal that supports math</w:t>
             </w:r>
             <w:r w:rsidR="0035165F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> academic language</w:t>
             </w:r>
+            <w:r w:rsidR="00E11BB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> development</w:t>
+            </w:r>
             <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ALD. Based on those learning goals, plan one asset-based, UDL-focused math lesson</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E11BB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>ALD</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11BB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t>. Based on those learning goals, plan one asset-based, UDL-focused math lesson</w:t>
             </w:r>
             <w:r w:rsidR="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provide answers to the following prompts by typing your responses within the brackets following each prompt (up to </w:t>
             </w:r>
             <w:r w:rsidR="0031272D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> pages). Do not delete or alter the prompts.</w:t>
             </w:r>
@@ -1271,134 +1297,136 @@
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85AF2">
         <w:t>Collaborate with and/or facilitate instructional support personnel to support the FS’s access by having them provide either individualized instruction to the FS during the math lesson OR support the daily routines, activities, instruction, and/or intervention activities of other students while you facilitate the math lesson.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A066CF" w14:textId="77777777" w:rsidR="00E85AF2" w:rsidRDefault="00E85AF2" w:rsidP="00E85AF2">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFE1E15" w14:textId="108256E9" w:rsidR="00E85AF2" w:rsidRDefault="00E85AF2" w:rsidP="00E85AF2">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D94C96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>If applicable,</w:t>
+        <w:t>If applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6675C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11BB0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E85AF2">
-        <w:t xml:space="preserve"> incorporate functionally appropriate skills with math learning to increase the FS’s independence in real-world environments.</w:t>
+        <w:t>incorporate functionally appropriate skills with math learning to increase the FS’s independence in real-world environments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D51653" w14:textId="77777777" w:rsidR="00E85AF2" w:rsidRDefault="00E85AF2" w:rsidP="00E85AF2">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D01E25" w14:textId="3D2EBB40" w:rsidR="00F74DCF" w:rsidRDefault="00F74DCF" w:rsidP="00F74DCF">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74DCF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74DCF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>What instructional materials and/or resources will you use in the math lesson? Why</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D94999A" w14:textId="77777777" w:rsidR="00F74DCF" w:rsidRDefault="00F74DCF" w:rsidP="007E4033">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F74DCF" w:rsidSect="009416B2">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C6C980F" w14:textId="77777777" w:rsidR="001F28CB" w:rsidRDefault="001F28CB" w:rsidP="004E7F3B">
+    <w:p w14:paraId="0B7EE6E2" w14:textId="77777777" w:rsidR="00231FE1" w:rsidRDefault="00231FE1" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="409D6E63" w14:textId="77777777" w:rsidR="001F28CB" w:rsidRDefault="001F28CB" w:rsidP="004E7F3B">
+    <w:p w14:paraId="3685711C" w14:textId="77777777" w:rsidR="00231FE1" w:rsidRDefault="00231FE1" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15D23ADC" w14:textId="77777777" w:rsidR="001F28CB" w:rsidRDefault="001F28CB"/>
+    <w:p w14:paraId="17E374AA" w14:textId="77777777" w:rsidR="00231FE1" w:rsidRDefault="00231FE1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1451,60 +1479,50 @@
     <w:altName w:val="Calibri Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3401C34D" w14:textId="77777777" w:rsidR="00A42737" w:rsidRDefault="00A42737">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23586AC3" w14:textId="7FB7CBB3" w:rsidR="00DA40E2" w:rsidRPr="00FD3D82" w:rsidRDefault="00DA40E2" w:rsidP="00FD3D82">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD3D82">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidR="004E3B3D" w:rsidRPr="00FD3D82">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -1756,176 +1774,86 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>All rights reserved.</w:t>
     </w:r>
     <w:r w:rsidRPr="00FD3D82">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00896A41">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28818D27" w14:textId="77777777" w:rsidR="001F28CB" w:rsidRDefault="001F28CB" w:rsidP="004E7F3B">
+    <w:p w14:paraId="42810210" w14:textId="77777777" w:rsidR="00231FE1" w:rsidRDefault="00231FE1" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BDB2B7E" w14:textId="77777777" w:rsidR="001F28CB" w:rsidRDefault="001F28CB" w:rsidP="004E7F3B">
+    <w:p w14:paraId="27F93FE4" w14:textId="77777777" w:rsidR="00231FE1" w:rsidRDefault="00231FE1" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32433C8A" w14:textId="77777777" w:rsidR="001F28CB" w:rsidRDefault="001F28CB"/>
+    <w:p w14:paraId="5BFA28F3" w14:textId="77777777" w:rsidR="00231FE1" w:rsidRDefault="00231FE1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B39A80E" w14:textId="2DC2587B" w:rsidR="00A42737" w:rsidRDefault="00A42737">
-[...44 lines deleted...]
-  <w:p w14:paraId="581A6AAF" w14:textId="5F2DA011" w:rsidR="00FE5E07" w:rsidRDefault="00A42737" w:rsidP="00FB01A7">
+  <w:p w14:paraId="581A6AAF" w14:textId="470498DB" w:rsidR="00FE5E07" w:rsidRDefault="00210BDB" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="00210BDB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1668D65D" wp14:editId="4EF4683B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1800225" cy="496570"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="192685647" name="Picture 22" descr="The Education Specialist CalTPA California Teaching Performance Assessment logo which includes the four steps plan teach reflect apply"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="192685647" name="Picture 22" descr="The Education Specialist CalTPA California Teaching Performance Assessment logo which includes the four steps plan teach reflect apply"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -2039,95 +1967,50 @@
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="54065C80" w14:textId="77777777" w:rsidR="00DA40E2" w:rsidRDefault="00DA40E2" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00224C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D04C10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulleted"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="335B2B"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3082,62 +2965,59 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="603925734">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="610358732">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="695009355">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2035571847">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="556824774">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="241573475">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="118"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="00001D69"/>
     <w:rsid w:val="0000295D"/>
     <w:rsid w:val="0001033E"/>
@@ -3198,96 +3078,97 @@
     <w:rsid w:val="0011027D"/>
     <w:rsid w:val="00114274"/>
     <w:rsid w:val="00116384"/>
     <w:rsid w:val="001171A1"/>
     <w:rsid w:val="00120C4D"/>
     <w:rsid w:val="00123CE3"/>
     <w:rsid w:val="00124D51"/>
     <w:rsid w:val="0013110F"/>
     <w:rsid w:val="00131560"/>
     <w:rsid w:val="001315C9"/>
     <w:rsid w:val="00136CA9"/>
     <w:rsid w:val="001419AF"/>
     <w:rsid w:val="0014531C"/>
     <w:rsid w:val="00146215"/>
     <w:rsid w:val="001471A9"/>
     <w:rsid w:val="00147AD2"/>
     <w:rsid w:val="00147C83"/>
     <w:rsid w:val="001567CE"/>
     <w:rsid w:val="001568A9"/>
     <w:rsid w:val="00156F14"/>
     <w:rsid w:val="00160064"/>
     <w:rsid w:val="0016256B"/>
     <w:rsid w:val="00166A2D"/>
     <w:rsid w:val="00167272"/>
     <w:rsid w:val="0016771F"/>
+    <w:rsid w:val="0017041A"/>
     <w:rsid w:val="001731EA"/>
     <w:rsid w:val="00175674"/>
     <w:rsid w:val="00177F8C"/>
     <w:rsid w:val="00180315"/>
     <w:rsid w:val="00187560"/>
     <w:rsid w:val="00187B58"/>
     <w:rsid w:val="001A0015"/>
     <w:rsid w:val="001A4EA6"/>
     <w:rsid w:val="001A704A"/>
     <w:rsid w:val="001C30E8"/>
     <w:rsid w:val="001C33AF"/>
     <w:rsid w:val="001C4080"/>
     <w:rsid w:val="001C63A4"/>
     <w:rsid w:val="001C6CB0"/>
     <w:rsid w:val="001D1590"/>
     <w:rsid w:val="001D2028"/>
     <w:rsid w:val="001D3C15"/>
     <w:rsid w:val="001D47A6"/>
     <w:rsid w:val="001D510B"/>
     <w:rsid w:val="001D5DA7"/>
     <w:rsid w:val="001D6F55"/>
     <w:rsid w:val="001D702B"/>
     <w:rsid w:val="001E1E5C"/>
     <w:rsid w:val="001E1F6C"/>
     <w:rsid w:val="001E29E8"/>
     <w:rsid w:val="001E4EFC"/>
     <w:rsid w:val="001E5D93"/>
     <w:rsid w:val="001E69BA"/>
     <w:rsid w:val="001E7831"/>
-    <w:rsid w:val="001F28CB"/>
     <w:rsid w:val="001F4BA0"/>
     <w:rsid w:val="001F4BE4"/>
     <w:rsid w:val="001F5A7E"/>
     <w:rsid w:val="001F5BA9"/>
     <w:rsid w:val="001F7A4A"/>
     <w:rsid w:val="001F7D0F"/>
     <w:rsid w:val="00203FB8"/>
     <w:rsid w:val="00206D54"/>
     <w:rsid w:val="00210BDB"/>
     <w:rsid w:val="00211395"/>
     <w:rsid w:val="00213DB7"/>
     <w:rsid w:val="0022037E"/>
     <w:rsid w:val="00227BAD"/>
     <w:rsid w:val="00230C36"/>
     <w:rsid w:val="00231510"/>
     <w:rsid w:val="00231E99"/>
+    <w:rsid w:val="00231FE1"/>
     <w:rsid w:val="0023576E"/>
     <w:rsid w:val="00236742"/>
     <w:rsid w:val="00245829"/>
     <w:rsid w:val="00245ADC"/>
     <w:rsid w:val="0025291D"/>
     <w:rsid w:val="002539A9"/>
     <w:rsid w:val="00253B8D"/>
     <w:rsid w:val="002617F8"/>
     <w:rsid w:val="00261B85"/>
     <w:rsid w:val="00263DA7"/>
     <w:rsid w:val="00264553"/>
     <w:rsid w:val="00265551"/>
     <w:rsid w:val="00266C71"/>
     <w:rsid w:val="00283183"/>
     <w:rsid w:val="00285DD2"/>
     <w:rsid w:val="002863A2"/>
     <w:rsid w:val="00286B9B"/>
     <w:rsid w:val="0028726E"/>
     <w:rsid w:val="0029387B"/>
     <w:rsid w:val="00295AD6"/>
     <w:rsid w:val="00295C49"/>
     <w:rsid w:val="00296162"/>
     <w:rsid w:val="00296801"/>
     <w:rsid w:val="00297408"/>
     <w:rsid w:val="002A3071"/>
@@ -3453,50 +3334,51 @@
     <w:rsid w:val="00587282"/>
     <w:rsid w:val="00594980"/>
     <w:rsid w:val="005A0D6F"/>
     <w:rsid w:val="005A1B2A"/>
     <w:rsid w:val="005A7409"/>
     <w:rsid w:val="005B137C"/>
     <w:rsid w:val="005C3766"/>
     <w:rsid w:val="005C5F15"/>
     <w:rsid w:val="005D2381"/>
     <w:rsid w:val="005D3555"/>
     <w:rsid w:val="005D421A"/>
     <w:rsid w:val="005D66F1"/>
     <w:rsid w:val="005E4435"/>
     <w:rsid w:val="005F0DDD"/>
     <w:rsid w:val="005F2EDB"/>
     <w:rsid w:val="005F35CD"/>
     <w:rsid w:val="005F7336"/>
     <w:rsid w:val="00601CCF"/>
     <w:rsid w:val="0061369A"/>
     <w:rsid w:val="00615877"/>
     <w:rsid w:val="00621199"/>
     <w:rsid w:val="00623AD2"/>
     <w:rsid w:val="0063239C"/>
     <w:rsid w:val="006323C5"/>
     <w:rsid w:val="00636638"/>
+    <w:rsid w:val="006370B2"/>
     <w:rsid w:val="00642421"/>
     <w:rsid w:val="006435A4"/>
     <w:rsid w:val="006444EB"/>
     <w:rsid w:val="006458EA"/>
     <w:rsid w:val="00647FBF"/>
     <w:rsid w:val="00650624"/>
     <w:rsid w:val="006534D0"/>
     <w:rsid w:val="0065459B"/>
     <w:rsid w:val="0065583A"/>
     <w:rsid w:val="0066158D"/>
     <w:rsid w:val="00661A74"/>
     <w:rsid w:val="006658D0"/>
     <w:rsid w:val="006775AD"/>
     <w:rsid w:val="006778DF"/>
     <w:rsid w:val="006817DA"/>
     <w:rsid w:val="006821AD"/>
     <w:rsid w:val="006828C9"/>
     <w:rsid w:val="00690D04"/>
     <w:rsid w:val="00692E07"/>
     <w:rsid w:val="006A31FB"/>
     <w:rsid w:val="006A7592"/>
     <w:rsid w:val="006B0614"/>
     <w:rsid w:val="006B1AD0"/>
     <w:rsid w:val="006B1B1C"/>
     <w:rsid w:val="006B1EF2"/>
@@ -3538,50 +3420,51 @@
     <w:rsid w:val="00766B74"/>
     <w:rsid w:val="00767512"/>
     <w:rsid w:val="007678BC"/>
     <w:rsid w:val="0077030B"/>
     <w:rsid w:val="007706E6"/>
     <w:rsid w:val="00770CAA"/>
     <w:rsid w:val="00774EA9"/>
     <w:rsid w:val="00781C02"/>
     <w:rsid w:val="007918D0"/>
     <w:rsid w:val="00791D05"/>
     <w:rsid w:val="00796557"/>
     <w:rsid w:val="00796EE1"/>
     <w:rsid w:val="007A0C1A"/>
     <w:rsid w:val="007A28CF"/>
     <w:rsid w:val="007B041D"/>
     <w:rsid w:val="007B05F2"/>
     <w:rsid w:val="007B50C4"/>
     <w:rsid w:val="007B56D6"/>
     <w:rsid w:val="007B6EAA"/>
     <w:rsid w:val="007C27EB"/>
     <w:rsid w:val="007C3DBF"/>
     <w:rsid w:val="007C616F"/>
     <w:rsid w:val="007D0226"/>
     <w:rsid w:val="007D1094"/>
     <w:rsid w:val="007D3357"/>
+    <w:rsid w:val="007D52BB"/>
     <w:rsid w:val="007D68CE"/>
     <w:rsid w:val="007E0D3F"/>
     <w:rsid w:val="007E4033"/>
     <w:rsid w:val="007E5AB4"/>
     <w:rsid w:val="007E6032"/>
     <w:rsid w:val="007E61D4"/>
     <w:rsid w:val="007F3902"/>
     <w:rsid w:val="007F401F"/>
     <w:rsid w:val="007F4FB1"/>
     <w:rsid w:val="0080044C"/>
     <w:rsid w:val="00800DAB"/>
     <w:rsid w:val="00801D19"/>
     <w:rsid w:val="00802234"/>
     <w:rsid w:val="00804DFD"/>
     <w:rsid w:val="008051AC"/>
     <w:rsid w:val="0081225F"/>
     <w:rsid w:val="00813209"/>
     <w:rsid w:val="00817B3D"/>
     <w:rsid w:val="008206BE"/>
     <w:rsid w:val="00821AAD"/>
     <w:rsid w:val="00823809"/>
     <w:rsid w:val="00830DB9"/>
     <w:rsid w:val="008327B8"/>
     <w:rsid w:val="00834C15"/>
     <w:rsid w:val="00835783"/>
@@ -3700,51 +3583,50 @@
     <w:rsid w:val="009D777F"/>
     <w:rsid w:val="009D7C03"/>
     <w:rsid w:val="009E5B69"/>
     <w:rsid w:val="009E5E20"/>
     <w:rsid w:val="009E73F5"/>
     <w:rsid w:val="009F0671"/>
     <w:rsid w:val="009F093F"/>
     <w:rsid w:val="009F2498"/>
     <w:rsid w:val="009F34C6"/>
     <w:rsid w:val="009F494C"/>
     <w:rsid w:val="009F7F07"/>
     <w:rsid w:val="00A00AC7"/>
     <w:rsid w:val="00A119AE"/>
     <w:rsid w:val="00A11AF4"/>
     <w:rsid w:val="00A16D78"/>
     <w:rsid w:val="00A17913"/>
     <w:rsid w:val="00A25D98"/>
     <w:rsid w:val="00A2760C"/>
     <w:rsid w:val="00A30572"/>
     <w:rsid w:val="00A33023"/>
     <w:rsid w:val="00A336FA"/>
     <w:rsid w:val="00A34D68"/>
     <w:rsid w:val="00A36FEE"/>
     <w:rsid w:val="00A416C9"/>
     <w:rsid w:val="00A41BB3"/>
-    <w:rsid w:val="00A42737"/>
     <w:rsid w:val="00A42835"/>
     <w:rsid w:val="00A43980"/>
     <w:rsid w:val="00A452D5"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A523EB"/>
     <w:rsid w:val="00A555B8"/>
     <w:rsid w:val="00A56849"/>
     <w:rsid w:val="00A6244E"/>
     <w:rsid w:val="00A62807"/>
     <w:rsid w:val="00A66D5B"/>
     <w:rsid w:val="00A67AE1"/>
     <w:rsid w:val="00A72ACC"/>
     <w:rsid w:val="00A74BDC"/>
     <w:rsid w:val="00A77C14"/>
     <w:rsid w:val="00A81826"/>
     <w:rsid w:val="00A832E1"/>
     <w:rsid w:val="00A846F9"/>
     <w:rsid w:val="00A85A7E"/>
     <w:rsid w:val="00A87264"/>
     <w:rsid w:val="00A87C90"/>
     <w:rsid w:val="00A9158B"/>
     <w:rsid w:val="00A93206"/>
     <w:rsid w:val="00A9537D"/>
     <w:rsid w:val="00A9611A"/>
     <w:rsid w:val="00AA5188"/>
@@ -3761,98 +3643,98 @@
     <w:rsid w:val="00AE2A94"/>
     <w:rsid w:val="00AE3AEB"/>
     <w:rsid w:val="00AF1505"/>
     <w:rsid w:val="00AF45C8"/>
     <w:rsid w:val="00B012BB"/>
     <w:rsid w:val="00B01901"/>
     <w:rsid w:val="00B01CB5"/>
     <w:rsid w:val="00B02545"/>
     <w:rsid w:val="00B02DDA"/>
     <w:rsid w:val="00B05EFB"/>
     <w:rsid w:val="00B17A15"/>
     <w:rsid w:val="00B2769B"/>
     <w:rsid w:val="00B3033A"/>
     <w:rsid w:val="00B312C6"/>
     <w:rsid w:val="00B34D88"/>
     <w:rsid w:val="00B36888"/>
     <w:rsid w:val="00B370C6"/>
     <w:rsid w:val="00B413D6"/>
     <w:rsid w:val="00B43FA0"/>
     <w:rsid w:val="00B45024"/>
     <w:rsid w:val="00B47D92"/>
     <w:rsid w:val="00B55097"/>
     <w:rsid w:val="00B567BC"/>
     <w:rsid w:val="00B61505"/>
     <w:rsid w:val="00B61F36"/>
+    <w:rsid w:val="00B6675C"/>
     <w:rsid w:val="00B67DBF"/>
     <w:rsid w:val="00B72A7B"/>
     <w:rsid w:val="00B73660"/>
     <w:rsid w:val="00B744C6"/>
     <w:rsid w:val="00B80826"/>
     <w:rsid w:val="00B82A11"/>
     <w:rsid w:val="00B845BF"/>
     <w:rsid w:val="00B910C3"/>
     <w:rsid w:val="00B9379C"/>
     <w:rsid w:val="00B93F8D"/>
     <w:rsid w:val="00B95A0E"/>
     <w:rsid w:val="00B97429"/>
     <w:rsid w:val="00BA08C6"/>
     <w:rsid w:val="00BA0A0D"/>
     <w:rsid w:val="00BA26F9"/>
     <w:rsid w:val="00BB02BD"/>
     <w:rsid w:val="00BB18BA"/>
     <w:rsid w:val="00BB2128"/>
     <w:rsid w:val="00BB3925"/>
     <w:rsid w:val="00BB6E4E"/>
     <w:rsid w:val="00BB7BD5"/>
     <w:rsid w:val="00BC01D6"/>
     <w:rsid w:val="00BC2AEA"/>
     <w:rsid w:val="00BC38F3"/>
     <w:rsid w:val="00BC4328"/>
     <w:rsid w:val="00BC495A"/>
     <w:rsid w:val="00BC5D29"/>
     <w:rsid w:val="00BD03CF"/>
     <w:rsid w:val="00BD29A6"/>
     <w:rsid w:val="00BD3298"/>
     <w:rsid w:val="00BD58C5"/>
     <w:rsid w:val="00BE3B03"/>
     <w:rsid w:val="00BE408A"/>
     <w:rsid w:val="00BE6055"/>
     <w:rsid w:val="00BE61CF"/>
     <w:rsid w:val="00BF10E7"/>
     <w:rsid w:val="00BF31F1"/>
     <w:rsid w:val="00BF4CEF"/>
     <w:rsid w:val="00BF4DC0"/>
     <w:rsid w:val="00C01CC7"/>
     <w:rsid w:val="00C01E7C"/>
     <w:rsid w:val="00C03C51"/>
     <w:rsid w:val="00C0472A"/>
     <w:rsid w:val="00C05ECB"/>
     <w:rsid w:val="00C0647A"/>
     <w:rsid w:val="00C136EF"/>
     <w:rsid w:val="00C13747"/>
-    <w:rsid w:val="00C15595"/>
     <w:rsid w:val="00C20B40"/>
     <w:rsid w:val="00C24CD8"/>
     <w:rsid w:val="00C34B1A"/>
     <w:rsid w:val="00C35FB4"/>
     <w:rsid w:val="00C416EC"/>
     <w:rsid w:val="00C44054"/>
     <w:rsid w:val="00C453C1"/>
     <w:rsid w:val="00C45F0F"/>
     <w:rsid w:val="00C4746A"/>
     <w:rsid w:val="00C50310"/>
     <w:rsid w:val="00C54499"/>
     <w:rsid w:val="00C7034D"/>
     <w:rsid w:val="00C74ADD"/>
     <w:rsid w:val="00C816EB"/>
     <w:rsid w:val="00C8273E"/>
     <w:rsid w:val="00C8308A"/>
     <w:rsid w:val="00C85DFE"/>
     <w:rsid w:val="00C913D7"/>
     <w:rsid w:val="00C923A3"/>
     <w:rsid w:val="00C961A7"/>
     <w:rsid w:val="00CA0832"/>
     <w:rsid w:val="00CA16A7"/>
     <w:rsid w:val="00CA18C4"/>
     <w:rsid w:val="00CA55CF"/>
     <w:rsid w:val="00CB027E"/>
@@ -3901,58 +3783,60 @@
     <w:rsid w:val="00D64FCA"/>
     <w:rsid w:val="00D6551F"/>
     <w:rsid w:val="00D6657B"/>
     <w:rsid w:val="00D67977"/>
     <w:rsid w:val="00D80B23"/>
     <w:rsid w:val="00D8460C"/>
     <w:rsid w:val="00D84A3C"/>
     <w:rsid w:val="00D852D7"/>
     <w:rsid w:val="00D869D8"/>
     <w:rsid w:val="00D91599"/>
     <w:rsid w:val="00D94C96"/>
     <w:rsid w:val="00D9793C"/>
     <w:rsid w:val="00DA2369"/>
     <w:rsid w:val="00DA40E2"/>
     <w:rsid w:val="00DA66C7"/>
     <w:rsid w:val="00DB08D4"/>
     <w:rsid w:val="00DB4B3F"/>
     <w:rsid w:val="00DC6CC5"/>
     <w:rsid w:val="00DD0820"/>
     <w:rsid w:val="00DD091F"/>
     <w:rsid w:val="00DD493E"/>
     <w:rsid w:val="00DE44F0"/>
     <w:rsid w:val="00DE5027"/>
     <w:rsid w:val="00DF0875"/>
     <w:rsid w:val="00DF4038"/>
+    <w:rsid w:val="00DF58C9"/>
     <w:rsid w:val="00DF6BD8"/>
     <w:rsid w:val="00E006B7"/>
     <w:rsid w:val="00E00BF2"/>
     <w:rsid w:val="00E011BA"/>
     <w:rsid w:val="00E01EA0"/>
     <w:rsid w:val="00E035EF"/>
     <w:rsid w:val="00E05E23"/>
     <w:rsid w:val="00E063F9"/>
+    <w:rsid w:val="00E11BB0"/>
     <w:rsid w:val="00E12CDD"/>
     <w:rsid w:val="00E15EFA"/>
     <w:rsid w:val="00E17461"/>
     <w:rsid w:val="00E24500"/>
     <w:rsid w:val="00E26DBF"/>
     <w:rsid w:val="00E32EA6"/>
     <w:rsid w:val="00E340FD"/>
     <w:rsid w:val="00E3455A"/>
     <w:rsid w:val="00E37F5A"/>
     <w:rsid w:val="00E4651B"/>
     <w:rsid w:val="00E52CD3"/>
     <w:rsid w:val="00E53875"/>
     <w:rsid w:val="00E565DE"/>
     <w:rsid w:val="00E567BB"/>
     <w:rsid w:val="00E61256"/>
     <w:rsid w:val="00E6201B"/>
     <w:rsid w:val="00E72098"/>
     <w:rsid w:val="00E74499"/>
     <w:rsid w:val="00E762AD"/>
     <w:rsid w:val="00E76467"/>
     <w:rsid w:val="00E77C56"/>
     <w:rsid w:val="00E80200"/>
     <w:rsid w:val="00E8297C"/>
     <w:rsid w:val="00E82FB6"/>
     <w:rsid w:val="00E85AF2"/>
@@ -3974,58 +3858,60 @@
     <w:rsid w:val="00EB4C39"/>
     <w:rsid w:val="00EB6C2E"/>
     <w:rsid w:val="00EC00ED"/>
     <w:rsid w:val="00EC146A"/>
     <w:rsid w:val="00EC17FF"/>
     <w:rsid w:val="00EC2317"/>
     <w:rsid w:val="00EC7EC2"/>
     <w:rsid w:val="00ED0E53"/>
     <w:rsid w:val="00ED261D"/>
     <w:rsid w:val="00ED6FB4"/>
     <w:rsid w:val="00ED7CDD"/>
     <w:rsid w:val="00ED7D08"/>
     <w:rsid w:val="00EE51F2"/>
     <w:rsid w:val="00EF2530"/>
     <w:rsid w:val="00EF75E5"/>
     <w:rsid w:val="00F05090"/>
     <w:rsid w:val="00F052FF"/>
     <w:rsid w:val="00F06D36"/>
     <w:rsid w:val="00F11142"/>
     <w:rsid w:val="00F11155"/>
     <w:rsid w:val="00F12ADA"/>
     <w:rsid w:val="00F13763"/>
     <w:rsid w:val="00F16207"/>
     <w:rsid w:val="00F21A40"/>
     <w:rsid w:val="00F21D2A"/>
+    <w:rsid w:val="00F25759"/>
     <w:rsid w:val="00F2695E"/>
     <w:rsid w:val="00F27F07"/>
     <w:rsid w:val="00F30502"/>
     <w:rsid w:val="00F313C8"/>
     <w:rsid w:val="00F415CF"/>
     <w:rsid w:val="00F46B97"/>
     <w:rsid w:val="00F47D83"/>
     <w:rsid w:val="00F5453A"/>
+    <w:rsid w:val="00F55957"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F62A24"/>
     <w:rsid w:val="00F64BD1"/>
     <w:rsid w:val="00F70B50"/>
     <w:rsid w:val="00F732E5"/>
     <w:rsid w:val="00F74DCF"/>
     <w:rsid w:val="00F76115"/>
     <w:rsid w:val="00F81064"/>
     <w:rsid w:val="00F8337B"/>
     <w:rsid w:val="00F8685A"/>
     <w:rsid w:val="00F87A40"/>
     <w:rsid w:val="00F973F8"/>
     <w:rsid w:val="00F97B95"/>
     <w:rsid w:val="00FA0FA4"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA2F81"/>
     <w:rsid w:val="00FB01A7"/>
     <w:rsid w:val="00FC1BEC"/>
     <w:rsid w:val="00FC1D7F"/>
     <w:rsid w:val="00FC271D"/>
     <w:rsid w:val="00FC336D"/>
     <w:rsid w:val="00FC3F64"/>
     <w:rsid w:val="00FC6932"/>
     <w:rsid w:val="00FC7084"/>
     <w:rsid w:val="00FC7D83"/>
@@ -5353,54 +5239,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1848707945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/ta/tg/ca/altassessment.asp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/BE/ST/SS/documents/ccssmathstandardaug2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/sp/cd/re/documents/ptklfmathdomain.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/ta/tg/ca/altassessment.asp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/BE/ST/SS/documents/ccssmathstandardaug2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/sp/cd/re/documents/ptklfmathdomain.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5999,75 +5885,75 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24701A84-6B78-45C0-8AE4-5118DF39D62F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8cc434d7-97d0-47d3-b5c5-14fe0e33e34b}" enabled="0" method="" siteId="{8cc434d7-97d0-47d3-b5c5-14fe0e33e34b}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>553</Words>
-  <Characters>2965</Characters>
+  <Words>524</Words>
+  <Characters>3250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3505</CharactersWithSpaces>
+  <CharactersWithSpaces>3727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>3407932</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.cde.ca.gov/sp/el/er/documents/eldstndspublication14.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>458759</vt:i4>
       </vt:variant>
       <vt:variant>