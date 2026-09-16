--- v0 (2026-07-11)
+++ v1 (2026-09-16)
@@ -1,48 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45CDEA51" w14:textId="000E7098" w:rsidR="00E82FB6" w:rsidRDefault="002B5BF2" w:rsidP="00296A35">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
@@ -411,85 +407,103 @@
       </w:pPr>
       <w:r w:rsidRPr="0087311A">
         <w:rPr>
           <w:color w:val="26203C"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t>For a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26203C"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> re-teaching </w:t>
       </w:r>
       <w:r w:rsidRPr="0087311A">
         <w:rPr>
           <w:color w:val="26203C"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t>activity:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318FE534" w14:textId="1EA4739A" w:rsidR="0087311A" w:rsidRPr="00D418D2" w:rsidRDefault="00CB1856" w:rsidP="00933941">
+    <w:p w14:paraId="318FE534" w14:textId="25F43F7C" w:rsidR="0087311A" w:rsidRPr="00D418D2" w:rsidRDefault="00CB1856" w:rsidP="00933941">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk156471594"/>
       <w:r w:rsidRPr="00CB1856">
         <w:t>Identify the targeted intervention and/or individualized strategy</w:t>
       </w:r>
       <w:r w:rsidR="00771247">
         <w:t xml:space="preserve"> being used</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1856">
-        <w:t xml:space="preserve">. Explain why this supports your </w:t>
+        <w:t xml:space="preserve">. Explain why this </w:t>
+      </w:r>
+      <w:r w:rsidR="008345CB">
+        <w:t xml:space="preserve">activity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1856">
+        <w:t xml:space="preserve">supports your </w:t>
       </w:r>
       <w:r w:rsidR="00196861">
         <w:t xml:space="preserve">focus </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1856">
         <w:t>student</w:t>
       </w:r>
       <w:r w:rsidR="00522401">
         <w:t xml:space="preserve"> (FS) </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1856">
         <w:t>in making progress toward meeting the ELA/Literacy and</w:t>
       </w:r>
       <w:r w:rsidR="00522401">
         <w:t>/or</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1856">
-        <w:t xml:space="preserve"> ELD goals.</w:t>
+        <w:t xml:space="preserve"> ELD goal</w:t>
+      </w:r>
+      <w:r w:rsidR="008345CB">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1856">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008345CB">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1856">
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="38A2A34E" w14:textId="77777777" w:rsidR="00DB785C" w:rsidRPr="004927FC" w:rsidRDefault="00DB785C" w:rsidP="0087311A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="26203C"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6683B414" w14:textId="0C40EB4F" w:rsidR="0087311A" w:rsidRDefault="00CB1856" w:rsidP="0087311A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26203C"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008029B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26203C"/>
         </w:rPr>
         <w:t>OR</w:t>
@@ -518,78 +532,84 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="26203C"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26203C"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> extension </w:t>
       </w:r>
       <w:r w:rsidRPr="0087311A">
         <w:rPr>
           <w:color w:val="26203C"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t>activity:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2E0A4C" w14:textId="5780522F" w:rsidR="00CB1856" w:rsidRDefault="00CB1856" w:rsidP="008029B9">
+    <w:p w14:paraId="2E2E0A4C" w14:textId="67484AF1" w:rsidR="00CB1856" w:rsidRDefault="00CB1856" w:rsidP="008029B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB1856">
         <w:t xml:space="preserve">Identify the </w:t>
       </w:r>
       <w:r w:rsidR="00032D9E">
         <w:t>instruction</w:t>
       </w:r>
       <w:r w:rsidR="00BB7D37">
         <w:t xml:space="preserve"> provided</w:t>
       </w:r>
       <w:r w:rsidR="00032D9E" w:rsidRPr="00CB1856">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1856">
         <w:t>that deepen</w:t>
       </w:r>
       <w:r w:rsidR="00522401">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1856">
-        <w:t xml:space="preserve"> or advance</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008345CB">
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB1856">
+        <w:t>or advance</w:t>
       </w:r>
       <w:r w:rsidR="00522401">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1856">
         <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="00522401">
         <w:t xml:space="preserve">FS’s literacy </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1856">
         <w:t xml:space="preserve">learning. Explain why this activity supports your </w:t>
       </w:r>
       <w:r w:rsidR="00522401">
         <w:t xml:space="preserve">FS </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1856">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00522401" w:rsidRPr="00522401">
         <w:t>deepen and/or advance their ELA/Literacy and/or ELD learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB1856">
         <w:t>.</w:t>
       </w:r>
@@ -725,77 +745,73 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4629AAF8" w14:textId="441BFD32" w:rsidR="00DB785C" w:rsidRPr="00A97357" w:rsidRDefault="00DB785C" w:rsidP="00E53AE6">
             <w:r>
               <w:t>Wha</w:t>
             </w:r>
             <w:r w:rsidR="00E0084B">
               <w:t>t</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> the Impact</w:t>
             </w:r>
             <w:r w:rsidR="00E0084B">
               <w:t xml:space="preserve"> Was</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> on Student Learning: [  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D2D0A8F" w14:textId="77777777" w:rsidR="00DB785C" w:rsidRPr="00CB1856" w:rsidRDefault="00DB785C" w:rsidP="00DB785C"/>
     <w:sectPr w:rsidR="00DB785C" w:rsidRPr="00CB1856" w:rsidSect="003221F9">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CB12022" w14:textId="77777777" w:rsidR="00427575" w:rsidRDefault="00427575" w:rsidP="004E7F3B">
+    <w:p w14:paraId="320C02F1" w14:textId="77777777" w:rsidR="00896378" w:rsidRDefault="00896378" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18C69610" w14:textId="77777777" w:rsidR="00427575" w:rsidRDefault="00427575" w:rsidP="004E7F3B">
+    <w:p w14:paraId="66494894" w14:textId="77777777" w:rsidR="00896378" w:rsidRDefault="00896378" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -852,60 +868,50 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Light">
     <w:altName w:val="Calibri Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E73F5B2" w14:textId="77777777" w:rsidR="000A555E" w:rsidRDefault="000A555E">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71DE107D" w14:textId="57AD5F94" w:rsidR="00225657" w:rsidRPr="003A29B2" w:rsidRDefault="00225657" w:rsidP="003A29B2">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A29B2">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidR="00061C73" w:rsidRPr="003A29B2">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -1131,173 +1137,83 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>All rights reserved.</w:t>
     </w:r>
     <w:r w:rsidRPr="003A29B2">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00933941">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AA6623C" w14:textId="77777777" w:rsidR="00427575" w:rsidRDefault="00427575" w:rsidP="004E7F3B">
+    <w:p w14:paraId="4713A28D" w14:textId="77777777" w:rsidR="00896378" w:rsidRDefault="00896378" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65A71616" w14:textId="77777777" w:rsidR="00427575" w:rsidRDefault="00427575" w:rsidP="004E7F3B">
+    <w:p w14:paraId="2F3A1B21" w14:textId="77777777" w:rsidR="00896378" w:rsidRDefault="00896378" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="445C1B84" w14:textId="7758D406" w:rsidR="000A555E" w:rsidRDefault="000A555E">
-[...44 lines deleted...]
-  <w:p w14:paraId="581A6AAF" w14:textId="4EB6EB77" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="000A555E" w:rsidP="00FB01A7">
+  <w:p w14:paraId="581A6AAF" w14:textId="6E44E2A6" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00FB01A7" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="00FB01A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38DB9FCE" wp14:editId="25B89A25">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>20320</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-101600</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1790700" cy="573024"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3" descr="California Teaching Performance Assessment" title="CalTPA logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="CalTPA_logo_color_print_300dpi.tif"/>
                   <pic:cNvPicPr/>
@@ -1421,95 +1337,50 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="33B137BD" w14:textId="77777777" w:rsidR="008B6D3B" w:rsidRDefault="008B6D3B" w:rsidP="00AB0B96">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3840592D" w14:textId="77777777" w:rsidR="00FB01A7" w:rsidRDefault="00FB01A7" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...43 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00224C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D04C10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulleted"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="335B2B"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
@@ -6097,62 +5968,59 @@
   </w:num>
   <w:num w:numId="57" w16cid:durableId="1384715982">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="347410219">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="192117813">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="110828894">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="1102842934">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="1897550490">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="62"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="108"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="00001F47"/>
     <w:rsid w:val="0001033E"/>
     <w:rsid w:val="00010F6B"/>
     <w:rsid w:val="000116CE"/>
     <w:rsid w:val="00013C25"/>
@@ -6162,51 +6030,50 @@
     <w:rsid w:val="00037773"/>
     <w:rsid w:val="00041446"/>
     <w:rsid w:val="00041527"/>
     <w:rsid w:val="0004655B"/>
     <w:rsid w:val="0005031D"/>
     <w:rsid w:val="00053BA0"/>
     <w:rsid w:val="00054BB2"/>
     <w:rsid w:val="000552FF"/>
     <w:rsid w:val="00057F22"/>
     <w:rsid w:val="00061C73"/>
     <w:rsid w:val="00061F18"/>
     <w:rsid w:val="000633FD"/>
     <w:rsid w:val="00065F85"/>
     <w:rsid w:val="0007184B"/>
     <w:rsid w:val="00077960"/>
     <w:rsid w:val="00080AE0"/>
     <w:rsid w:val="00082063"/>
     <w:rsid w:val="0008456E"/>
     <w:rsid w:val="00086EEC"/>
     <w:rsid w:val="0008788E"/>
     <w:rsid w:val="0009207B"/>
     <w:rsid w:val="00093B64"/>
     <w:rsid w:val="000A002C"/>
     <w:rsid w:val="000A038F"/>
     <w:rsid w:val="000A4142"/>
-    <w:rsid w:val="000A555E"/>
     <w:rsid w:val="000B3678"/>
     <w:rsid w:val="000B47CD"/>
     <w:rsid w:val="000B70D9"/>
     <w:rsid w:val="000B7B96"/>
     <w:rsid w:val="000C4455"/>
     <w:rsid w:val="000C6100"/>
     <w:rsid w:val="000C6C6F"/>
     <w:rsid w:val="000D1F52"/>
     <w:rsid w:val="000D354F"/>
     <w:rsid w:val="000D490D"/>
     <w:rsid w:val="000D562C"/>
     <w:rsid w:val="000E28CF"/>
     <w:rsid w:val="000E2EC9"/>
     <w:rsid w:val="000E5E92"/>
     <w:rsid w:val="000E6856"/>
     <w:rsid w:val="000F3250"/>
     <w:rsid w:val="000F4529"/>
     <w:rsid w:val="000F6FEE"/>
     <w:rsid w:val="000F759F"/>
     <w:rsid w:val="00105C84"/>
     <w:rsid w:val="0010724B"/>
     <w:rsid w:val="00107D00"/>
     <w:rsid w:val="0011027D"/>
     <w:rsid w:val="00114274"/>
     <w:rsid w:val="00116384"/>
@@ -6365,51 +6232,50 @@
     <w:rsid w:val="003D5247"/>
     <w:rsid w:val="003E04F0"/>
     <w:rsid w:val="003E0530"/>
     <w:rsid w:val="003E10DC"/>
     <w:rsid w:val="003E188F"/>
     <w:rsid w:val="003E52D3"/>
     <w:rsid w:val="003E66B2"/>
     <w:rsid w:val="003E6C47"/>
     <w:rsid w:val="003E788C"/>
     <w:rsid w:val="003F48C4"/>
     <w:rsid w:val="003F662F"/>
     <w:rsid w:val="003F7D61"/>
     <w:rsid w:val="0040094D"/>
     <w:rsid w:val="00401FE3"/>
     <w:rsid w:val="004035D6"/>
     <w:rsid w:val="00410A95"/>
     <w:rsid w:val="00412666"/>
     <w:rsid w:val="004138C4"/>
     <w:rsid w:val="004160A0"/>
     <w:rsid w:val="004208CB"/>
     <w:rsid w:val="00420C83"/>
     <w:rsid w:val="00420F84"/>
     <w:rsid w:val="00423BB0"/>
     <w:rsid w:val="00424E3C"/>
     <w:rsid w:val="00424E87"/>
-    <w:rsid w:val="00427575"/>
     <w:rsid w:val="00427E58"/>
     <w:rsid w:val="0043118D"/>
     <w:rsid w:val="00432502"/>
     <w:rsid w:val="00432703"/>
     <w:rsid w:val="00436A29"/>
     <w:rsid w:val="004432CE"/>
     <w:rsid w:val="004475AB"/>
     <w:rsid w:val="00451A58"/>
     <w:rsid w:val="00452368"/>
     <w:rsid w:val="00460D04"/>
     <w:rsid w:val="00461630"/>
     <w:rsid w:val="00461F09"/>
     <w:rsid w:val="00462507"/>
     <w:rsid w:val="0046368C"/>
     <w:rsid w:val="00466B00"/>
     <w:rsid w:val="00466E75"/>
     <w:rsid w:val="00470A82"/>
     <w:rsid w:val="0047357B"/>
     <w:rsid w:val="004823DD"/>
     <w:rsid w:val="00485EE1"/>
     <w:rsid w:val="004878FA"/>
     <w:rsid w:val="00490FA3"/>
     <w:rsid w:val="00491405"/>
     <w:rsid w:val="004927FC"/>
     <w:rsid w:val="004943FA"/>
@@ -6571,79 +6437,81 @@
     <w:rsid w:val="007C616F"/>
     <w:rsid w:val="007D0226"/>
     <w:rsid w:val="007D1094"/>
     <w:rsid w:val="007D352D"/>
     <w:rsid w:val="007D68CE"/>
     <w:rsid w:val="007E0D3F"/>
     <w:rsid w:val="007E5AB4"/>
     <w:rsid w:val="007E6032"/>
     <w:rsid w:val="007E61D4"/>
     <w:rsid w:val="007F3902"/>
     <w:rsid w:val="007F401F"/>
     <w:rsid w:val="007F4FB1"/>
     <w:rsid w:val="0080044C"/>
     <w:rsid w:val="00802234"/>
     <w:rsid w:val="008029B9"/>
     <w:rsid w:val="00804DFD"/>
     <w:rsid w:val="008051AC"/>
     <w:rsid w:val="0081225F"/>
     <w:rsid w:val="00813209"/>
     <w:rsid w:val="00817B3D"/>
     <w:rsid w:val="008206BE"/>
     <w:rsid w:val="00821AAD"/>
     <w:rsid w:val="00821D11"/>
     <w:rsid w:val="00823809"/>
     <w:rsid w:val="00830DB9"/>
+    <w:rsid w:val="008345CB"/>
     <w:rsid w:val="00834C15"/>
     <w:rsid w:val="00835783"/>
     <w:rsid w:val="00836C69"/>
     <w:rsid w:val="008410FE"/>
     <w:rsid w:val="00842CA6"/>
     <w:rsid w:val="008469A9"/>
     <w:rsid w:val="0084703B"/>
     <w:rsid w:val="00847128"/>
     <w:rsid w:val="00855920"/>
     <w:rsid w:val="00855B00"/>
     <w:rsid w:val="0086094E"/>
     <w:rsid w:val="00861379"/>
     <w:rsid w:val="008618B8"/>
     <w:rsid w:val="00864A8F"/>
     <w:rsid w:val="00865307"/>
     <w:rsid w:val="008708DD"/>
     <w:rsid w:val="00871063"/>
     <w:rsid w:val="00871D25"/>
     <w:rsid w:val="0087311A"/>
     <w:rsid w:val="008759EB"/>
     <w:rsid w:val="00876C06"/>
     <w:rsid w:val="008800BC"/>
     <w:rsid w:val="00880C7F"/>
     <w:rsid w:val="00881539"/>
     <w:rsid w:val="00881CC1"/>
     <w:rsid w:val="00885E37"/>
     <w:rsid w:val="00886100"/>
     <w:rsid w:val="008936E5"/>
     <w:rsid w:val="008955DB"/>
+    <w:rsid w:val="00896378"/>
     <w:rsid w:val="008A1694"/>
     <w:rsid w:val="008A1D2E"/>
     <w:rsid w:val="008A3644"/>
     <w:rsid w:val="008A55E5"/>
     <w:rsid w:val="008B0F2F"/>
     <w:rsid w:val="008B3256"/>
     <w:rsid w:val="008B6D3B"/>
     <w:rsid w:val="008C1488"/>
     <w:rsid w:val="008C1F39"/>
     <w:rsid w:val="008C2FD0"/>
     <w:rsid w:val="008C3794"/>
     <w:rsid w:val="008C3FFC"/>
     <w:rsid w:val="008D0170"/>
     <w:rsid w:val="008D2358"/>
     <w:rsid w:val="008D586A"/>
     <w:rsid w:val="008D64E2"/>
     <w:rsid w:val="008E1637"/>
     <w:rsid w:val="008E18E1"/>
     <w:rsid w:val="008E3B12"/>
     <w:rsid w:val="008E4BBC"/>
     <w:rsid w:val="008F1F25"/>
     <w:rsid w:val="008F2C4E"/>
     <w:rsid w:val="008F70D7"/>
     <w:rsid w:val="009061F9"/>
     <w:rsid w:val="00906FA0"/>
@@ -6765,51 +6633,50 @@
     <w:rsid w:val="00AC0E5C"/>
     <w:rsid w:val="00AC55F5"/>
     <w:rsid w:val="00AD355D"/>
     <w:rsid w:val="00AD4059"/>
     <w:rsid w:val="00AE108A"/>
     <w:rsid w:val="00AE17C6"/>
     <w:rsid w:val="00AE1D38"/>
     <w:rsid w:val="00AE2A94"/>
     <w:rsid w:val="00AE3AEB"/>
     <w:rsid w:val="00AF1505"/>
     <w:rsid w:val="00AF45C8"/>
     <w:rsid w:val="00B012BB"/>
     <w:rsid w:val="00B01CB5"/>
     <w:rsid w:val="00B02545"/>
     <w:rsid w:val="00B02DDA"/>
     <w:rsid w:val="00B05EFB"/>
     <w:rsid w:val="00B14F7A"/>
     <w:rsid w:val="00B17A15"/>
     <w:rsid w:val="00B2769B"/>
     <w:rsid w:val="00B3033A"/>
     <w:rsid w:val="00B312C6"/>
     <w:rsid w:val="00B34D88"/>
     <w:rsid w:val="00B36888"/>
     <w:rsid w:val="00B36E6E"/>
     <w:rsid w:val="00B370C6"/>
-    <w:rsid w:val="00B378A7"/>
     <w:rsid w:val="00B413D6"/>
     <w:rsid w:val="00B43FA0"/>
     <w:rsid w:val="00B45024"/>
     <w:rsid w:val="00B46DE7"/>
     <w:rsid w:val="00B567BC"/>
     <w:rsid w:val="00B61505"/>
     <w:rsid w:val="00B61F36"/>
     <w:rsid w:val="00B67DBF"/>
     <w:rsid w:val="00B710DA"/>
     <w:rsid w:val="00B72A7B"/>
     <w:rsid w:val="00B73660"/>
     <w:rsid w:val="00B744C6"/>
     <w:rsid w:val="00B744CA"/>
     <w:rsid w:val="00B80826"/>
     <w:rsid w:val="00B845BF"/>
     <w:rsid w:val="00B92AD4"/>
     <w:rsid w:val="00B95A0E"/>
     <w:rsid w:val="00B97429"/>
     <w:rsid w:val="00BA08C6"/>
     <w:rsid w:val="00BA0A0D"/>
     <w:rsid w:val="00BA79CF"/>
     <w:rsid w:val="00BA7D9E"/>
     <w:rsid w:val="00BB02BD"/>
     <w:rsid w:val="00BB18BA"/>
     <w:rsid w:val="00BB2128"/>
@@ -6950,50 +6817,51 @@
     <w:rsid w:val="00E011BA"/>
     <w:rsid w:val="00E01EA0"/>
     <w:rsid w:val="00E035EF"/>
     <w:rsid w:val="00E05E23"/>
     <w:rsid w:val="00E063F9"/>
     <w:rsid w:val="00E12CDD"/>
     <w:rsid w:val="00E15EFA"/>
     <w:rsid w:val="00E17461"/>
     <w:rsid w:val="00E24500"/>
     <w:rsid w:val="00E26DBF"/>
     <w:rsid w:val="00E307CD"/>
     <w:rsid w:val="00E32EA6"/>
     <w:rsid w:val="00E340FD"/>
     <w:rsid w:val="00E3455A"/>
     <w:rsid w:val="00E3507B"/>
     <w:rsid w:val="00E37F5A"/>
     <w:rsid w:val="00E4651B"/>
     <w:rsid w:val="00E5276F"/>
     <w:rsid w:val="00E52CD3"/>
     <w:rsid w:val="00E53875"/>
     <w:rsid w:val="00E567BB"/>
     <w:rsid w:val="00E61256"/>
     <w:rsid w:val="00E6201B"/>
     <w:rsid w:val="00E71452"/>
     <w:rsid w:val="00E72098"/>
+    <w:rsid w:val="00E73E0F"/>
     <w:rsid w:val="00E74499"/>
     <w:rsid w:val="00E75F08"/>
     <w:rsid w:val="00E762AD"/>
     <w:rsid w:val="00E76467"/>
     <w:rsid w:val="00E77C56"/>
     <w:rsid w:val="00E80200"/>
     <w:rsid w:val="00E8297C"/>
     <w:rsid w:val="00E82FB6"/>
     <w:rsid w:val="00E87C74"/>
     <w:rsid w:val="00E9259C"/>
     <w:rsid w:val="00E94D6F"/>
     <w:rsid w:val="00E9544D"/>
     <w:rsid w:val="00EA1669"/>
     <w:rsid w:val="00EA33B1"/>
     <w:rsid w:val="00EA4D72"/>
     <w:rsid w:val="00EA5A18"/>
     <w:rsid w:val="00EA5A38"/>
     <w:rsid w:val="00EA624A"/>
     <w:rsid w:val="00EA7384"/>
     <w:rsid w:val="00EB0B43"/>
     <w:rsid w:val="00EB31DA"/>
     <w:rsid w:val="00EB4C39"/>
     <w:rsid w:val="00EB6C2E"/>
     <w:rsid w:val="00EC00ED"/>
     <w:rsid w:val="00EC146A"/>
@@ -8321,54 +8189,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1848707945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8606,79 +8474,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -8906,136 +8754,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">marissa.luna-lopez@ctc.ca.gov</Email_x0020_Address>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Marissa</First_x0020_Name>
+    <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Lopez</Last_x0020_Name>
+    <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
+    <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
+    <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61A90B19-29BD-4224-A9FA-72B130DA9455}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C9CFB02-DFE2-4EC3-BC9A-3C7D22945243}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{245ECB75-84C3-43F2-BA50-993662C50C1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D8DD324-BE7E-4D00-B829-ADE247F2ECC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
+    <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{78276a93-cafd-4970-81b5-4e5074e42910}" enabled="0" method="" siteId="{78276a93-cafd-4970-81b5-4e5074e42910}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>138</Words>
-  <Characters>793</Characters>
+  <Words>148</Words>
+  <Characters>798</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>930</CharactersWithSpaces>
+  <CharactersWithSpaces>931</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>6737949671bddf0a3d4f027bf2a521cfdf6851f67be9cfc04f8a836dc3e5bddd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">