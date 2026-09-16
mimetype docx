--- v0 (2026-07-11)
+++ v1 (2026-09-16)
@@ -1,81 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45CDEA51" w14:textId="2A85CF7E" w:rsidR="00E82FB6" w:rsidRDefault="00A47EF6" w:rsidP="0025671E">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Multiple Subject</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B42955" w14:textId="6B117986" w:rsidR="00F81064" w:rsidRPr="00FE5E07" w:rsidRDefault="00A47EF6" w:rsidP="0025671E">
+    <w:p w14:paraId="78B42955" w14:textId="5FC22460" w:rsidR="00F81064" w:rsidRPr="00FE5E07" w:rsidRDefault="00A47EF6" w:rsidP="0025671E">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Step </w:t>
       </w:r>
       <w:r w:rsidR="00647911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -137,51 +133,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Results </w:t>
       </w:r>
       <w:r w:rsidR="00AE0D75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Template</w:t>
       </w:r>
       <w:r w:rsidR="00F769D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F769D4" w:rsidRPr="003D00D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Version 2.0</w:t>
+        <w:t>Version 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00774C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="table"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E82FB6" w14:paraId="2585D40C" w14:textId="77777777" w:rsidTr="00841D2A">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -341,274 +345,226 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A7A3525" w14:textId="0075C588" w:rsidR="004A35C7" w:rsidRPr="0025671E" w:rsidRDefault="0098329F" w:rsidP="00647911">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="0098329F">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098329F">
         <w:tab/>
         <w:t>Review the information you gathered while teaching the three lessons of the unit. Think about how the student activity(ies) and the formative assessment(s) the students completed supported their progress toward meeting the ELA/Literacy and ELD goals</w:t>
       </w:r>
       <w:r w:rsidR="00647911" w:rsidRPr="00647911">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F26B43A" w14:textId="6ADD05E9" w:rsidR="004A35C7" w:rsidRPr="004A35C7" w:rsidRDefault="004A35C7" w:rsidP="0025671E">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48270400" w14:textId="501A7C67" w:rsidR="00EB4810" w:rsidRDefault="0098329F" w:rsidP="00EB4810">
+    <w:p w14:paraId="48270400" w14:textId="0FD416BC" w:rsidR="00EB4810" w:rsidRDefault="0098329F" w:rsidP="00EB4810">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r w:rsidRPr="0098329F">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098329F">
         <w:tab/>
-        <w:t>Review and list the ELA/Literacy and/or ELD learning goals for the unit measured by the summative assessment. Complete the information table summarizing your students’ scores. (If you developed an ELA/Literacy learning goal that included both foundational reading skills and an additional theme, include it below and delete the second ELA/Literacy learning goal row of the table. If you developed separate unit goals for foundational reading skills and for the additional theme, include both below in the ELA/Literacy rows, separately</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Review and list the ELA/Literacy and ELD learning goals for the unit measured by the summative assessment. Complete the information table summarizing your students’ scores. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD15FF9" w14:textId="53A75986" w:rsidR="00EB4810" w:rsidRDefault="00EB4810" w:rsidP="005757F7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3056"/>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="2098"/>
       </w:tblGrid>
       <w:tr w:rsidR="0098329F" w:rsidRPr="00E351C8" w14:paraId="5AC9C6CD" w14:textId="3A8FD512" w:rsidTr="00F41DB8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="50608AE6" w14:textId="62538E84" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
             <w:pPr>
               <w:pStyle w:val="Prompt"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="60" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41DB8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Learning Goals for the Unit Plan Assessed by the Summative Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="22BD7F4F" w14:textId="63ABCC78" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
+          <w:p w14:paraId="22BD7F4F" w14:textId="48266BBB" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
             <w:pPr>
               <w:pStyle w:val="Prompt"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="60" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41DB8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Number That Exceeded the Learning Goal(s)</w:t>
+              <w:t>Number That Exceeded the Learning Goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1A42FEE9" w14:textId="10296631" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
+          <w:p w14:paraId="1A42FEE9" w14:textId="5CD52997" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
             <w:pPr>
               <w:pStyle w:val="Prompt"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="60" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41DB8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Number That Met the Learning Goal(s)</w:t>
+              <w:t>Number That Met the Learning Goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEDE4E9" w14:textId="01C47AF2" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
+          <w:p w14:paraId="3AEDE4E9" w14:textId="3F9C402B" w:rsidR="0098329F" w:rsidRPr="00F41DB8" w:rsidRDefault="0098329F" w:rsidP="00F41DB8">
             <w:pPr>
               <w:pStyle w:val="Prompt"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="60" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41DB8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Number That Did Not Yet Meet the Learning Goal(s)</w:t>
+              <w:t>Number That Did Not Yet Meet the Learning Goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0098329F" w14:paraId="6B72EAD3" w14:textId="5373A286" w:rsidTr="00F41DB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09DC7CCB" w14:textId="44585735" w:rsidR="0098329F" w:rsidRPr="002927BF" w:rsidRDefault="0098329F" w:rsidP="0098329F">
             <w:r>
               <w:t>ELA/Literacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AAC34CF" w14:textId="77777777" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
             <w:r>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="278BD5E9" w14:textId="106ACAC7" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
             <w:r>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="162ECD64" w14:textId="7838DEEA" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
             <w:r>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098329F" w14:paraId="726755FC" w14:textId="77777777" w:rsidTr="00F41DB8">
-[...40 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="0098329F" w14:paraId="0B49E0C6" w14:textId="77777777" w:rsidTr="00F41DB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F749696" w14:textId="6162F0BD" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0098329F">
+          <w:p w14:paraId="3F749696" w14:textId="209A2C13" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0098329F">
             <w:r>
-              <w:t>ELD (if applicable</w:t>
-[...2 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">ELD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="76C1D8D9" w14:textId="5BF665FA" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
             <w:r>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1122" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="05A8ED4E" w14:textId="677754F4" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
             <w:r>
               <w:t>[  ]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -692,69 +648,69 @@
     </w:p>
     <w:p w14:paraId="16F5D863" w14:textId="77777777" w:rsidR="0098329F" w:rsidRDefault="0098329F" w:rsidP="0025671E">
       <w:r w:rsidRPr="00FE5E07">
         <w:t xml:space="preserve">[ </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5E07">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A94C01A" w14:textId="5D70543A" w:rsidR="001F0667" w:rsidRPr="0098329F" w:rsidRDefault="001F0667" w:rsidP="001F0667">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>For the focus student (FS):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="079A6C68" w14:textId="77777777" w:rsidR="001F0667" w:rsidRDefault="001F0667" w:rsidP="001F0667">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>ELA/Literacy learning goal(s):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3D85C8" w14:textId="77777777" w:rsidR="001F0667" w:rsidRDefault="001F0667" w:rsidP="0025671E">
       <w:r w:rsidRPr="00FE5E07">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[ </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5E07">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354225BE" w14:textId="77777777" w:rsidR="001F0667" w:rsidRDefault="001F0667" w:rsidP="001F0667">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>ELD learning goal(s):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AECCEE" w14:textId="77777777" w:rsidR="001F0667" w:rsidRDefault="001F0667" w:rsidP="0025671E">
       <w:r w:rsidRPr="00FE5E07">
         <w:t xml:space="preserve">[ </w:t>
@@ -927,77 +883,73 @@
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0667">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001F0667">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>For the Focus Student only:</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0667">
         <w:t xml:space="preserve"> How will the specific, actionable feedback you provided the FS help them to improve or advance their understanding to continue their progress toward meeting and/or exceeding the ELA/Literacy and ELD goals</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519AB428" w14:textId="771DB889" w:rsidR="00BA2208" w:rsidRDefault="00BA2208" w:rsidP="0025671E">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BA2208" w:rsidSect="0077181A">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="394C4276" w14:textId="77777777" w:rsidR="00634AB7" w:rsidRDefault="00634AB7" w:rsidP="004E7F3B">
+    <w:p w14:paraId="3D0CD634" w14:textId="77777777" w:rsidR="00BA6CA1" w:rsidRDefault="00BA6CA1" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03F257F9" w14:textId="77777777" w:rsidR="00634AB7" w:rsidRDefault="00634AB7" w:rsidP="004E7F3B">
+    <w:p w14:paraId="17121A97" w14:textId="77777777" w:rsidR="00BA6CA1" w:rsidRDefault="00BA6CA1" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1054,60 +1006,50 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Light">
     <w:altName w:val="Calibri Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62B13A14" w14:textId="77777777" w:rsidR="00FD4E7A" w:rsidRDefault="00FD4E7A">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FBD0024" w14:textId="42BE2F84" w:rsidR="00B541C7" w:rsidRPr="00AD51DB" w:rsidRDefault="00B541C7" w:rsidP="00AD51DB">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidR="00002820" w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -1302,212 +1244,130 @@
     <w:r w:rsidR="00B541C7" w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00FD1772">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> pages maximum</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0C8C2E78" w14:textId="54C1402A" w:rsidR="009C7998" w:rsidRPr="00AD51DB" w:rsidRDefault="00B541C7" w:rsidP="009C7998">
+  <w:p w14:paraId="0C8C2E78" w14:textId="666C0D0D" w:rsidR="009C7998" w:rsidRPr="00AD51DB" w:rsidRDefault="00B541C7" w:rsidP="009C7998">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>All rights reserved.</w:t>
     </w:r>
     <w:r w:rsidRPr="00AD51DB">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003D00D2">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>V2.0</w:t>
+      <w:t>V2.</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00774C65">
+      <w:rPr>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="260BED48" w14:textId="77777777" w:rsidR="00634AB7" w:rsidRDefault="00634AB7" w:rsidP="004E7F3B">
+    <w:p w14:paraId="23257FD5" w14:textId="77777777" w:rsidR="00BA6CA1" w:rsidRDefault="00BA6CA1" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70C528AF" w14:textId="77777777" w:rsidR="00634AB7" w:rsidRDefault="00634AB7" w:rsidP="004E7F3B">
+    <w:p w14:paraId="253B1B81" w14:textId="77777777" w:rsidR="00BA6CA1" w:rsidRDefault="00BA6CA1" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2832A838" w14:textId="7E27BF6F" w:rsidR="00FD4E7A" w:rsidRDefault="00FD4E7A">
-[...44 lines deleted...]
-  <w:p w14:paraId="3B4B586E" w14:textId="620760E5" w:rsidR="00647911" w:rsidRPr="00693423" w:rsidRDefault="00FD4E7A" w:rsidP="00647911">
+  <w:p w14:paraId="3B4B586E" w14:textId="7AF23F4C" w:rsidR="00647911" w:rsidRPr="00693423" w:rsidRDefault="00FB01A7" w:rsidP="00647911">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="00FB01A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38DB9FCE" wp14:editId="564DD566">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>20320</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-101600</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1790700" cy="573024"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3" descr="California Teaching Performance Assessment" title="CalTPA logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="CalTPA_logo_color_print_300dpi.tif"/>
                   <pic:cNvPicPr/>
@@ -1643,95 +1503,50 @@
     </w:r>
     <w:r w:rsidR="003870DF">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Results </w:t>
     </w:r>
     <w:r w:rsidR="00B541C7">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>Template</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="70A1B064" w14:textId="77777777" w:rsidR="00D9783B" w:rsidRDefault="00D9783B" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...43 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00224C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D04C10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulleted"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="335B2B"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
@@ -5736,63 +5551,60 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="1059981120">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="108"/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="00002820"/>
     <w:rsid w:val="000041F9"/>
     <w:rsid w:val="0001033E"/>
     <w:rsid w:val="00010F6B"/>
     <w:rsid w:val="000116CE"/>
@@ -6060,75 +5872,76 @@
     <w:rsid w:val="00521F07"/>
     <w:rsid w:val="00523244"/>
     <w:rsid w:val="00523781"/>
     <w:rsid w:val="00530FDA"/>
     <w:rsid w:val="00532758"/>
     <w:rsid w:val="005354E1"/>
     <w:rsid w:val="00540A44"/>
     <w:rsid w:val="005431CB"/>
     <w:rsid w:val="00545E15"/>
     <w:rsid w:val="00567D29"/>
     <w:rsid w:val="00574BC5"/>
     <w:rsid w:val="005757F7"/>
     <w:rsid w:val="005761F1"/>
     <w:rsid w:val="00576793"/>
     <w:rsid w:val="00576C4D"/>
     <w:rsid w:val="00580476"/>
     <w:rsid w:val="00587282"/>
     <w:rsid w:val="00594980"/>
     <w:rsid w:val="00594CD1"/>
     <w:rsid w:val="005A0D6F"/>
     <w:rsid w:val="005A1B2A"/>
     <w:rsid w:val="005A73EA"/>
     <w:rsid w:val="005A7409"/>
     <w:rsid w:val="005B137C"/>
     <w:rsid w:val="005C5F15"/>
+    <w:rsid w:val="005C796C"/>
     <w:rsid w:val="005D2381"/>
     <w:rsid w:val="005D421A"/>
     <w:rsid w:val="005D66F1"/>
     <w:rsid w:val="005E3EF9"/>
     <w:rsid w:val="005E4435"/>
     <w:rsid w:val="005F0DDD"/>
     <w:rsid w:val="005F35CD"/>
     <w:rsid w:val="005F7336"/>
     <w:rsid w:val="00601CCF"/>
     <w:rsid w:val="00601EC4"/>
     <w:rsid w:val="00615877"/>
     <w:rsid w:val="00624266"/>
     <w:rsid w:val="0063239C"/>
     <w:rsid w:val="006323C5"/>
-    <w:rsid w:val="00634AB7"/>
     <w:rsid w:val="00636638"/>
     <w:rsid w:val="00642421"/>
     <w:rsid w:val="006435A4"/>
     <w:rsid w:val="006444EB"/>
     <w:rsid w:val="00647911"/>
     <w:rsid w:val="00647FBF"/>
     <w:rsid w:val="00650624"/>
     <w:rsid w:val="006534D0"/>
     <w:rsid w:val="0065459B"/>
     <w:rsid w:val="0066158D"/>
+    <w:rsid w:val="0066494A"/>
     <w:rsid w:val="006658D0"/>
     <w:rsid w:val="0066687C"/>
     <w:rsid w:val="006775AD"/>
     <w:rsid w:val="006778DF"/>
     <w:rsid w:val="006817DA"/>
     <w:rsid w:val="006821AD"/>
     <w:rsid w:val="006828C9"/>
     <w:rsid w:val="00684B57"/>
     <w:rsid w:val="00690D04"/>
     <w:rsid w:val="00692E07"/>
     <w:rsid w:val="006A31FB"/>
     <w:rsid w:val="006A3904"/>
     <w:rsid w:val="006A7592"/>
     <w:rsid w:val="006B0614"/>
     <w:rsid w:val="006B1AD0"/>
     <w:rsid w:val="006B1B1C"/>
     <w:rsid w:val="006B1EF2"/>
     <w:rsid w:val="006B2203"/>
     <w:rsid w:val="006B6FF4"/>
     <w:rsid w:val="006B7CC9"/>
     <w:rsid w:val="006C0AB4"/>
     <w:rsid w:val="006C3D7D"/>
     <w:rsid w:val="006C7A68"/>
     <w:rsid w:val="006D2957"/>
     <w:rsid w:val="006D6584"/>
@@ -6141,116 +5954,119 @@
     <w:rsid w:val="0070686B"/>
     <w:rsid w:val="00710314"/>
     <w:rsid w:val="00712625"/>
     <w:rsid w:val="0072189E"/>
     <w:rsid w:val="0072293E"/>
     <w:rsid w:val="0072471F"/>
     <w:rsid w:val="00724C83"/>
     <w:rsid w:val="00726E85"/>
     <w:rsid w:val="00727725"/>
     <w:rsid w:val="00734A9B"/>
     <w:rsid w:val="007365C3"/>
     <w:rsid w:val="00737EFA"/>
     <w:rsid w:val="00747D86"/>
     <w:rsid w:val="00747D96"/>
     <w:rsid w:val="00750D14"/>
     <w:rsid w:val="00751752"/>
     <w:rsid w:val="0075311E"/>
     <w:rsid w:val="00757445"/>
     <w:rsid w:val="00766B74"/>
     <w:rsid w:val="00767512"/>
     <w:rsid w:val="0077030B"/>
     <w:rsid w:val="007706E6"/>
     <w:rsid w:val="00770CAA"/>
     <w:rsid w:val="0077181A"/>
     <w:rsid w:val="00772026"/>
+    <w:rsid w:val="00774C65"/>
     <w:rsid w:val="00774EA9"/>
     <w:rsid w:val="007802BB"/>
     <w:rsid w:val="00781C02"/>
     <w:rsid w:val="007918D0"/>
     <w:rsid w:val="00791D05"/>
     <w:rsid w:val="00796557"/>
     <w:rsid w:val="00796EE1"/>
     <w:rsid w:val="007A28CF"/>
     <w:rsid w:val="007B041D"/>
     <w:rsid w:val="007B05F2"/>
     <w:rsid w:val="007B0A53"/>
     <w:rsid w:val="007B50C4"/>
     <w:rsid w:val="007B56D6"/>
     <w:rsid w:val="007B6EAA"/>
     <w:rsid w:val="007C27EB"/>
     <w:rsid w:val="007C317B"/>
     <w:rsid w:val="007C3DBF"/>
     <w:rsid w:val="007C616F"/>
     <w:rsid w:val="007D0226"/>
     <w:rsid w:val="007D1094"/>
     <w:rsid w:val="007D68CE"/>
     <w:rsid w:val="007D6971"/>
     <w:rsid w:val="007E0D3F"/>
     <w:rsid w:val="007E5AB4"/>
     <w:rsid w:val="007E6032"/>
     <w:rsid w:val="007E61D4"/>
     <w:rsid w:val="007F3902"/>
     <w:rsid w:val="007F401F"/>
     <w:rsid w:val="007F4FB1"/>
     <w:rsid w:val="0080044C"/>
     <w:rsid w:val="00802234"/>
     <w:rsid w:val="00804DFD"/>
     <w:rsid w:val="008051AC"/>
     <w:rsid w:val="00811464"/>
     <w:rsid w:val="0081225F"/>
     <w:rsid w:val="00813209"/>
     <w:rsid w:val="00813D51"/>
     <w:rsid w:val="00817B3D"/>
     <w:rsid w:val="008206BE"/>
     <w:rsid w:val="00821AAD"/>
     <w:rsid w:val="00821D11"/>
     <w:rsid w:val="00823809"/>
     <w:rsid w:val="00830DB9"/>
     <w:rsid w:val="00834C15"/>
     <w:rsid w:val="00835783"/>
+    <w:rsid w:val="00835E42"/>
     <w:rsid w:val="00836C69"/>
     <w:rsid w:val="008410FE"/>
     <w:rsid w:val="00841D2A"/>
     <w:rsid w:val="00842CA6"/>
     <w:rsid w:val="0084703B"/>
     <w:rsid w:val="00847128"/>
     <w:rsid w:val="00855B00"/>
     <w:rsid w:val="0086094E"/>
     <w:rsid w:val="00861379"/>
     <w:rsid w:val="008618B8"/>
     <w:rsid w:val="008708DD"/>
     <w:rsid w:val="00871063"/>
     <w:rsid w:val="00871D25"/>
     <w:rsid w:val="00873F17"/>
     <w:rsid w:val="00876C06"/>
     <w:rsid w:val="008800BC"/>
     <w:rsid w:val="00880C7F"/>
     <w:rsid w:val="00881CC1"/>
     <w:rsid w:val="00885E37"/>
     <w:rsid w:val="00886100"/>
     <w:rsid w:val="00886848"/>
+    <w:rsid w:val="00891B0B"/>
     <w:rsid w:val="008936E5"/>
     <w:rsid w:val="008955DB"/>
     <w:rsid w:val="00895619"/>
     <w:rsid w:val="008A1D2E"/>
     <w:rsid w:val="008A3644"/>
     <w:rsid w:val="008A55E5"/>
     <w:rsid w:val="008B0F2F"/>
     <w:rsid w:val="008C1F39"/>
     <w:rsid w:val="008C2FD0"/>
     <w:rsid w:val="008C3794"/>
     <w:rsid w:val="008C3FFC"/>
     <w:rsid w:val="008D0170"/>
     <w:rsid w:val="008D124B"/>
     <w:rsid w:val="008D2358"/>
     <w:rsid w:val="008D64E2"/>
     <w:rsid w:val="008E1637"/>
     <w:rsid w:val="008E18E1"/>
     <w:rsid w:val="008E3740"/>
     <w:rsid w:val="008E3B12"/>
     <w:rsid w:val="008F1F25"/>
     <w:rsid w:val="008F2C4E"/>
     <w:rsid w:val="008F70D7"/>
     <w:rsid w:val="009022F3"/>
     <w:rsid w:val="009061F9"/>
     <w:rsid w:val="00906FA0"/>
@@ -6357,95 +6173,97 @@
     <w:rsid w:val="00A523EB"/>
     <w:rsid w:val="00A555B8"/>
     <w:rsid w:val="00A56849"/>
     <w:rsid w:val="00A62807"/>
     <w:rsid w:val="00A67AE1"/>
     <w:rsid w:val="00A72ACC"/>
     <w:rsid w:val="00A81826"/>
     <w:rsid w:val="00A832E1"/>
     <w:rsid w:val="00A846F9"/>
     <w:rsid w:val="00A85A7E"/>
     <w:rsid w:val="00A86090"/>
     <w:rsid w:val="00A87C90"/>
     <w:rsid w:val="00A9158B"/>
     <w:rsid w:val="00A93206"/>
     <w:rsid w:val="00A9537D"/>
     <w:rsid w:val="00A9611A"/>
     <w:rsid w:val="00AA5188"/>
     <w:rsid w:val="00AB068E"/>
     <w:rsid w:val="00AB0BA7"/>
     <w:rsid w:val="00AB1E49"/>
     <w:rsid w:val="00AB5986"/>
     <w:rsid w:val="00AC0E5C"/>
     <w:rsid w:val="00AC1EB9"/>
     <w:rsid w:val="00AC488A"/>
     <w:rsid w:val="00AC55F5"/>
+    <w:rsid w:val="00AD349F"/>
     <w:rsid w:val="00AD355D"/>
     <w:rsid w:val="00AD51DB"/>
     <w:rsid w:val="00AE0D75"/>
     <w:rsid w:val="00AE108A"/>
     <w:rsid w:val="00AE129D"/>
     <w:rsid w:val="00AE1D38"/>
     <w:rsid w:val="00AE2A94"/>
     <w:rsid w:val="00AE3AEB"/>
     <w:rsid w:val="00AF1505"/>
     <w:rsid w:val="00AF45C8"/>
     <w:rsid w:val="00AF6DA2"/>
     <w:rsid w:val="00B012BB"/>
     <w:rsid w:val="00B018AF"/>
     <w:rsid w:val="00B01CB5"/>
     <w:rsid w:val="00B02545"/>
     <w:rsid w:val="00B02DDA"/>
     <w:rsid w:val="00B05EFB"/>
     <w:rsid w:val="00B13A4D"/>
     <w:rsid w:val="00B17A15"/>
     <w:rsid w:val="00B26C50"/>
     <w:rsid w:val="00B2769B"/>
     <w:rsid w:val="00B3033A"/>
     <w:rsid w:val="00B312C6"/>
     <w:rsid w:val="00B34D88"/>
     <w:rsid w:val="00B36888"/>
     <w:rsid w:val="00B370C6"/>
     <w:rsid w:val="00B413D6"/>
     <w:rsid w:val="00B43FA0"/>
     <w:rsid w:val="00B45024"/>
     <w:rsid w:val="00B46DE7"/>
     <w:rsid w:val="00B541C7"/>
     <w:rsid w:val="00B567BC"/>
     <w:rsid w:val="00B61505"/>
     <w:rsid w:val="00B61F36"/>
     <w:rsid w:val="00B67DBF"/>
     <w:rsid w:val="00B72A7B"/>
     <w:rsid w:val="00B73660"/>
     <w:rsid w:val="00B744C6"/>
     <w:rsid w:val="00B80826"/>
     <w:rsid w:val="00B845BF"/>
     <w:rsid w:val="00B95A0E"/>
     <w:rsid w:val="00B97429"/>
     <w:rsid w:val="00BA08C6"/>
     <w:rsid w:val="00BA0A0D"/>
     <w:rsid w:val="00BA2208"/>
+    <w:rsid w:val="00BA6CA1"/>
     <w:rsid w:val="00BB02BD"/>
     <w:rsid w:val="00BB18BA"/>
     <w:rsid w:val="00BB2128"/>
     <w:rsid w:val="00BB3925"/>
     <w:rsid w:val="00BC01D6"/>
     <w:rsid w:val="00BC2AEA"/>
     <w:rsid w:val="00BC38F3"/>
     <w:rsid w:val="00BC4328"/>
     <w:rsid w:val="00BC495A"/>
     <w:rsid w:val="00BC5D29"/>
     <w:rsid w:val="00BD03CF"/>
     <w:rsid w:val="00BD2517"/>
     <w:rsid w:val="00BD29A6"/>
     <w:rsid w:val="00BD3298"/>
     <w:rsid w:val="00BE3B03"/>
     <w:rsid w:val="00BE408A"/>
     <w:rsid w:val="00BE6055"/>
     <w:rsid w:val="00BE61CF"/>
     <w:rsid w:val="00BF10E7"/>
     <w:rsid w:val="00BF31F1"/>
     <w:rsid w:val="00BF4CEF"/>
     <w:rsid w:val="00BF4DC0"/>
     <w:rsid w:val="00C01CC7"/>
     <w:rsid w:val="00C01E7C"/>
     <w:rsid w:val="00C029B8"/>
@@ -6484,106 +6302,107 @@
     <w:rsid w:val="00CA55CF"/>
     <w:rsid w:val="00CB1C29"/>
     <w:rsid w:val="00CB332A"/>
     <w:rsid w:val="00CB68BE"/>
     <w:rsid w:val="00CB7C74"/>
     <w:rsid w:val="00CC078F"/>
     <w:rsid w:val="00CC69A9"/>
     <w:rsid w:val="00CD043F"/>
     <w:rsid w:val="00CD169E"/>
     <w:rsid w:val="00CD1F8C"/>
     <w:rsid w:val="00CD403C"/>
     <w:rsid w:val="00CD5E54"/>
     <w:rsid w:val="00CE15F9"/>
     <w:rsid w:val="00CE1F61"/>
     <w:rsid w:val="00CE40C7"/>
     <w:rsid w:val="00CE68D8"/>
     <w:rsid w:val="00CF0EF9"/>
     <w:rsid w:val="00CF2098"/>
     <w:rsid w:val="00CF76D6"/>
     <w:rsid w:val="00D01760"/>
     <w:rsid w:val="00D032A1"/>
     <w:rsid w:val="00D037A8"/>
     <w:rsid w:val="00D042CA"/>
     <w:rsid w:val="00D04783"/>
     <w:rsid w:val="00D05411"/>
+    <w:rsid w:val="00D05659"/>
     <w:rsid w:val="00D05D4D"/>
     <w:rsid w:val="00D100E6"/>
     <w:rsid w:val="00D12CCF"/>
     <w:rsid w:val="00D13958"/>
     <w:rsid w:val="00D16908"/>
     <w:rsid w:val="00D2017E"/>
     <w:rsid w:val="00D202F3"/>
     <w:rsid w:val="00D20C04"/>
     <w:rsid w:val="00D22C65"/>
+    <w:rsid w:val="00D26989"/>
     <w:rsid w:val="00D26BCB"/>
     <w:rsid w:val="00D31112"/>
     <w:rsid w:val="00D32D20"/>
     <w:rsid w:val="00D32E76"/>
     <w:rsid w:val="00D35F3E"/>
     <w:rsid w:val="00D43814"/>
     <w:rsid w:val="00D5360B"/>
     <w:rsid w:val="00D54855"/>
     <w:rsid w:val="00D600F9"/>
     <w:rsid w:val="00D60ACF"/>
     <w:rsid w:val="00D61AF2"/>
     <w:rsid w:val="00D640AF"/>
     <w:rsid w:val="00D6551F"/>
     <w:rsid w:val="00D6657B"/>
     <w:rsid w:val="00D80B23"/>
     <w:rsid w:val="00D838C3"/>
     <w:rsid w:val="00D8460C"/>
     <w:rsid w:val="00D84A3C"/>
     <w:rsid w:val="00D852D7"/>
     <w:rsid w:val="00D869D8"/>
     <w:rsid w:val="00D91599"/>
     <w:rsid w:val="00D9750A"/>
     <w:rsid w:val="00D9783B"/>
     <w:rsid w:val="00D9793C"/>
     <w:rsid w:val="00DA2369"/>
     <w:rsid w:val="00DA66C7"/>
     <w:rsid w:val="00DB0DA0"/>
     <w:rsid w:val="00DB4B3F"/>
     <w:rsid w:val="00DC2D6B"/>
     <w:rsid w:val="00DC4380"/>
     <w:rsid w:val="00DC5F46"/>
     <w:rsid w:val="00DC6531"/>
     <w:rsid w:val="00DD091F"/>
     <w:rsid w:val="00DD493E"/>
     <w:rsid w:val="00DD5A20"/>
     <w:rsid w:val="00DE44F0"/>
     <w:rsid w:val="00DE5027"/>
     <w:rsid w:val="00DF0875"/>
     <w:rsid w:val="00DF290D"/>
     <w:rsid w:val="00DF4038"/>
     <w:rsid w:val="00DF6BD8"/>
     <w:rsid w:val="00E006B7"/>
     <w:rsid w:val="00E00BF2"/>
     <w:rsid w:val="00E011BA"/>
     <w:rsid w:val="00E01EA0"/>
     <w:rsid w:val="00E035EF"/>
-    <w:rsid w:val="00E05BB9"/>
     <w:rsid w:val="00E05E23"/>
     <w:rsid w:val="00E063F9"/>
     <w:rsid w:val="00E065B0"/>
     <w:rsid w:val="00E12CDD"/>
     <w:rsid w:val="00E15EFA"/>
     <w:rsid w:val="00E17461"/>
     <w:rsid w:val="00E24500"/>
     <w:rsid w:val="00E26DBF"/>
     <w:rsid w:val="00E307CD"/>
     <w:rsid w:val="00E32EA6"/>
     <w:rsid w:val="00E340FD"/>
     <w:rsid w:val="00E3455A"/>
     <w:rsid w:val="00E37F5A"/>
     <w:rsid w:val="00E4651B"/>
     <w:rsid w:val="00E47F4D"/>
     <w:rsid w:val="00E508AF"/>
     <w:rsid w:val="00E52CD3"/>
     <w:rsid w:val="00E53875"/>
     <w:rsid w:val="00E567BB"/>
     <w:rsid w:val="00E61256"/>
     <w:rsid w:val="00E6151D"/>
     <w:rsid w:val="00E6201B"/>
     <w:rsid w:val="00E62399"/>
     <w:rsid w:val="00E72098"/>
     <w:rsid w:val="00E74499"/>
@@ -6645,51 +6464,50 @@
     <w:rsid w:val="00F5453A"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F62A24"/>
     <w:rsid w:val="00F70B50"/>
     <w:rsid w:val="00F732E5"/>
     <w:rsid w:val="00F75AC1"/>
     <w:rsid w:val="00F76115"/>
     <w:rsid w:val="00F769D4"/>
     <w:rsid w:val="00F81064"/>
     <w:rsid w:val="00F8685A"/>
     <w:rsid w:val="00F97B95"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA2F81"/>
     <w:rsid w:val="00FB01A7"/>
     <w:rsid w:val="00FB51C8"/>
     <w:rsid w:val="00FC1BEC"/>
     <w:rsid w:val="00FC1D7F"/>
     <w:rsid w:val="00FC271D"/>
     <w:rsid w:val="00FC336D"/>
     <w:rsid w:val="00FC3F64"/>
     <w:rsid w:val="00FC67C8"/>
     <w:rsid w:val="00FC6932"/>
     <w:rsid w:val="00FC7D83"/>
     <w:rsid w:val="00FD0A35"/>
     <w:rsid w:val="00FD1772"/>
-    <w:rsid w:val="00FD4E7A"/>
     <w:rsid w:val="00FD5911"/>
     <w:rsid w:val="00FE3722"/>
     <w:rsid w:val="00FE5E07"/>
     <w:rsid w:val="00FE5E72"/>
     <w:rsid w:val="00FF3BAD"/>
     <w:rsid w:val="00FF4CFC"/>
     <w:rsid w:val="00FF5D45"/>
     <w:rsid w:val="00FF7E66"/>
     <w:rsid w:val="737830FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -7935,54 +7753,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1848707945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8220,79 +8038,83 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">marissa.luna-lopez@ctc.ca.gov</Email_x0020_Address>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Marissa</First_x0020_Name>
     <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Lopez</Last_x0020_Name>
     <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
     <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
     <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -8520,130 +8342,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{687ECD20-78CF-4B16-9B89-F0FB60656547}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38DB6DB3-5DF4-41BB-AD25-300D81F31310}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88444B6A-2AE4-4F1E-9D01-AA0F476B1F7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EDA1575-334A-401E-BBEA-E707C4124719}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>471</Words>
-  <Characters>2475</Characters>
+  <Words>406</Words>
+  <Characters>2118</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>69</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2926</CharactersWithSpaces>
+  <CharactersWithSpaces>2507</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kennedy, Heather</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>aa83766482a86117c512a629c4425af317b63e05b079313791a8873a4244a9ef</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">