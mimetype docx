--- v0 (2026-07-11)
+++ v1 (2026-09-16)
@@ -1,48 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45CDEA51" w14:textId="18BB411B" w:rsidR="00E82FB6" w:rsidRDefault="00F158D3" w:rsidP="000E00BD">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -377,77 +373,73 @@
       <w:r w:rsidR="00C814B6">
         <w:t>Describe the</w:t>
       </w:r>
       <w:r w:rsidR="0099647A" w:rsidRPr="0099647A">
         <w:t xml:space="preserve"> evidence </w:t>
       </w:r>
       <w:r w:rsidR="00D27C53" w:rsidRPr="0099647A">
         <w:t>you will</w:t>
       </w:r>
       <w:r w:rsidR="0099647A" w:rsidRPr="0099647A">
         <w:t xml:space="preserve"> look for in the students’ responses to indicate that the students are </w:t>
       </w:r>
       <w:r w:rsidR="00982EDF" w:rsidRPr="00982EDF">
         <w:t>progressing toward, meeting, or exceeding the ELA/Literacy and ELD goals</w:t>
       </w:r>
       <w:r w:rsidR="00C814B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AFB901" w14:textId="77777777" w:rsidR="004C426A" w:rsidRPr="004A35C7" w:rsidRDefault="004C426A" w:rsidP="004C426A">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004C426A" w:rsidRPr="004A35C7" w:rsidSect="001F761E">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="404C6264" w14:textId="77777777" w:rsidR="00272502" w:rsidRDefault="00272502" w:rsidP="004E7F3B">
+    <w:p w14:paraId="10956B6C" w14:textId="77777777" w:rsidR="00F60B8E" w:rsidRDefault="00F60B8E" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11EA9681" w14:textId="77777777" w:rsidR="00272502" w:rsidRDefault="00272502" w:rsidP="004E7F3B">
+    <w:p w14:paraId="693D0C61" w14:textId="77777777" w:rsidR="00F60B8E" w:rsidRDefault="00F60B8E" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -504,60 +496,50 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Light">
     <w:altName w:val="Calibri Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E258283" w14:textId="77777777" w:rsidR="00211B93" w:rsidRDefault="00211B93">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6344F491" w14:textId="51A413FB" w:rsidR="00D419B9" w:rsidRPr="00AD58A9" w:rsidRDefault="00D419B9" w:rsidP="002C3BF0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AD58A9">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidR="00925A37" w:rsidRPr="00AD58A9">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -791,173 +773,83 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C13061">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="00E55593">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01AA65C0" w14:textId="77777777" w:rsidR="00272502" w:rsidRDefault="00272502" w:rsidP="004E7F3B">
+    <w:p w14:paraId="770964ED" w14:textId="77777777" w:rsidR="00F60B8E" w:rsidRDefault="00F60B8E" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16D8ABDC" w14:textId="77777777" w:rsidR="00272502" w:rsidRDefault="00272502" w:rsidP="004E7F3B">
+    <w:p w14:paraId="2EFCE54F" w14:textId="77777777" w:rsidR="00F60B8E" w:rsidRDefault="00F60B8E" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1343AC1F" w14:textId="6EB73332" w:rsidR="00211B93" w:rsidRDefault="00211B93">
-[...44 lines deleted...]
-  <w:p w14:paraId="581A6AAF" w14:textId="0244BBA6" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00211B93" w:rsidP="00FB01A7">
+  <w:p w14:paraId="581A6AAF" w14:textId="7D8CD339" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00FB01A7" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="00FB01A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38DB9FCE" wp14:editId="38761692">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>20320</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-101600</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1790700" cy="573024"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3" descr="California Teaching Performance Assessment" title="CalTPA Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="CalTPA_logo_color_print_300dpi.tif"/>
                   <pic:cNvPicPr/>
@@ -1082,95 +974,50 @@
   </w:p>
   <w:p w14:paraId="3840592D" w14:textId="77777777" w:rsidR="00FB01A7" w:rsidRDefault="00FB01A7" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2A622C77" w14:textId="77777777" w:rsidR="00D419B9" w:rsidRPr="002C3BF0" w:rsidRDefault="00D419B9" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...43 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00224C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D04C10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulleted"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="335B2B"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
@@ -5068,53 +4915,50 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="106"/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="000061D9"/>
     <w:rsid w:val="0001033E"/>
     <w:rsid w:val="00010F6B"/>
     <w:rsid w:val="000116CE"/>
     <w:rsid w:val="00013C25"/>
@@ -5203,69 +5047,67 @@
     <w:rsid w:val="001C63A4"/>
     <w:rsid w:val="001C6CB0"/>
     <w:rsid w:val="001D1590"/>
     <w:rsid w:val="001D2028"/>
     <w:rsid w:val="001D3C15"/>
     <w:rsid w:val="001D510B"/>
     <w:rsid w:val="001D5DA7"/>
     <w:rsid w:val="001D6F55"/>
     <w:rsid w:val="001D702B"/>
     <w:rsid w:val="001E1E5C"/>
     <w:rsid w:val="001E1F6C"/>
     <w:rsid w:val="001E29E8"/>
     <w:rsid w:val="001E4EFC"/>
     <w:rsid w:val="001E5D93"/>
     <w:rsid w:val="001E69BA"/>
     <w:rsid w:val="001F4BE4"/>
     <w:rsid w:val="001F5A70"/>
     <w:rsid w:val="001F5A7E"/>
     <w:rsid w:val="001F761E"/>
     <w:rsid w:val="001F7D0F"/>
     <w:rsid w:val="00203A32"/>
     <w:rsid w:val="00206D54"/>
     <w:rsid w:val="00207B79"/>
     <w:rsid w:val="002103E9"/>
     <w:rsid w:val="00211395"/>
-    <w:rsid w:val="00211B93"/>
     <w:rsid w:val="00213DB7"/>
     <w:rsid w:val="0022037E"/>
     <w:rsid w:val="00222649"/>
     <w:rsid w:val="00227BAD"/>
     <w:rsid w:val="00230C36"/>
     <w:rsid w:val="00231510"/>
     <w:rsid w:val="0023576E"/>
     <w:rsid w:val="00236742"/>
     <w:rsid w:val="00237F46"/>
     <w:rsid w:val="00245ADC"/>
     <w:rsid w:val="0024652B"/>
     <w:rsid w:val="0025291D"/>
     <w:rsid w:val="002539A9"/>
     <w:rsid w:val="00261B85"/>
     <w:rsid w:val="00263DA7"/>
     <w:rsid w:val="00265551"/>
     <w:rsid w:val="00271AB1"/>
-    <w:rsid w:val="00272502"/>
     <w:rsid w:val="0027662F"/>
     <w:rsid w:val="00283183"/>
     <w:rsid w:val="00285DD2"/>
     <w:rsid w:val="002863A2"/>
     <w:rsid w:val="0028726E"/>
     <w:rsid w:val="00295AD6"/>
     <w:rsid w:val="00295C49"/>
     <w:rsid w:val="00296162"/>
     <w:rsid w:val="00296801"/>
     <w:rsid w:val="00297408"/>
     <w:rsid w:val="002A3071"/>
     <w:rsid w:val="002A449C"/>
     <w:rsid w:val="002A4CFE"/>
     <w:rsid w:val="002A74D2"/>
     <w:rsid w:val="002B5EC9"/>
     <w:rsid w:val="002C1C8C"/>
     <w:rsid w:val="002C3BF0"/>
     <w:rsid w:val="002C4418"/>
     <w:rsid w:val="002C67BA"/>
     <w:rsid w:val="002C76AD"/>
     <w:rsid w:val="002D24C1"/>
     <w:rsid w:val="002D3B6B"/>
     <w:rsid w:val="002D5CF4"/>
     <w:rsid w:val="002E3A55"/>
     <w:rsid w:val="002F50C5"/>
@@ -5603,51 +5445,50 @@
     <w:rsid w:val="00935486"/>
     <w:rsid w:val="009377C0"/>
     <w:rsid w:val="00941060"/>
     <w:rsid w:val="009416B2"/>
     <w:rsid w:val="00941C1E"/>
     <w:rsid w:val="00941C5C"/>
     <w:rsid w:val="009427FA"/>
     <w:rsid w:val="009444CE"/>
     <w:rsid w:val="00950DFB"/>
     <w:rsid w:val="0095159F"/>
     <w:rsid w:val="00955A73"/>
     <w:rsid w:val="00956CD2"/>
     <w:rsid w:val="00964D6A"/>
     <w:rsid w:val="00971319"/>
     <w:rsid w:val="00971936"/>
     <w:rsid w:val="0097660D"/>
     <w:rsid w:val="00981420"/>
     <w:rsid w:val="009828C5"/>
     <w:rsid w:val="00982B3E"/>
     <w:rsid w:val="00982EDF"/>
     <w:rsid w:val="00983953"/>
     <w:rsid w:val="00983E18"/>
     <w:rsid w:val="00983EF4"/>
     <w:rsid w:val="00984F09"/>
     <w:rsid w:val="009860B2"/>
-    <w:rsid w:val="00986F36"/>
     <w:rsid w:val="009873B8"/>
     <w:rsid w:val="009876DF"/>
     <w:rsid w:val="00987B90"/>
     <w:rsid w:val="009901DF"/>
     <w:rsid w:val="0099311C"/>
     <w:rsid w:val="00995709"/>
     <w:rsid w:val="00995DF1"/>
     <w:rsid w:val="0099647A"/>
     <w:rsid w:val="0099749F"/>
     <w:rsid w:val="009A0844"/>
     <w:rsid w:val="009A5DF6"/>
     <w:rsid w:val="009A6C3E"/>
     <w:rsid w:val="009A7222"/>
     <w:rsid w:val="009B0C0A"/>
     <w:rsid w:val="009B38A6"/>
     <w:rsid w:val="009C3E44"/>
     <w:rsid w:val="009C7436"/>
     <w:rsid w:val="009C7998"/>
     <w:rsid w:val="009D08B0"/>
     <w:rsid w:val="009D0AA9"/>
     <w:rsid w:val="009D349A"/>
     <w:rsid w:val="009D3A7D"/>
     <w:rsid w:val="009D4AAC"/>
     <w:rsid w:val="009D5439"/>
     <w:rsid w:val="009D773A"/>
@@ -7251,54 +7092,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1848707945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7536,83 +7377,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...31 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -7840,126 +7648,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">marissa.luna-lopez@ctc.ca.gov</Email_x0020_Address>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Marissa</First_x0020_Name>
+    <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Lopez</Last_x0020_Name>
+    <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
+    <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
+    <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D63054FD-DB3B-45E9-AF5A-3A8F1EA13B07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA6FBB6F-8613-4229-8BE9-70729937CBC2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1E45DAC-90FE-495B-997E-A1EA00B75AF8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
+    <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C624DE47-D359-45A2-BC2F-E36058074AAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>137</Words>
-  <Characters>784</Characters>
+  <Words>147</Words>
+  <Characters>767</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>920</CharactersWithSpaces>
+  <CharactersWithSpaces>909</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kennedy, Heather</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>5c357a4eef8764ef770535c2e37b14240a178846ff22612ededc06a8e3593dc8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">