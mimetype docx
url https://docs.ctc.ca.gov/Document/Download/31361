--- v0 (2026-07-11)
+++ v1 (2026-09-16)
@@ -1,48 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45CDEA51" w14:textId="5F163ED0" w:rsidR="00E82FB6" w:rsidRDefault="00C01D6A" w:rsidP="009C04B6">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -451,51 +447,67 @@
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00435C74" w:rsidRPr="00040312">
         <w:t>Select and list one or more grade-level appropriate California ELA/Literacy strand(s)/standard(s) that you will teach across the series of lessons,</w:t>
       </w:r>
       <w:r w:rsidR="00435C74" w:rsidRPr="00040312">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00435C74" w:rsidRPr="00040312">
         <w:t xml:space="preserve"> OR if you are in a bilingual classroom where the language of instruction is Spanish, you may select the grade-level </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00435C74" w:rsidRPr="00A231B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
           </w:rPr>
-          <w:t>California CCSS en Español (ELA/Literacy Standard[s]</w:t>
+          <w:t xml:space="preserve">California CCSS </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00435C74" w:rsidRPr="00A231B9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00435C74" w:rsidRPr="00A231B9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Español (ELA/Literacy Standard[s]</w:t>
         </w:r>
         <w:r w:rsidR="00435C74" w:rsidRPr="00040312">
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A326BB" w:rsidRPr="00040312">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360CF663" w14:textId="77777777" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="003F3335">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2703D252" w14:textId="20C3562B" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="00032DA2">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00032DA2" w:rsidRPr="00032DA2">
@@ -563,51 +575,67 @@
       <w:r w:rsidR="00DF26C2" w:rsidRPr="00DF26C2">
         <w:t xml:space="preserve"> that amplify the selected ELA/Literacy strand(s)/standard(s) that you will teach across the lessons, OR if </w:t>
       </w:r>
       <w:r w:rsidR="00DF26C2" w:rsidRPr="00DF26C2">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">you are in a bilingual classroom where the language of instruction is Spanish, you may select the grade-level </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00DF26C2" w:rsidRPr="00A231B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
           </w:rPr>
           <w:t>California Spanish Language Development (SLD) Standards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DF26C2" w:rsidRPr="00DF26C2">
         <w:t xml:space="preserve"> that amplify the selected </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00DF26C2" w:rsidRPr="00A231B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
           </w:rPr>
-          <w:t>California CCSS en Español (ELA/Literacy Standard[s])</w:t>
+          <w:t xml:space="preserve">California CCSS </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00DF26C2" w:rsidRPr="00A231B9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00DF26C2" w:rsidRPr="00A231B9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Español (ELA/Literacy Standard[s])</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DF26C2" w:rsidRPr="00DF26C2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3112F5" w14:textId="77777777" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="003F3335">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBF6AF9" w14:textId="7767EDB9" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="00231DE4">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00231DE4" w:rsidRPr="00231DE4">
         <w:t>Using the grade-level appropriate ELD standard(s), develop a learning goal(s) that aligns with and supports the ELA/Literacy (foundational reading skills and an additional theme) goal(s) for the unit.</w:t>
       </w:r>
     </w:p>
@@ -754,129 +782,137 @@
     </w:p>
     <w:p w14:paraId="3DE571B9" w14:textId="77777777" w:rsidR="00096777" w:rsidRDefault="00096777" w:rsidP="00096777">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1205AF9C" w14:textId="60717A98" w:rsidR="003F3335" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
       <w:pPr>
         <w:pStyle w:val="SectionHeader2"/>
       </w:pPr>
       <w:r>
         <w:t>Lesson 1</w:t>
       </w:r>
       <w:r w:rsidR="003F3335" w:rsidRPr="003F3335">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764BD45D" w14:textId="4876C5F0" w:rsidR="00405DBD" w:rsidRPr="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
       </w:pPr>
       <w:r>
         <w:t>Learning Goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2E613B" w14:textId="3684EB10" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="00040312">
+    <w:p w14:paraId="3A2E613B" w14:textId="6DB75F82" w:rsidR="003F3335" w:rsidRDefault="003F3335" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidR="002E0378">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E72533">
         <w:t>ELA/Literacy learning goal(s) based on the ELA/Literacy goal(s) for the unit</w:t>
       </w:r>
+      <w:r w:rsidR="000E07C2">
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B6A87B3" w14:textId="46C0F1B4" w:rsidR="00E72533" w:rsidRDefault="003F3335" w:rsidP="003F3335">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAEF122" w14:textId="4988A4A6" w:rsidR="00E72533" w:rsidRDefault="00E72533" w:rsidP="00040312">
+    <w:p w14:paraId="2DAEF122" w14:textId="2ED7F045" w:rsidR="00E72533" w:rsidRDefault="00E72533" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ELD learning goal(s) based on the ELD goal(s) for the unit</w:t>
       </w:r>
+      <w:r w:rsidR="000E07C2">
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6DF456DC" w14:textId="0F445E80" w:rsidR="00E72533" w:rsidRDefault="00E72533" w:rsidP="003F3335">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AD8966" w14:textId="29BEC076" w:rsidR="00405DBD" w:rsidRPr="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lesson </w:t>
       </w:r>
       <w:r w:rsidR="00DE293D">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Activities and Delivery</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014003EF" w14:textId="2B932D8C" w:rsidR="00405DBD" w:rsidRDefault="00A326BB" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00405DBD">
         <w:t>Summarize the lesson activit</w:t>
       </w:r>
       <w:r w:rsidR="00754A78">
         <w:t>y(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00405DBD">
         <w:t>ies</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00754A78">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00405DBD" w:rsidRPr="003F3335">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE39575" w14:textId="77777777" w:rsidR="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
+    <w:p w14:paraId="6CD7C58A" w14:textId="77777777" w:rsidR="00407E10" w:rsidRDefault="00407E10" w:rsidP="00407E10">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA15498" w14:textId="6A69A376" w:rsidR="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve">Describe how you plan to </w:t>
       </w:r>
       <w:r w:rsidR="00502F2E">
         <w:t>address foundational reading skill(s) (if applicable) with</w:t>
       </w:r>
       <w:r w:rsidR="00502F2E" w:rsidRPr="00445AF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
@@ -1059,193 +1095,228 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve">Describe the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B12747">
         <w:t>formative assessment(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> you plan to use to monitor student learning</w:t>
       </w:r>
       <w:r w:rsidR="001456A0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAB4146" w14:textId="4836469F" w:rsidR="001456A0" w:rsidRDefault="001456A0" w:rsidP="00737896">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66182DC7" w14:textId="1A5EC90C" w:rsidR="007C392B" w:rsidRDefault="00BC78D8" w:rsidP="007C392B">
+    <w:p w14:paraId="66182DC7" w14:textId="22483919" w:rsidR="007C392B" w:rsidRDefault="00BC78D8" w:rsidP="007C392B">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720135">
         <w:t>Determine</w:t>
       </w:r>
       <w:r w:rsidR="00E253A5">
         <w:t xml:space="preserve"> and describe</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> what </w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
-        <w:t>adaptations</w:t>
+        <w:t>adaptation</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4812">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4812">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
-        <w:t xml:space="preserve"> you will make to address the learning needs of the FS, based on their assets and/or interests</w:t>
+        <w:t xml:space="preserve"> you will make to address the learning needs of the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B66D0">
+        <w:t>focus student (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720135">
+        <w:t>FS</w:t>
+      </w:r>
+      <w:r w:rsidR="004B66D0">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720135">
+        <w:t>, based on their assets and/or interests</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and learning needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
         <w:t>accommodations</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> and/or </w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
         <w:t>modifications</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t>, language supports, IEP supports/services</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45563BD7" w14:textId="48A11085" w:rsidR="00737896" w:rsidRDefault="007C392B" w:rsidP="007C392B">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2160EBEA" w14:textId="3B41C13E" w:rsidR="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
       <w:pPr>
         <w:pStyle w:val="SectionHeader2"/>
       </w:pPr>
       <w:r>
         <w:t>Lesson 2</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670FF07A" w14:textId="77777777" w:rsidR="006D5825" w:rsidRPr="00405DBD" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
       </w:pPr>
       <w:r>
         <w:t>Learning Goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6989621E" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="00040312">
+    <w:p w14:paraId="6989621E" w14:textId="2D294C3A" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ELA/Literacy learning goal(s) based on the ELA/Literacy goal(s) for the unit</w:t>
       </w:r>
+      <w:r w:rsidR="000E07C2">
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="56860505" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7B6EC6" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
+    <w:p w14:paraId="6E7B6EC6" w14:textId="245E19A6" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ELD learning goal(s) based on the ELD goal(s) for the unit</w:t>
       </w:r>
+      <w:r w:rsidR="000E07C2">
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="10559998" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF212D8" w14:textId="48FCF36B" w:rsidR="006D5825" w:rsidRPr="00405DBD" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lesson </w:t>
       </w:r>
       <w:r w:rsidR="00DE293D">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:t>Activities and Delivery</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C9ABE7" w14:textId="02A75231" w:rsidR="006D5825" w:rsidRDefault="004B5AE6" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D5825">
-        <w:t>Summarize the lesson activity(ies)</w:t>
+        <w:t>Summarize the lesson activity(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D5825">
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D5825">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006D5825" w:rsidRPr="003F3335">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED4A90A" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
+    <w:p w14:paraId="2CC24003" w14:textId="77777777" w:rsidR="00407E10" w:rsidRDefault="00407E10" w:rsidP="00407E10">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F65C297" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve">Describe how you plan to </w:t>
       </w:r>
       <w:r>
         <w:t>address foundational reading skill(s) (if applicable) with</w:t>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve"> a direct</w:t>
       </w:r>
       <w:r>
@@ -1425,72 +1496,81 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve">Describe the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B12747">
         <w:t>formative assessment(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> you plan to use to monitor student learning</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422DB906" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1FE641" w14:textId="2B160B7F" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
+    <w:p w14:paraId="6F1FE641" w14:textId="24F3E912" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720135">
         <w:t>Determine</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and describe</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> what </w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
-        <w:t>adaptations</w:t>
+        <w:t>adaptation</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4812">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4812">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> you will make to address the learning needs of the FS, based on their assets and/or interests</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and learning needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
         <w:t>accommodations</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> and/or </w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
         <w:t>modifications</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t>, language supports, IEP supports/services</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
@@ -1500,118 +1580,132 @@
     </w:p>
     <w:p w14:paraId="35D14BF7" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649F3F1D" w14:textId="5BDC1AB9" w:rsidR="00405DBD" w:rsidRDefault="00405DBD" w:rsidP="00405DBD">
       <w:pPr>
         <w:pStyle w:val="SectionHeader2"/>
       </w:pPr>
       <w:r>
         <w:t>Lesson 3</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D19A70" w14:textId="77777777" w:rsidR="006D5825" w:rsidRPr="00405DBD" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
       </w:pPr>
       <w:r>
         <w:t>Learning Goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521E7608" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="00040312">
+    <w:p w14:paraId="521E7608" w14:textId="490AC135" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>ELA/Literacy learning goal(s) based on the ELA/Literacy goal(s) for the unit</w:t>
       </w:r>
+      <w:r w:rsidR="000E07C2">
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="75A2E559" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05457C60" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
+    <w:p w14:paraId="05457C60" w14:textId="3CA2E82B" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ELD learning goal(s) based on the ELD goal(s) for the unit</w:t>
       </w:r>
+      <w:r w:rsidR="000E07C2">
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55C117DC" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBD3A78" w14:textId="15C4DD41" w:rsidR="006D5825" w:rsidRPr="00405DBD" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="SectionHeader3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lesson </w:t>
       </w:r>
       <w:r w:rsidR="00DE293D">
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:t>Activities and Delivery</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55790ED8" w14:textId="1FEFA352" w:rsidR="006D5825" w:rsidRDefault="004B5AE6" w:rsidP="00040312">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006D5825">
-        <w:t>Summarize the lesson activity(ies)</w:t>
+        <w:t>Summarize the lesson activity(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D5825">
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D5825">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006D5825" w:rsidRPr="003F3335">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203B5B0C" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
+    <w:p w14:paraId="331E76C0" w14:textId="77777777" w:rsidR="00407E10" w:rsidRDefault="00407E10" w:rsidP="00407E10">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2020A863" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003F3335">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3335">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve">Describe how you plan to </w:t>
       </w:r>
       <w:r>
         <w:t>address foundational reading skill(s) (if applicable) with</w:t>
       </w:r>
       <w:r w:rsidRPr="00445AF4">
         <w:t xml:space="preserve"> a direct</w:t>
       </w:r>
       <w:r>
@@ -1791,134 +1885,139 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve">Describe the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B12747">
         <w:t>formative assessment(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> you plan to use to monitor student learning</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232C18B5" w14:textId="77777777" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBC9352" w14:textId="5B794E33" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
+    <w:p w14:paraId="6DBC9352" w14:textId="2A557BD4" w:rsidR="006D5825" w:rsidRDefault="006D5825" w:rsidP="006D5825">
       <w:pPr>
         <w:pStyle w:val="Prompt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720135">
         <w:t>Determine</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and describe</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> what </w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
-        <w:t>adaptations</w:t>
+        <w:t>adaptation</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4812">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4812">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> you will make to address the learning needs of the FS, based on their assets and/or interests</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and learning needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
         <w:t>accommodations</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t xml:space="preserve"> and/or </w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6" w:rsidRPr="00040312">
         <w:t>modifications</w:t>
       </w:r>
       <w:r w:rsidRPr="00720135">
         <w:t>, language supports, IEP supports/services</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004B5AE6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FF17B0" w14:textId="0B603B26" w:rsidR="00405DBD" w:rsidRDefault="006D5825" w:rsidP="00040312">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00405DBD" w:rsidSect="00AC7078">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70E5BD60" w14:textId="77777777" w:rsidR="00065E27" w:rsidRDefault="00065E27" w:rsidP="004E7F3B">
+    <w:p w14:paraId="72F927AB" w14:textId="77777777" w:rsidR="00231D31" w:rsidRDefault="00231D31" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="468E44CF" w14:textId="77777777" w:rsidR="00065E27" w:rsidRDefault="00065E27" w:rsidP="004E7F3B">
+    <w:p w14:paraId="054BD551" w14:textId="77777777" w:rsidR="00231D31" w:rsidRDefault="00231D31" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1981,60 +2080,50 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Light">
     <w:altName w:val="Calibri Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18D07BA3" w14:textId="77777777" w:rsidR="00D44DA6" w:rsidRDefault="00D44DA6">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4934A5D7" w14:textId="618D188D" w:rsidR="00813B09" w:rsidRPr="003035D9" w:rsidRDefault="00813B09" w:rsidP="009A1A64">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003035D9">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidR="00AD6849" w:rsidRPr="003035D9">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -2278,71 +2367,61 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="008B584C">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="000C2CE8">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E023180" w14:textId="77777777" w:rsidR="00065E27" w:rsidRDefault="00065E27" w:rsidP="004E7F3B">
+    <w:p w14:paraId="21BBF63A" w14:textId="77777777" w:rsidR="00231D31" w:rsidRDefault="00231D31" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14A9D295" w14:textId="77777777" w:rsidR="00065E27" w:rsidRDefault="00065E27" w:rsidP="004E7F3B">
+    <w:p w14:paraId="6D721E2E" w14:textId="77777777" w:rsidR="00231D31" w:rsidRDefault="00231D31" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6842089A" w14:textId="77777777" w:rsidR="00435C74" w:rsidRDefault="00435C74" w:rsidP="00435C74">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="4CE825F7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Candidates placed in transitional kindergarten classrooms should use age-level developmental strands from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
         <w:r w:rsidRPr="4CE825F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>California Preschool/Transitional Kindergarten Learning Foundations (PTKLF): Language and Literacy Development</w:t>
@@ -2363,142 +2442,62 @@
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Candidates placed in transitional kindergarten classrooms should use age-level developmental strands from the </w:t>
       </w:r>
       <w:hyperlink r:id="rId2">
         <w:r w:rsidRPr="4CE825F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>California Preschool/Transitional Kindergarten Learning Foundations (PTKLF): Language and Literacy Development</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66E1D6B5" w14:textId="4F78CE09" w:rsidR="00D44DA6" w:rsidRDefault="00D44DA6">
-[...44 lines deleted...]
-  <w:p w14:paraId="581A6AAF" w14:textId="2292229D" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00D44DA6" w:rsidP="00FB01A7">
+  <w:p w14:paraId="581A6AAF" w14:textId="59BCBDC8" w:rsidR="00FE5E07" w:rsidRPr="00693423" w:rsidRDefault="00FB01A7" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="00FB01A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38DB9FCE" wp14:editId="3CE71F83">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>20320</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-101600</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1790700" cy="573024"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3" descr="California Teaching Performance Assessment" title="CalTPA Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="CalTPA_logo_color_print_300dpi.tif"/>
                   <pic:cNvPicPr/>
@@ -2610,95 +2609,50 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="087BAD05" w14:textId="3AE14EA2" w:rsidR="00FE5E07" w:rsidRDefault="00FE5E07" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3840592D" w14:textId="77777777" w:rsidR="00FB01A7" w:rsidRDefault="00FB01A7" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...43 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00224C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D04C10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulleted"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="335B2B"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
@@ -5477,140 +5431,137 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="7608862">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="164055287">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="673342140">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="829560842">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1974213073">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="200441786">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="118"/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="00000E47"/>
     <w:rsid w:val="00001005"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="000041E1"/>
     <w:rsid w:val="0001033E"/>
     <w:rsid w:val="00010F6B"/>
     <w:rsid w:val="000116CE"/>
     <w:rsid w:val="00013C25"/>
     <w:rsid w:val="00014018"/>
     <w:rsid w:val="000324C7"/>
     <w:rsid w:val="00032DA2"/>
     <w:rsid w:val="00033D53"/>
     <w:rsid w:val="000371DA"/>
     <w:rsid w:val="00037773"/>
     <w:rsid w:val="00040312"/>
     <w:rsid w:val="00041446"/>
     <w:rsid w:val="00041527"/>
     <w:rsid w:val="0004655B"/>
     <w:rsid w:val="0005031D"/>
     <w:rsid w:val="000508AF"/>
     <w:rsid w:val="00053320"/>
     <w:rsid w:val="00054BB2"/>
     <w:rsid w:val="000551FB"/>
     <w:rsid w:val="00057F22"/>
     <w:rsid w:val="00062EF5"/>
     <w:rsid w:val="0006307E"/>
     <w:rsid w:val="000633FD"/>
-    <w:rsid w:val="00065E27"/>
     <w:rsid w:val="00065F85"/>
     <w:rsid w:val="0007184B"/>
     <w:rsid w:val="00076555"/>
     <w:rsid w:val="00077960"/>
     <w:rsid w:val="00080AE0"/>
     <w:rsid w:val="0008456E"/>
     <w:rsid w:val="00086EEC"/>
     <w:rsid w:val="0008788E"/>
     <w:rsid w:val="00090E1B"/>
     <w:rsid w:val="0009207B"/>
     <w:rsid w:val="00093B64"/>
     <w:rsid w:val="00093CD5"/>
     <w:rsid w:val="00096649"/>
     <w:rsid w:val="00096777"/>
     <w:rsid w:val="000A002C"/>
     <w:rsid w:val="000A038F"/>
     <w:rsid w:val="000A2A9A"/>
     <w:rsid w:val="000A4142"/>
     <w:rsid w:val="000B3678"/>
     <w:rsid w:val="000B70D9"/>
     <w:rsid w:val="000B7B96"/>
     <w:rsid w:val="000C090E"/>
     <w:rsid w:val="000C2CE8"/>
     <w:rsid w:val="000C4D8C"/>
     <w:rsid w:val="000C6100"/>
     <w:rsid w:val="000C68AD"/>
     <w:rsid w:val="000C6C6F"/>
     <w:rsid w:val="000D354F"/>
     <w:rsid w:val="000D490D"/>
     <w:rsid w:val="000D562C"/>
+    <w:rsid w:val="000E07C2"/>
     <w:rsid w:val="000E28CF"/>
     <w:rsid w:val="000E2EC9"/>
     <w:rsid w:val="000E5E92"/>
     <w:rsid w:val="000E6856"/>
     <w:rsid w:val="000F3250"/>
     <w:rsid w:val="000F4529"/>
     <w:rsid w:val="000F6CA3"/>
     <w:rsid w:val="000F6FEE"/>
     <w:rsid w:val="00103AF4"/>
     <w:rsid w:val="0010592E"/>
     <w:rsid w:val="00105C84"/>
     <w:rsid w:val="00107D00"/>
     <w:rsid w:val="0011027D"/>
     <w:rsid w:val="00114133"/>
     <w:rsid w:val="00114274"/>
     <w:rsid w:val="001146F8"/>
     <w:rsid w:val="00116384"/>
     <w:rsid w:val="001171A1"/>
     <w:rsid w:val="00120C4D"/>
     <w:rsid w:val="00123CE3"/>
     <w:rsid w:val="00124D51"/>
     <w:rsid w:val="00125C60"/>
     <w:rsid w:val="00127AED"/>
     <w:rsid w:val="001315C9"/>
     <w:rsid w:val="001360AE"/>
@@ -5666,50 +5617,51 @@
     <w:rsid w:val="001E4F8F"/>
     <w:rsid w:val="001E5D93"/>
     <w:rsid w:val="001E69BA"/>
     <w:rsid w:val="001F435B"/>
     <w:rsid w:val="001F4BE4"/>
     <w:rsid w:val="001F52AB"/>
     <w:rsid w:val="001F5A7E"/>
     <w:rsid w:val="001F7D0F"/>
     <w:rsid w:val="001F7ED2"/>
     <w:rsid w:val="00202B20"/>
     <w:rsid w:val="00203F7F"/>
     <w:rsid w:val="00206D54"/>
     <w:rsid w:val="00207B79"/>
     <w:rsid w:val="00211395"/>
     <w:rsid w:val="002132ED"/>
     <w:rsid w:val="002133D8"/>
     <w:rsid w:val="00213DB7"/>
     <w:rsid w:val="00214824"/>
     <w:rsid w:val="0022037E"/>
     <w:rsid w:val="0022093C"/>
     <w:rsid w:val="00220E12"/>
     <w:rsid w:val="00227BAD"/>
     <w:rsid w:val="00230C36"/>
     <w:rsid w:val="00230D2B"/>
     <w:rsid w:val="00231510"/>
+    <w:rsid w:val="00231D31"/>
     <w:rsid w:val="00231DE4"/>
     <w:rsid w:val="002327A7"/>
     <w:rsid w:val="0023362B"/>
     <w:rsid w:val="0023576E"/>
     <w:rsid w:val="00236742"/>
     <w:rsid w:val="00245ADC"/>
     <w:rsid w:val="0025291D"/>
     <w:rsid w:val="002539A9"/>
     <w:rsid w:val="00254654"/>
     <w:rsid w:val="00261B85"/>
     <w:rsid w:val="00263DA7"/>
     <w:rsid w:val="00265551"/>
     <w:rsid w:val="00273506"/>
     <w:rsid w:val="00283183"/>
     <w:rsid w:val="00284913"/>
     <w:rsid w:val="0028499D"/>
     <w:rsid w:val="00285DD2"/>
     <w:rsid w:val="002863A2"/>
     <w:rsid w:val="0028726E"/>
     <w:rsid w:val="002879B8"/>
     <w:rsid w:val="00287EC8"/>
     <w:rsid w:val="002912DA"/>
     <w:rsid w:val="002927BF"/>
     <w:rsid w:val="00293115"/>
     <w:rsid w:val="00295AD6"/>
@@ -5797,50 +5749,51 @@
     <w:rsid w:val="003D22E0"/>
     <w:rsid w:val="003D2CDF"/>
     <w:rsid w:val="003D3A63"/>
     <w:rsid w:val="003D5247"/>
     <w:rsid w:val="003D651F"/>
     <w:rsid w:val="003E0530"/>
     <w:rsid w:val="003E083A"/>
     <w:rsid w:val="003E10DC"/>
     <w:rsid w:val="003E188F"/>
     <w:rsid w:val="003E3163"/>
     <w:rsid w:val="003E66B2"/>
     <w:rsid w:val="003E6C47"/>
     <w:rsid w:val="003E788C"/>
     <w:rsid w:val="003F3335"/>
     <w:rsid w:val="003F48C4"/>
     <w:rsid w:val="003F662F"/>
     <w:rsid w:val="003F78A4"/>
     <w:rsid w:val="003F7D61"/>
     <w:rsid w:val="004001C2"/>
     <w:rsid w:val="0040094D"/>
     <w:rsid w:val="00401FE3"/>
     <w:rsid w:val="00402BA4"/>
     <w:rsid w:val="004035D6"/>
     <w:rsid w:val="00404F4B"/>
     <w:rsid w:val="00405DBD"/>
+    <w:rsid w:val="00407E10"/>
     <w:rsid w:val="00410A95"/>
     <w:rsid w:val="00412666"/>
     <w:rsid w:val="004138C4"/>
     <w:rsid w:val="004160A0"/>
     <w:rsid w:val="00420C83"/>
     <w:rsid w:val="00423F83"/>
     <w:rsid w:val="00424E3C"/>
     <w:rsid w:val="00427E58"/>
     <w:rsid w:val="004310CA"/>
     <w:rsid w:val="0043118D"/>
     <w:rsid w:val="004340D3"/>
     <w:rsid w:val="00435C74"/>
     <w:rsid w:val="004369E1"/>
     <w:rsid w:val="00436A29"/>
     <w:rsid w:val="00437290"/>
     <w:rsid w:val="00437D10"/>
     <w:rsid w:val="00445AF4"/>
     <w:rsid w:val="004473A7"/>
     <w:rsid w:val="00451A58"/>
     <w:rsid w:val="00452368"/>
     <w:rsid w:val="0045773D"/>
     <w:rsid w:val="00460D04"/>
     <w:rsid w:val="00461630"/>
     <w:rsid w:val="00462507"/>
     <w:rsid w:val="0046368C"/>
@@ -5850,50 +5803,51 @@
     <w:rsid w:val="00470A82"/>
     <w:rsid w:val="00470ABF"/>
     <w:rsid w:val="00472AA4"/>
     <w:rsid w:val="0047357B"/>
     <w:rsid w:val="004775EA"/>
     <w:rsid w:val="00481B70"/>
     <w:rsid w:val="004823DD"/>
     <w:rsid w:val="00485EE1"/>
     <w:rsid w:val="00487EE8"/>
     <w:rsid w:val="00490FA3"/>
     <w:rsid w:val="00491405"/>
     <w:rsid w:val="004943FA"/>
     <w:rsid w:val="00494640"/>
     <w:rsid w:val="00494CAF"/>
     <w:rsid w:val="00497BF6"/>
     <w:rsid w:val="004A0221"/>
     <w:rsid w:val="004A15B8"/>
     <w:rsid w:val="004A19B6"/>
     <w:rsid w:val="004A27F2"/>
     <w:rsid w:val="004A35C7"/>
     <w:rsid w:val="004A360A"/>
     <w:rsid w:val="004B1A11"/>
     <w:rsid w:val="004B2F89"/>
     <w:rsid w:val="004B5A62"/>
     <w:rsid w:val="004B5AE6"/>
+    <w:rsid w:val="004B66D0"/>
     <w:rsid w:val="004B6F34"/>
     <w:rsid w:val="004B7146"/>
     <w:rsid w:val="004C5370"/>
     <w:rsid w:val="004C6995"/>
     <w:rsid w:val="004D3FB3"/>
     <w:rsid w:val="004D49CD"/>
     <w:rsid w:val="004E0EC6"/>
     <w:rsid w:val="004E7F3B"/>
     <w:rsid w:val="004F00B4"/>
     <w:rsid w:val="004F03D5"/>
     <w:rsid w:val="004F3387"/>
     <w:rsid w:val="004F437A"/>
     <w:rsid w:val="004F7D76"/>
     <w:rsid w:val="00502F2E"/>
     <w:rsid w:val="005041DF"/>
     <w:rsid w:val="00506AE2"/>
     <w:rsid w:val="00507700"/>
     <w:rsid w:val="00512486"/>
     <w:rsid w:val="00513114"/>
     <w:rsid w:val="00514271"/>
     <w:rsid w:val="00516CB0"/>
     <w:rsid w:val="00517920"/>
     <w:rsid w:val="00521F07"/>
     <w:rsid w:val="00523244"/>
     <w:rsid w:val="00523781"/>
@@ -6018,51 +5972,50 @@
     <w:rsid w:val="00737007"/>
     <w:rsid w:val="00737896"/>
     <w:rsid w:val="00737EFA"/>
     <w:rsid w:val="007456A3"/>
     <w:rsid w:val="00747D86"/>
     <w:rsid w:val="00747D96"/>
     <w:rsid w:val="00751752"/>
     <w:rsid w:val="0075311E"/>
     <w:rsid w:val="00753AB7"/>
     <w:rsid w:val="00753C44"/>
     <w:rsid w:val="00754A78"/>
     <w:rsid w:val="007564E2"/>
     <w:rsid w:val="00757445"/>
     <w:rsid w:val="007605C0"/>
     <w:rsid w:val="0076220F"/>
     <w:rsid w:val="00766B74"/>
     <w:rsid w:val="00767512"/>
     <w:rsid w:val="0077030B"/>
     <w:rsid w:val="007706E6"/>
     <w:rsid w:val="00770CAA"/>
     <w:rsid w:val="00774EA9"/>
     <w:rsid w:val="00776100"/>
     <w:rsid w:val="00780986"/>
     <w:rsid w:val="00780B20"/>
     <w:rsid w:val="00781C02"/>
-    <w:rsid w:val="00784FEB"/>
     <w:rsid w:val="007918D0"/>
     <w:rsid w:val="00791D05"/>
     <w:rsid w:val="00796557"/>
     <w:rsid w:val="00796EE1"/>
     <w:rsid w:val="00797FA0"/>
     <w:rsid w:val="007A1186"/>
     <w:rsid w:val="007A1EBA"/>
     <w:rsid w:val="007A28CF"/>
     <w:rsid w:val="007A434E"/>
     <w:rsid w:val="007B041D"/>
     <w:rsid w:val="007B05F2"/>
     <w:rsid w:val="007B0A53"/>
     <w:rsid w:val="007B50C4"/>
     <w:rsid w:val="007B5442"/>
     <w:rsid w:val="007B56D6"/>
     <w:rsid w:val="007B6EAA"/>
     <w:rsid w:val="007C27EB"/>
     <w:rsid w:val="007C392B"/>
     <w:rsid w:val="007C3DBF"/>
     <w:rsid w:val="007C56AC"/>
     <w:rsid w:val="007C616F"/>
     <w:rsid w:val="007D0226"/>
     <w:rsid w:val="007D1094"/>
     <w:rsid w:val="007D170E"/>
     <w:rsid w:val="007D68CE"/>
@@ -6135,50 +6088,51 @@
     <w:rsid w:val="008A2861"/>
     <w:rsid w:val="008A3644"/>
     <w:rsid w:val="008A54AB"/>
     <w:rsid w:val="008A55E5"/>
     <w:rsid w:val="008B0E67"/>
     <w:rsid w:val="008B0F2F"/>
     <w:rsid w:val="008B584C"/>
     <w:rsid w:val="008C0A31"/>
     <w:rsid w:val="008C1F39"/>
     <w:rsid w:val="008C2FD0"/>
     <w:rsid w:val="008C3794"/>
     <w:rsid w:val="008C3FFC"/>
     <w:rsid w:val="008D0170"/>
     <w:rsid w:val="008D2358"/>
     <w:rsid w:val="008D64E2"/>
     <w:rsid w:val="008E078C"/>
     <w:rsid w:val="008E1637"/>
     <w:rsid w:val="008E18E1"/>
     <w:rsid w:val="008E3043"/>
     <w:rsid w:val="008E3B12"/>
     <w:rsid w:val="008F16E3"/>
     <w:rsid w:val="008F1F25"/>
     <w:rsid w:val="008F22F2"/>
     <w:rsid w:val="008F2C4E"/>
     <w:rsid w:val="008F70D7"/>
+    <w:rsid w:val="008F718A"/>
     <w:rsid w:val="0090100B"/>
     <w:rsid w:val="0090448A"/>
     <w:rsid w:val="009061F9"/>
     <w:rsid w:val="00906FA0"/>
     <w:rsid w:val="0091203D"/>
     <w:rsid w:val="00912F54"/>
     <w:rsid w:val="009148B6"/>
     <w:rsid w:val="00915D50"/>
     <w:rsid w:val="009167CC"/>
     <w:rsid w:val="00917ED8"/>
     <w:rsid w:val="00921563"/>
     <w:rsid w:val="00926434"/>
     <w:rsid w:val="00930B12"/>
     <w:rsid w:val="00931363"/>
     <w:rsid w:val="0093159E"/>
     <w:rsid w:val="009320F4"/>
     <w:rsid w:val="009333B2"/>
     <w:rsid w:val="009343E5"/>
     <w:rsid w:val="00935486"/>
     <w:rsid w:val="009377C0"/>
     <w:rsid w:val="009416B2"/>
     <w:rsid w:val="00941C1E"/>
     <w:rsid w:val="00941C5C"/>
     <w:rsid w:val="009444CE"/>
     <w:rsid w:val="00950DFB"/>
@@ -6269,50 +6223,51 @@
     <w:rsid w:val="00A452D5"/>
     <w:rsid w:val="00A4788E"/>
     <w:rsid w:val="00A517F5"/>
     <w:rsid w:val="00A51AAA"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A523EB"/>
     <w:rsid w:val="00A52CE7"/>
     <w:rsid w:val="00A53D74"/>
     <w:rsid w:val="00A555B8"/>
     <w:rsid w:val="00A56849"/>
     <w:rsid w:val="00A600A2"/>
     <w:rsid w:val="00A62807"/>
     <w:rsid w:val="00A677FB"/>
     <w:rsid w:val="00A67AE1"/>
     <w:rsid w:val="00A72ACC"/>
     <w:rsid w:val="00A800EE"/>
     <w:rsid w:val="00A81826"/>
     <w:rsid w:val="00A832E1"/>
     <w:rsid w:val="00A846F9"/>
     <w:rsid w:val="00A85A7E"/>
     <w:rsid w:val="00A87C90"/>
     <w:rsid w:val="00A9158B"/>
     <w:rsid w:val="00A93206"/>
     <w:rsid w:val="00A9537D"/>
     <w:rsid w:val="00A9611A"/>
+    <w:rsid w:val="00AA4812"/>
     <w:rsid w:val="00AA5188"/>
     <w:rsid w:val="00AA7049"/>
     <w:rsid w:val="00AB068E"/>
     <w:rsid w:val="00AB0BA7"/>
     <w:rsid w:val="00AB1E49"/>
     <w:rsid w:val="00AB5986"/>
     <w:rsid w:val="00AC0E5C"/>
     <w:rsid w:val="00AC5521"/>
     <w:rsid w:val="00AC55F5"/>
     <w:rsid w:val="00AC7078"/>
     <w:rsid w:val="00AD355D"/>
     <w:rsid w:val="00AD6849"/>
     <w:rsid w:val="00AE108A"/>
     <w:rsid w:val="00AE1D38"/>
     <w:rsid w:val="00AE2A94"/>
     <w:rsid w:val="00AE3AEB"/>
     <w:rsid w:val="00AE41BC"/>
     <w:rsid w:val="00AF1505"/>
     <w:rsid w:val="00AF45C8"/>
     <w:rsid w:val="00B012BB"/>
     <w:rsid w:val="00B01CB5"/>
     <w:rsid w:val="00B02545"/>
     <w:rsid w:val="00B02DDA"/>
     <w:rsid w:val="00B05EFB"/>
     <w:rsid w:val="00B11731"/>
@@ -6405,125 +6360,128 @@
     <w:rsid w:val="00C34B1A"/>
     <w:rsid w:val="00C35FB4"/>
     <w:rsid w:val="00C37945"/>
     <w:rsid w:val="00C416EC"/>
     <w:rsid w:val="00C44054"/>
     <w:rsid w:val="00C453C1"/>
     <w:rsid w:val="00C45F0F"/>
     <w:rsid w:val="00C4746A"/>
     <w:rsid w:val="00C50310"/>
     <w:rsid w:val="00C54435"/>
     <w:rsid w:val="00C54499"/>
     <w:rsid w:val="00C57E13"/>
     <w:rsid w:val="00C61647"/>
     <w:rsid w:val="00C67653"/>
     <w:rsid w:val="00C7034D"/>
     <w:rsid w:val="00C747EF"/>
     <w:rsid w:val="00C74ADD"/>
     <w:rsid w:val="00C75193"/>
     <w:rsid w:val="00C816EB"/>
     <w:rsid w:val="00C8273E"/>
     <w:rsid w:val="00C8308A"/>
     <w:rsid w:val="00C849FB"/>
     <w:rsid w:val="00C85DFE"/>
     <w:rsid w:val="00C923A3"/>
     <w:rsid w:val="00C923DF"/>
+    <w:rsid w:val="00C94E82"/>
     <w:rsid w:val="00C961A7"/>
     <w:rsid w:val="00CA0832"/>
     <w:rsid w:val="00CA093E"/>
     <w:rsid w:val="00CA0DBB"/>
     <w:rsid w:val="00CA4513"/>
     <w:rsid w:val="00CA49BA"/>
     <w:rsid w:val="00CA55CF"/>
     <w:rsid w:val="00CB1C29"/>
     <w:rsid w:val="00CB332A"/>
     <w:rsid w:val="00CB68BE"/>
     <w:rsid w:val="00CB7C74"/>
     <w:rsid w:val="00CC078F"/>
     <w:rsid w:val="00CC69A9"/>
     <w:rsid w:val="00CD043F"/>
     <w:rsid w:val="00CD169E"/>
     <w:rsid w:val="00CD1F8C"/>
     <w:rsid w:val="00CD4F55"/>
     <w:rsid w:val="00CD659D"/>
     <w:rsid w:val="00CE15F9"/>
     <w:rsid w:val="00CE1F61"/>
     <w:rsid w:val="00CE40C7"/>
     <w:rsid w:val="00CE5D87"/>
     <w:rsid w:val="00CE798A"/>
     <w:rsid w:val="00CF0EF9"/>
     <w:rsid w:val="00CF2098"/>
+    <w:rsid w:val="00CF6BD0"/>
     <w:rsid w:val="00CF76D6"/>
     <w:rsid w:val="00D01760"/>
     <w:rsid w:val="00D032A1"/>
     <w:rsid w:val="00D03924"/>
     <w:rsid w:val="00D042CA"/>
     <w:rsid w:val="00D06D25"/>
     <w:rsid w:val="00D072A2"/>
     <w:rsid w:val="00D12CCF"/>
     <w:rsid w:val="00D13329"/>
     <w:rsid w:val="00D16908"/>
     <w:rsid w:val="00D202F3"/>
     <w:rsid w:val="00D20C04"/>
     <w:rsid w:val="00D2419A"/>
     <w:rsid w:val="00D26BCB"/>
     <w:rsid w:val="00D31112"/>
     <w:rsid w:val="00D32D20"/>
     <w:rsid w:val="00D32E76"/>
     <w:rsid w:val="00D35F3E"/>
+    <w:rsid w:val="00D36C10"/>
     <w:rsid w:val="00D43814"/>
-    <w:rsid w:val="00D44DA6"/>
     <w:rsid w:val="00D5360B"/>
     <w:rsid w:val="00D54855"/>
     <w:rsid w:val="00D600F9"/>
     <w:rsid w:val="00D61AF2"/>
     <w:rsid w:val="00D62EAF"/>
     <w:rsid w:val="00D640AF"/>
     <w:rsid w:val="00D6551F"/>
     <w:rsid w:val="00D6657B"/>
     <w:rsid w:val="00D70328"/>
     <w:rsid w:val="00D75059"/>
     <w:rsid w:val="00D779D0"/>
     <w:rsid w:val="00D80B23"/>
     <w:rsid w:val="00D8460C"/>
     <w:rsid w:val="00D84A3C"/>
     <w:rsid w:val="00D852D7"/>
     <w:rsid w:val="00D85B89"/>
     <w:rsid w:val="00D869D8"/>
     <w:rsid w:val="00D91599"/>
     <w:rsid w:val="00D948E1"/>
     <w:rsid w:val="00D94DCA"/>
     <w:rsid w:val="00D9793C"/>
     <w:rsid w:val="00D97F07"/>
     <w:rsid w:val="00DA2369"/>
     <w:rsid w:val="00DA4149"/>
     <w:rsid w:val="00DA66C7"/>
     <w:rsid w:val="00DA7C5E"/>
     <w:rsid w:val="00DB499B"/>
     <w:rsid w:val="00DB4B3F"/>
     <w:rsid w:val="00DC1E2D"/>
     <w:rsid w:val="00DC5F46"/>
+    <w:rsid w:val="00DC643D"/>
     <w:rsid w:val="00DD091F"/>
     <w:rsid w:val="00DD493E"/>
     <w:rsid w:val="00DD69AA"/>
     <w:rsid w:val="00DE293D"/>
     <w:rsid w:val="00DE39FF"/>
     <w:rsid w:val="00DE44F0"/>
     <w:rsid w:val="00DE5027"/>
     <w:rsid w:val="00DE503F"/>
     <w:rsid w:val="00DF0875"/>
     <w:rsid w:val="00DF0DCF"/>
     <w:rsid w:val="00DF26C2"/>
     <w:rsid w:val="00DF4038"/>
     <w:rsid w:val="00DF4525"/>
     <w:rsid w:val="00DF525A"/>
     <w:rsid w:val="00DF6BD8"/>
     <w:rsid w:val="00E006B7"/>
     <w:rsid w:val="00E00BF2"/>
     <w:rsid w:val="00E011BA"/>
     <w:rsid w:val="00E01EA0"/>
     <w:rsid w:val="00E035EF"/>
     <w:rsid w:val="00E039AC"/>
     <w:rsid w:val="00E05E23"/>
     <w:rsid w:val="00E063F9"/>
     <w:rsid w:val="00E12CDD"/>
     <w:rsid w:val="00E15A91"/>
@@ -6590,88 +6548,91 @@
     <w:rsid w:val="00EC7EC2"/>
     <w:rsid w:val="00ED0E53"/>
     <w:rsid w:val="00ED261D"/>
     <w:rsid w:val="00ED6FB4"/>
     <w:rsid w:val="00ED7CDD"/>
     <w:rsid w:val="00ED7D08"/>
     <w:rsid w:val="00EE21C9"/>
     <w:rsid w:val="00EE3397"/>
     <w:rsid w:val="00EE51F2"/>
     <w:rsid w:val="00EE7056"/>
     <w:rsid w:val="00EF06B3"/>
     <w:rsid w:val="00EF1E5A"/>
     <w:rsid w:val="00EF2530"/>
     <w:rsid w:val="00EF5142"/>
     <w:rsid w:val="00EF75E5"/>
     <w:rsid w:val="00F02EC1"/>
     <w:rsid w:val="00F052FF"/>
     <w:rsid w:val="00F06D36"/>
     <w:rsid w:val="00F11142"/>
     <w:rsid w:val="00F11155"/>
     <w:rsid w:val="00F12ADA"/>
     <w:rsid w:val="00F13763"/>
     <w:rsid w:val="00F14A5C"/>
     <w:rsid w:val="00F16207"/>
     <w:rsid w:val="00F21D2A"/>
+    <w:rsid w:val="00F25759"/>
+    <w:rsid w:val="00F25EB1"/>
     <w:rsid w:val="00F2695E"/>
     <w:rsid w:val="00F27F07"/>
     <w:rsid w:val="00F30502"/>
     <w:rsid w:val="00F313C8"/>
     <w:rsid w:val="00F372F7"/>
     <w:rsid w:val="00F415CF"/>
     <w:rsid w:val="00F449BB"/>
     <w:rsid w:val="00F45581"/>
     <w:rsid w:val="00F45B66"/>
     <w:rsid w:val="00F46B97"/>
     <w:rsid w:val="00F5040A"/>
     <w:rsid w:val="00F5453A"/>
     <w:rsid w:val="00F5616A"/>
     <w:rsid w:val="00F62A24"/>
     <w:rsid w:val="00F67CA5"/>
     <w:rsid w:val="00F70B50"/>
     <w:rsid w:val="00F732E5"/>
     <w:rsid w:val="00F74A16"/>
     <w:rsid w:val="00F76115"/>
     <w:rsid w:val="00F81064"/>
     <w:rsid w:val="00F85C8C"/>
     <w:rsid w:val="00F8639B"/>
     <w:rsid w:val="00F8685A"/>
     <w:rsid w:val="00F94E25"/>
     <w:rsid w:val="00F9606E"/>
     <w:rsid w:val="00F9653C"/>
     <w:rsid w:val="00F97B95"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA2F81"/>
     <w:rsid w:val="00FB01A7"/>
     <w:rsid w:val="00FB4945"/>
     <w:rsid w:val="00FB7A59"/>
     <w:rsid w:val="00FC1BEC"/>
     <w:rsid w:val="00FC1D7F"/>
     <w:rsid w:val="00FC1EFD"/>
     <w:rsid w:val="00FC271D"/>
     <w:rsid w:val="00FC336D"/>
     <w:rsid w:val="00FC3F64"/>
+    <w:rsid w:val="00FC4BCC"/>
     <w:rsid w:val="00FC6932"/>
     <w:rsid w:val="00FC7D83"/>
     <w:rsid w:val="00FD0A35"/>
     <w:rsid w:val="00FD4268"/>
     <w:rsid w:val="00FD4609"/>
     <w:rsid w:val="00FD5911"/>
     <w:rsid w:val="00FE3722"/>
     <w:rsid w:val="00FE4C95"/>
     <w:rsid w:val="00FE5E07"/>
     <w:rsid w:val="00FF0A4D"/>
     <w:rsid w:val="00FF3BAD"/>
     <w:rsid w:val="00FF4821"/>
     <w:rsid w:val="00FF4CFC"/>
     <w:rsid w:val="00FF5D45"/>
     <w:rsid w:val="737830FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -7955,58 +7916,58 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1848707945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdcoe.net/common-core-espanol/ca-ccss-en-espanol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.finalsite.net/images/v1684541736/sdcoenet/zwftd6xtvofhfepkon3m/2018_09_18_K-12_SLD_Standards_Translated_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdcoe.net/common-core-espanol/ca-ccss-en-espanol" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdcoe.net/common-core-espanol/ca-ccss-en-espanol" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.finalsite.net/images/v1684541736/sdcoenet/zwftd6xtvofhfepkon3m/2018_09_18_K-12_SLD_Standards_Translated_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sdcoe.net/common-core-espanol/ca-ccss-en-espanol" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/sp/cd/re/documents/ptklflanuageliteracydev.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/sp/cd/re/documents/ptklflanuageliteracydev.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8244,54 +8205,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">marissa.luna-lopez@ctc.ca.gov</Email_x0020_Address>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Marissa</First_x0020_Name>
+    <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Lopez</Last_x0020_Name>
+    <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
+    <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
+    <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -8519,155 +8500,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F98294AA-BC17-48BC-BB34-1CDE72F16BDF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
+    <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC34B774-A810-4434-893C-FE5D4B813772}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F2C4937-DFE6-44C7-9597-DABDDF4A1BDE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CA41DA-5547-44EC-BDE1-6D1DEB188472}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1132</Words>
-  <Characters>6128</Characters>
+  <Words>1133</Words>
+  <Characters>6155</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>153</Lines>
   <Paragraphs>127</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7133</CharactersWithSpaces>
+  <CharactersWithSpaces>7161</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kennedy, Heather</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>39907eb6187f8dd106157546e7ad7c4fed45c4c9c59a7a827be86fc6d56fd326</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">