--- v0 (2026-07-11)
+++ v1 (2026-09-16)
@@ -1,181 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45CDEA51" w14:textId="53DB9ECF" w:rsidR="00E82FB6" w:rsidRDefault="00F47D83" w:rsidP="00623AD2">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Multiple Subject</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B42955" w14:textId="38F3EA1F" w:rsidR="00F81064" w:rsidRPr="00FE5E07" w:rsidRDefault="00F47D83" w:rsidP="00623AD2">
+    <w:p w14:paraId="78B42955" w14:textId="6276E392" w:rsidR="00F81064" w:rsidRPr="00FE5E07" w:rsidRDefault="00F47D83" w:rsidP="00623AD2">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE5E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Step 1: Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="003E1CD8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Part B: </w:t>
       </w:r>
-      <w:r w:rsidR="007D3357">
+      <w:r w:rsidR="00BB7BD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sample </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB7BD5">
+        <w:t xml:space="preserve">Math </w:t>
+      </w:r>
+      <w:r w:rsidR="004A35C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Math </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A35C7">
+        <w:t>Lesson Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3925">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Lesson Plan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB3925">
+        <w:t xml:space="preserve"> Template</w:t>
+      </w:r>
+      <w:r w:rsidR="00995474">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Template</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00995474" w:rsidRPr="002A6C1C">
+      <w:r w:rsidR="00995474" w:rsidRPr="003E287A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Version 2.0</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="table"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E82FB6" w14:paraId="2585D40C" w14:textId="77777777" w:rsidTr="00D64FCA">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C7D3B6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0009D4" w14:textId="7E45922E" w:rsidR="0084123D" w:rsidRPr="00310C55" w:rsidRDefault="00E82FB6" w:rsidP="00800DAB">
+          <w:p w14:paraId="1D0009D4" w14:textId="51DB1809" w:rsidR="0084123D" w:rsidRPr="00310C55" w:rsidRDefault="00E82FB6" w:rsidP="00800DAB">
             <w:pPr>
               <w:pStyle w:val="ParagraphText"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96701">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>Directions:</w:t>
             </w:r>
             <w:r w:rsidRPr="004A35C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
@@ -193,51 +182,63 @@
               </w:rPr>
               <w:t>grade-level appropriate math-specific learning goals: one goal that supports math content and practice and one goal that supports math</w:t>
             </w:r>
             <w:r w:rsidR="0035165F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> academic language</w:t>
             </w:r>
             <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALD. Based on those learning goals, plan one asset-based, UDL-focused math lesson</w:t>
             </w:r>
             <w:r w:rsidR="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Provide answers to the following prompts by typing your responses within the brackets following each prompt (up to </w:t>
+              <w:t xml:space="preserve"> Provide answers to the following prompts by typing your responses within the brackets following each prompt </w:t>
+            </w:r>
+            <w:r w:rsidR="00353FC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(up to </w:t>
             </w:r>
             <w:r w:rsidR="0031272D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="003434DD" w:rsidRPr="003434DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> pages). Do not delete or alter the prompts.</w:t>
             </w:r>
             <w:r w:rsidR="00800DAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0084123D" w:rsidRPr="00310C55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>For more information, see pages 1</w:t>
             </w:r>
@@ -1073,84 +1074,80 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74DCF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>What instructional materials and/or resources will you use in the math lesson? Why</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D94999A" w14:textId="77777777" w:rsidR="00F74DCF" w:rsidRDefault="00F74DCF" w:rsidP="007E4033">
       <w:r>
         <w:t>[  ]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F74DCF" w:rsidSect="009416B2">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69547A08" w14:textId="77777777" w:rsidR="00910A7B" w:rsidRDefault="00910A7B" w:rsidP="004E7F3B">
+    <w:p w14:paraId="481087B8" w14:textId="77777777" w:rsidR="00D74D84" w:rsidRDefault="00D74D84" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21D2791D" w14:textId="77777777" w:rsidR="00910A7B" w:rsidRDefault="00910A7B" w:rsidP="004E7F3B">
+    <w:p w14:paraId="7BD956DA" w14:textId="77777777" w:rsidR="00D74D84" w:rsidRDefault="00D74D84" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33AD5E75" w14:textId="77777777" w:rsidR="00910A7B" w:rsidRDefault="00910A7B"/>
+    <w:p w14:paraId="1F659226" w14:textId="77777777" w:rsidR="00D74D84" w:rsidRDefault="00D74D84"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1203,60 +1200,50 @@
     <w:altName w:val="Calibri Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="328A6C03" w14:textId="77777777" w:rsidR="002A6C1C" w:rsidRDefault="002A6C1C">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23586AC3" w14:textId="7FB7CBB3" w:rsidR="00DA40E2" w:rsidRPr="00FD3D82" w:rsidRDefault="00DA40E2" w:rsidP="00FD3D82">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FD3D82">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidR="004E3B3D" w:rsidRPr="00FD3D82">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -1508,176 +1495,86 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>All rights reserved.</w:t>
     </w:r>
     <w:r w:rsidRPr="00FD3D82">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00896A41">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="367227C1" w14:textId="77777777" w:rsidR="00910A7B" w:rsidRDefault="00910A7B" w:rsidP="004E7F3B">
+    <w:p w14:paraId="7CC94F9D" w14:textId="77777777" w:rsidR="00D74D84" w:rsidRDefault="00D74D84" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B0D7D90" w14:textId="77777777" w:rsidR="00910A7B" w:rsidRDefault="00910A7B" w:rsidP="004E7F3B">
+    <w:p w14:paraId="6F8A5386" w14:textId="77777777" w:rsidR="00D74D84" w:rsidRDefault="00D74D84" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3AB44EBA" w14:textId="77777777" w:rsidR="00910A7B" w:rsidRDefault="00910A7B"/>
+    <w:p w14:paraId="7FC236C6" w14:textId="77777777" w:rsidR="00D74D84" w:rsidRDefault="00D74D84"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AB88BA3" w14:textId="2996430F" w:rsidR="002A6C1C" w:rsidRDefault="002A6C1C">
-[...44 lines deleted...]
-  <w:p w14:paraId="581A6AAF" w14:textId="3F77A818" w:rsidR="00FE5E07" w:rsidRDefault="002A6C1C" w:rsidP="00FB01A7">
+  <w:p w14:paraId="581A6AAF" w14:textId="79094551" w:rsidR="00FE5E07" w:rsidRDefault="00FB01A7" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="00FB01A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38DB9FCE" wp14:editId="20474685">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>20320</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-101600</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1790700" cy="573024"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3" descr="California Teaching Performance Assessment" title="CalTPA Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="CalTPA_logo_color_print_300dpi.tif"/>
                   <pic:cNvPicPr/>
@@ -1736,154 +1633,103 @@
     <w:r w:rsidR="00731AB9">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> Performance Assessment</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0F864A0F" w14:textId="6D5F9744" w:rsidR="00B910C3" w:rsidRDefault="00B910C3" w:rsidP="00B910C3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>Multiple Subject</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0D10496B" w14:textId="2C20F5E3" w:rsidR="00DA40E2" w:rsidRPr="00693423" w:rsidRDefault="003E1CD8" w:rsidP="00B910C3">
+  <w:p w14:paraId="0D10496B" w14:textId="3BAC08D1" w:rsidR="00DA40E2" w:rsidRPr="00693423" w:rsidRDefault="003E1CD8" w:rsidP="00B910C3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Part B: </w:t>
-    </w:r>
-[...4 lines deleted...]
-      <w:t xml:space="preserve">Sample </w:t>
     </w:r>
     <w:r w:rsidR="00BB7BD5">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Math </w:t>
     </w:r>
     <w:r w:rsidR="00DA40E2">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>Lesson Plan Template</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3840592D" w14:textId="77777777" w:rsidR="00FB01A7" w:rsidRDefault="00FB01A7" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="54065C80" w14:textId="77777777" w:rsidR="00DA40E2" w:rsidRDefault="00DA40E2" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...43 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00224C22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D04C10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bulleted"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="335B2B"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
@@ -2851,53 +2697,50 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2035571847">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="556824774">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="241573475">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="106"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="00001D69"/>
     <w:rsid w:val="0000295D"/>
     <w:rsid w:val="0001033E"/>
@@ -3030,122 +2873,123 @@
     <w:rsid w:val="00245ADC"/>
     <w:rsid w:val="0025291D"/>
     <w:rsid w:val="002539A9"/>
     <w:rsid w:val="00253B8D"/>
     <w:rsid w:val="002617F8"/>
     <w:rsid w:val="00261B85"/>
     <w:rsid w:val="00263DA7"/>
     <w:rsid w:val="00264553"/>
     <w:rsid w:val="00265551"/>
     <w:rsid w:val="00266C71"/>
     <w:rsid w:val="00283183"/>
     <w:rsid w:val="00285DD2"/>
     <w:rsid w:val="002863A2"/>
     <w:rsid w:val="00286B9B"/>
     <w:rsid w:val="0028726E"/>
     <w:rsid w:val="0029387B"/>
     <w:rsid w:val="00295AD6"/>
     <w:rsid w:val="00295C49"/>
     <w:rsid w:val="00296162"/>
     <w:rsid w:val="00296801"/>
     <w:rsid w:val="00297408"/>
     <w:rsid w:val="002A3071"/>
     <w:rsid w:val="002A4215"/>
     <w:rsid w:val="002A449C"/>
     <w:rsid w:val="002A4CFE"/>
-    <w:rsid w:val="002A6C1C"/>
     <w:rsid w:val="002A74D2"/>
     <w:rsid w:val="002B238C"/>
     <w:rsid w:val="002B5557"/>
     <w:rsid w:val="002B5EC9"/>
     <w:rsid w:val="002C1C8C"/>
     <w:rsid w:val="002C1FA9"/>
     <w:rsid w:val="002C4305"/>
     <w:rsid w:val="002C4418"/>
     <w:rsid w:val="002C67BA"/>
     <w:rsid w:val="002D24C1"/>
     <w:rsid w:val="002D3B6B"/>
     <w:rsid w:val="002E3A55"/>
     <w:rsid w:val="002E4730"/>
     <w:rsid w:val="002F50C5"/>
     <w:rsid w:val="002F6906"/>
     <w:rsid w:val="0030218B"/>
     <w:rsid w:val="00304BE9"/>
     <w:rsid w:val="00310C55"/>
     <w:rsid w:val="0031192A"/>
     <w:rsid w:val="0031272D"/>
     <w:rsid w:val="00313B0C"/>
     <w:rsid w:val="0031494D"/>
     <w:rsid w:val="00316E2B"/>
     <w:rsid w:val="00316E99"/>
     <w:rsid w:val="00317360"/>
     <w:rsid w:val="00321885"/>
     <w:rsid w:val="003230B2"/>
     <w:rsid w:val="003278B6"/>
     <w:rsid w:val="003353E3"/>
     <w:rsid w:val="00342B3B"/>
     <w:rsid w:val="003434DD"/>
     <w:rsid w:val="00345F33"/>
     <w:rsid w:val="0035165F"/>
+    <w:rsid w:val="00353FC3"/>
     <w:rsid w:val="00357382"/>
     <w:rsid w:val="00366E41"/>
     <w:rsid w:val="00370B0D"/>
     <w:rsid w:val="003754D3"/>
     <w:rsid w:val="003759B5"/>
     <w:rsid w:val="0037632B"/>
     <w:rsid w:val="003767A4"/>
     <w:rsid w:val="00380BDC"/>
     <w:rsid w:val="00381143"/>
     <w:rsid w:val="003814B8"/>
     <w:rsid w:val="00385056"/>
     <w:rsid w:val="00391EC8"/>
     <w:rsid w:val="00391FAA"/>
     <w:rsid w:val="00392E30"/>
     <w:rsid w:val="0039469B"/>
     <w:rsid w:val="00395229"/>
     <w:rsid w:val="00395769"/>
     <w:rsid w:val="00396EED"/>
     <w:rsid w:val="00397427"/>
     <w:rsid w:val="003A0DD7"/>
     <w:rsid w:val="003A2005"/>
     <w:rsid w:val="003A4080"/>
     <w:rsid w:val="003B0451"/>
     <w:rsid w:val="003B0E7C"/>
     <w:rsid w:val="003B1648"/>
     <w:rsid w:val="003B36F4"/>
     <w:rsid w:val="003B429B"/>
     <w:rsid w:val="003B480E"/>
     <w:rsid w:val="003B550D"/>
     <w:rsid w:val="003B67CF"/>
     <w:rsid w:val="003D1DC4"/>
     <w:rsid w:val="003D22E0"/>
     <w:rsid w:val="003D5247"/>
     <w:rsid w:val="003D6A00"/>
     <w:rsid w:val="003E0530"/>
     <w:rsid w:val="003E10DC"/>
     <w:rsid w:val="003E188F"/>
     <w:rsid w:val="003E1CD8"/>
+    <w:rsid w:val="003E287A"/>
     <w:rsid w:val="003E67FC"/>
     <w:rsid w:val="003E6C47"/>
     <w:rsid w:val="003E788C"/>
     <w:rsid w:val="003F48C4"/>
     <w:rsid w:val="003F662F"/>
     <w:rsid w:val="003F7D61"/>
     <w:rsid w:val="0040094D"/>
     <w:rsid w:val="00401C63"/>
     <w:rsid w:val="00401FE3"/>
     <w:rsid w:val="004035D6"/>
     <w:rsid w:val="00410A95"/>
     <w:rsid w:val="00412666"/>
     <w:rsid w:val="004138C4"/>
     <w:rsid w:val="00414CC9"/>
     <w:rsid w:val="004160A0"/>
     <w:rsid w:val="00420C83"/>
     <w:rsid w:val="00424E3C"/>
     <w:rsid w:val="00427E58"/>
     <w:rsid w:val="0043118D"/>
     <w:rsid w:val="00436A29"/>
     <w:rsid w:val="00451A58"/>
     <w:rsid w:val="00452368"/>
     <w:rsid w:val="00460D04"/>
     <w:rsid w:val="00461630"/>
     <w:rsid w:val="00462507"/>
@@ -3178,50 +3022,51 @@
     <w:rsid w:val="004C5370"/>
     <w:rsid w:val="004C6995"/>
     <w:rsid w:val="004D3FB3"/>
     <w:rsid w:val="004D7304"/>
     <w:rsid w:val="004E3A06"/>
     <w:rsid w:val="004E3B3D"/>
     <w:rsid w:val="004E7C68"/>
     <w:rsid w:val="004E7F3B"/>
     <w:rsid w:val="004F00B4"/>
     <w:rsid w:val="004F03D5"/>
     <w:rsid w:val="004F3387"/>
     <w:rsid w:val="005041DF"/>
     <w:rsid w:val="00506AE2"/>
     <w:rsid w:val="0051248B"/>
     <w:rsid w:val="00517920"/>
     <w:rsid w:val="005207C6"/>
     <w:rsid w:val="00521F07"/>
     <w:rsid w:val="00523244"/>
     <w:rsid w:val="00523781"/>
     <w:rsid w:val="00530FDA"/>
     <w:rsid w:val="00531A57"/>
     <w:rsid w:val="00532758"/>
     <w:rsid w:val="005354E1"/>
     <w:rsid w:val="005431CB"/>
     <w:rsid w:val="00545E15"/>
+    <w:rsid w:val="005676A4"/>
     <w:rsid w:val="00567D29"/>
     <w:rsid w:val="0057473D"/>
     <w:rsid w:val="00574BC5"/>
     <w:rsid w:val="005761F1"/>
     <w:rsid w:val="00576793"/>
     <w:rsid w:val="00576C4D"/>
     <w:rsid w:val="00580476"/>
     <w:rsid w:val="00587282"/>
     <w:rsid w:val="00594980"/>
     <w:rsid w:val="005A0D6F"/>
     <w:rsid w:val="005A1B2A"/>
     <w:rsid w:val="005A7409"/>
     <w:rsid w:val="005B137C"/>
     <w:rsid w:val="005C3766"/>
     <w:rsid w:val="005C5F15"/>
     <w:rsid w:val="005D2381"/>
     <w:rsid w:val="005D3555"/>
     <w:rsid w:val="005D421A"/>
     <w:rsid w:val="005D66F1"/>
     <w:rsid w:val="005E4435"/>
     <w:rsid w:val="005F0DDD"/>
     <w:rsid w:val="005F2EDB"/>
     <w:rsid w:val="005F35CD"/>
     <w:rsid w:val="005F7336"/>
     <w:rsid w:val="00601CCF"/>
@@ -3368,54 +3213,54 @@
     <w:rsid w:val="00885E37"/>
     <w:rsid w:val="00886100"/>
     <w:rsid w:val="008936E5"/>
     <w:rsid w:val="008955DB"/>
     <w:rsid w:val="00896A41"/>
     <w:rsid w:val="008A1D2E"/>
     <w:rsid w:val="008A3644"/>
     <w:rsid w:val="008A55E5"/>
     <w:rsid w:val="008B0F2F"/>
     <w:rsid w:val="008B2D22"/>
     <w:rsid w:val="008C1C62"/>
     <w:rsid w:val="008C1F39"/>
     <w:rsid w:val="008C2FD0"/>
     <w:rsid w:val="008C3794"/>
     <w:rsid w:val="008C3FFC"/>
     <w:rsid w:val="008C6FCB"/>
     <w:rsid w:val="008D0170"/>
     <w:rsid w:val="008D2358"/>
     <w:rsid w:val="008D64E2"/>
     <w:rsid w:val="008E1637"/>
     <w:rsid w:val="008E18E1"/>
     <w:rsid w:val="008E3B12"/>
     <w:rsid w:val="008F1F25"/>
     <w:rsid w:val="008F2C4E"/>
     <w:rsid w:val="008F70D7"/>
+    <w:rsid w:val="008F718A"/>
     <w:rsid w:val="008F7F05"/>
     <w:rsid w:val="009061F9"/>
     <w:rsid w:val="00906FA0"/>
-    <w:rsid w:val="00910A7B"/>
     <w:rsid w:val="0091203D"/>
     <w:rsid w:val="00912F54"/>
     <w:rsid w:val="009148B6"/>
     <w:rsid w:val="00915D50"/>
     <w:rsid w:val="00917ED8"/>
     <w:rsid w:val="00917F88"/>
     <w:rsid w:val="00926434"/>
     <w:rsid w:val="00930B12"/>
     <w:rsid w:val="009320F4"/>
     <w:rsid w:val="009343E5"/>
     <w:rsid w:val="00935486"/>
     <w:rsid w:val="009377C0"/>
     <w:rsid w:val="009416B2"/>
     <w:rsid w:val="00941C1E"/>
     <w:rsid w:val="00941C5C"/>
     <w:rsid w:val="009444CE"/>
     <w:rsid w:val="00944E35"/>
     <w:rsid w:val="00950DFB"/>
     <w:rsid w:val="0095159F"/>
     <w:rsid w:val="00955A73"/>
     <w:rsid w:val="00956CD2"/>
     <w:rsid w:val="00964D6A"/>
     <w:rsid w:val="00971319"/>
     <w:rsid w:val="00971936"/>
     <w:rsid w:val="00973C31"/>
@@ -3634,50 +3479,51 @@
     <w:rsid w:val="00D042CA"/>
     <w:rsid w:val="00D12CCF"/>
     <w:rsid w:val="00D16908"/>
     <w:rsid w:val="00D20031"/>
     <w:rsid w:val="00D202F3"/>
     <w:rsid w:val="00D20C04"/>
     <w:rsid w:val="00D26BCB"/>
     <w:rsid w:val="00D31112"/>
     <w:rsid w:val="00D32D20"/>
     <w:rsid w:val="00D32E76"/>
     <w:rsid w:val="00D35F3E"/>
     <w:rsid w:val="00D42ABD"/>
     <w:rsid w:val="00D43814"/>
     <w:rsid w:val="00D450F2"/>
     <w:rsid w:val="00D51089"/>
     <w:rsid w:val="00D52E43"/>
     <w:rsid w:val="00D5360B"/>
     <w:rsid w:val="00D54855"/>
     <w:rsid w:val="00D600F9"/>
     <w:rsid w:val="00D61AF2"/>
     <w:rsid w:val="00D640AF"/>
     <w:rsid w:val="00D64FCA"/>
     <w:rsid w:val="00D6551F"/>
     <w:rsid w:val="00D6657B"/>
     <w:rsid w:val="00D67977"/>
+    <w:rsid w:val="00D74D84"/>
     <w:rsid w:val="00D80B23"/>
     <w:rsid w:val="00D8460C"/>
     <w:rsid w:val="00D84A3C"/>
     <w:rsid w:val="00D852D7"/>
     <w:rsid w:val="00D869D8"/>
     <w:rsid w:val="00D91599"/>
     <w:rsid w:val="00D9793C"/>
     <w:rsid w:val="00DA2369"/>
     <w:rsid w:val="00DA40E2"/>
     <w:rsid w:val="00DA66C7"/>
     <w:rsid w:val="00DB08D4"/>
     <w:rsid w:val="00DB4B3F"/>
     <w:rsid w:val="00DC6CC5"/>
     <w:rsid w:val="00DD0820"/>
     <w:rsid w:val="00DD091F"/>
     <w:rsid w:val="00DD493E"/>
     <w:rsid w:val="00DE44F0"/>
     <w:rsid w:val="00DE5027"/>
     <w:rsid w:val="00DF0875"/>
     <w:rsid w:val="00DF4038"/>
     <w:rsid w:val="00DF6BD8"/>
     <w:rsid w:val="00E006B7"/>
     <w:rsid w:val="00E00BF2"/>
     <w:rsid w:val="00E011BA"/>
     <w:rsid w:val="00E01EA0"/>
@@ -5105,54 +4951,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1848707945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/BE/ST/SS/documents/ccssmathstandardaug2013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/sp/cd/re/documents/ptklfmathdomain.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/BE/ST/SS/documents/ccssmathstandardaug2013.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cde.ca.gov/sp/cd/re/documents/ptklfmathdomain.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5410,63 +5256,50 @@
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
     <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">julie.holmes@ctc.ca.gov</Email_x0020_Address>
     <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Julie</First_x0020_Name>
     <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Holmes</Last_x0020_Name>
     <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
     <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
     <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -5694,132 +5527,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24701A84-6B78-45C0-8AE4-5118DF39D62F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A7EC832-6307-49A0-A1B7-242BCD37F173}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA20007E-09CF-4BFA-BFE6-655CECE5C6A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CF7E115-85EA-40CA-81EE-8DA35C4B3C51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A7EC832-6307-49A0-A1B7-242BCD37F173}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8cc434d7-97d0-47d3-b5c5-14fe0e33e34b}" enabled="0" method="" siteId="{8cc434d7-97d0-47d3-b5c5-14fe0e33e34b}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>426</Words>
-  <Characters>2431</Characters>
+  <Words>415</Words>
+  <Characters>2270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2852</CharactersWithSpaces>
+  <CharactersWithSpaces>2673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>3407932</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.cde.ca.gov/sp/el/er/documents/eldstndspublication14.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>458759</vt:i4>
       </vt:variant>
       <vt:variant>