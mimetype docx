--- v0 (2026-07-11)
+++ v1 (2026-09-16)
@@ -1,48 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3D028623" w14:textId="4A451697" w:rsidR="002957B3" w:rsidRDefault="00041FB9" w:rsidP="002A016E">
       <w:pPr>
         <w:pStyle w:val="SectionHeader1"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -403,51 +401,67 @@
       <w:r w:rsidRPr="00FC22AB">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC22AB">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Identified </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC22AB">
         <w:t xml:space="preserve">English </w:t>
       </w:r>
       <w:r>
         <w:t>learners</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC22AB">
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00AB2F73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
           </w:rPr>
-          <w:t>SB 210</w:t>
+          <w:t>SB 2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AB2F73">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AB2F73">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          </w:rPr>
+          <w:t>0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FC22AB">
         <w:t xml:space="preserve"> for Deaf and Hard of Hearing </w:t>
       </w:r>
       <w:r>
         <w:t>students</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC22AB">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFDD363" w14:textId="77777777" w:rsidR="008228D2" w:rsidRPr="00FE5E07" w:rsidRDefault="008228D2" w:rsidP="008228D2">
       <w:pPr>
         <w:pStyle w:val="LetteredList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE5E07">
@@ -512,78 +526,76 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="66EBD30F" w14:textId="77777777" w:rsidR="008228D2" w:rsidRPr="00FE5E07" w:rsidRDefault="008228D2" w:rsidP="008228D2">
       <w:pPr>
         <w:pStyle w:val="LetteredList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE5E07">
         <w:t xml:space="preserve">[ </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE5E07">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008228D2" w:rsidRPr="00FE5E07" w:rsidSect="001B6C47">
-      <w:headerReference w:type="even" r:id="rId12"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2770B159" w14:textId="77777777" w:rsidR="009E3D81" w:rsidRDefault="009E3D81" w:rsidP="004E7F3B">
+    <w:p w14:paraId="7C71A8CF" w14:textId="77777777" w:rsidR="00DE533C" w:rsidRDefault="00DE533C" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E9CE125" w14:textId="77777777" w:rsidR="009E3D81" w:rsidRDefault="009E3D81" w:rsidP="004E7F3B">
+    <w:p w14:paraId="779EAB70" w14:textId="77777777" w:rsidR="00DE533C" w:rsidRDefault="00DE533C" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -640,60 +652,50 @@
     <w:altName w:val="Calibri Light"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0090BED7" w14:textId="77777777" w:rsidR="00017A4A" w:rsidRDefault="00017A4A">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DD05330" w14:textId="4D579849" w:rsidR="009C7998" w:rsidRPr="00C2228C" w:rsidRDefault="009C7998" w:rsidP="00EC51C0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E683F">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Copyright © </w:t>
     </w:r>
     <w:r w:rsidR="001313AA" w:rsidRPr="009E683F">
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>20</w:t>
@@ -911,51 +913,51 @@
       <w:rPr>
         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>All rights reserved.</w:t>
     </w:r>
     <w:r w:rsidRPr="009E683F">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AB2F73">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>V2.0</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-714433572"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F20AFC4" w14:textId="77777777" w:rsidR="00E50104" w:rsidRPr="009E683F" w:rsidRDefault="00E50104" w:rsidP="00E50104">
         <w:pPr>
           <w:rPr>
             <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009E683F">
           <w:rPr>
@@ -1146,160 +1148,80 @@
           <w:t>F</w:t>
         </w:r>
         <w:r w:rsidRPr="009E683F">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>T_</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>17-18</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D3B5D88" w14:textId="77777777" w:rsidR="009E3D81" w:rsidRDefault="009E3D81" w:rsidP="004E7F3B">
+    <w:p w14:paraId="7D68D1DC" w14:textId="77777777" w:rsidR="00DE533C" w:rsidRDefault="00DE533C" w:rsidP="004E7F3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FA87121" w14:textId="77777777" w:rsidR="009E3D81" w:rsidRDefault="009E3D81" w:rsidP="004E7F3B">
+    <w:p w14:paraId="14F19C9A" w14:textId="77777777" w:rsidR="00DE533C" w:rsidRDefault="00DE533C" w:rsidP="004E7F3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C8CDF8D" w14:textId="6F578FBA" w:rsidR="00017A4A" w:rsidRDefault="00017A4A">
-[...44 lines deleted...]
-  <w:p w14:paraId="581A6AAF" w14:textId="133DD11B" w:rsidR="00FE5E07" w:rsidRDefault="00017A4A" w:rsidP="00FB01A7">
+  <w:p w14:paraId="581A6AAF" w14:textId="6BD56341" w:rsidR="00FE5E07" w:rsidRDefault="00FB01A7" w:rsidP="00FB01A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="00FB01A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38DB9FCE" wp14:editId="45709F1B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>20320</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-101600</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1790700" cy="573024"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Picture 1" descr="California Teaching Performance Assessment" title="CalTPA logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="CalTPA_logo_color_print_300dpi.tif"/>
                   <pic:cNvPicPr/>
@@ -1397,99 +1319,64 @@
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3840592D" w14:textId="77777777" w:rsidR="00FB01A7" w:rsidRDefault="00FB01A7" w:rsidP="00FE5E07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AB0B1EF" w14:textId="3F53A3DD" w:rsidR="00E50104" w:rsidRDefault="00017A4A" w:rsidP="00E50104">
+  <w:p w14:paraId="4AB0B1EF" w14:textId="77777777" w:rsidR="00E50104" w:rsidRDefault="00E50104" w:rsidP="00E50104">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...33 lines deleted...]
-    <w:r w:rsidR="00E50104">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61BB2C28" wp14:editId="1F97AC90">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>20320</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-101600</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1790700" cy="573024"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 4" descr="California Teaching Performance Assessment"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="CalTPA_logo_color_print_300dpi.tif"/>
                   <pic:cNvPicPr/>
@@ -1505,57 +1392,57 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1790700" cy="573024"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00E50104">
+    <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>Instructional</w:t>
     </w:r>
-    <w:r w:rsidR="00E50104" w:rsidRPr="00693423">
+    <w:r w:rsidRPr="00693423">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> Cycle 1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5EAAA741" w14:textId="001B4828" w:rsidR="00E50104" w:rsidRDefault="00E50104" w:rsidP="008F32A3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>Multiple Subject and Single Subject</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="277C3D32" w14:textId="644470BE" w:rsidR="00984A32" w:rsidRPr="008F32A3" w:rsidRDefault="00984A32" w:rsidP="00984A32">
@@ -2555,93 +2442,88 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1491478812">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="406651522">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="106"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003759B5"/>
     <w:rsid w:val="0000114F"/>
     <w:rsid w:val="0001033E"/>
     <w:rsid w:val="00010F6B"/>
     <w:rsid w:val="000116CE"/>
     <w:rsid w:val="00012F7E"/>
     <w:rsid w:val="00013C25"/>
-    <w:rsid w:val="00017A4A"/>
     <w:rsid w:val="00031124"/>
     <w:rsid w:val="00033D53"/>
     <w:rsid w:val="00037773"/>
     <w:rsid w:val="00041446"/>
     <w:rsid w:val="00041527"/>
     <w:rsid w:val="00041FB9"/>
     <w:rsid w:val="0004655B"/>
     <w:rsid w:val="0005031D"/>
     <w:rsid w:val="00054BB2"/>
     <w:rsid w:val="00057F22"/>
     <w:rsid w:val="000633FD"/>
     <w:rsid w:val="00065F85"/>
     <w:rsid w:val="0007184B"/>
-    <w:rsid w:val="00073024"/>
     <w:rsid w:val="00077960"/>
     <w:rsid w:val="00080AE0"/>
     <w:rsid w:val="00081595"/>
     <w:rsid w:val="000820CF"/>
     <w:rsid w:val="0008456E"/>
     <w:rsid w:val="00086EEC"/>
     <w:rsid w:val="0008788E"/>
     <w:rsid w:val="0009207B"/>
     <w:rsid w:val="0009291A"/>
     <w:rsid w:val="00093B64"/>
     <w:rsid w:val="000A002C"/>
     <w:rsid w:val="000A038F"/>
     <w:rsid w:val="000A1E77"/>
     <w:rsid w:val="000A4142"/>
     <w:rsid w:val="000B3678"/>
     <w:rsid w:val="000B70D9"/>
     <w:rsid w:val="000B7B96"/>
     <w:rsid w:val="000C2560"/>
     <w:rsid w:val="000C6100"/>
     <w:rsid w:val="000C6C6F"/>
     <w:rsid w:val="000D354F"/>
     <w:rsid w:val="000D490D"/>
     <w:rsid w:val="000D562C"/>
     <w:rsid w:val="000E28CF"/>
     <w:rsid w:val="000E2EC9"/>
@@ -3124,51 +3006,50 @@
     <w:rsid w:val="00987B90"/>
     <w:rsid w:val="009901DF"/>
     <w:rsid w:val="00995709"/>
     <w:rsid w:val="00995DF1"/>
     <w:rsid w:val="0099749F"/>
     <w:rsid w:val="009A0844"/>
     <w:rsid w:val="009A5DF6"/>
     <w:rsid w:val="009A64F8"/>
     <w:rsid w:val="009A6C3E"/>
     <w:rsid w:val="009A7222"/>
     <w:rsid w:val="009B0C0A"/>
     <w:rsid w:val="009B38A6"/>
     <w:rsid w:val="009B7BCA"/>
     <w:rsid w:val="009C3E44"/>
     <w:rsid w:val="009C7998"/>
     <w:rsid w:val="009D08B0"/>
     <w:rsid w:val="009D0AA9"/>
     <w:rsid w:val="009D349A"/>
     <w:rsid w:val="009D3A7D"/>
     <w:rsid w:val="009D4AAC"/>
     <w:rsid w:val="009D5327"/>
     <w:rsid w:val="009D773A"/>
     <w:rsid w:val="009D777F"/>
     <w:rsid w:val="009D7C03"/>
     <w:rsid w:val="009E02F6"/>
-    <w:rsid w:val="009E3D81"/>
     <w:rsid w:val="009E5B69"/>
     <w:rsid w:val="009E5E20"/>
     <w:rsid w:val="009E73F5"/>
     <w:rsid w:val="009F0671"/>
     <w:rsid w:val="009F2498"/>
     <w:rsid w:val="009F34C6"/>
     <w:rsid w:val="009F494C"/>
     <w:rsid w:val="009F7F07"/>
     <w:rsid w:val="00A00AC7"/>
     <w:rsid w:val="00A0605A"/>
     <w:rsid w:val="00A119AE"/>
     <w:rsid w:val="00A11AF4"/>
     <w:rsid w:val="00A15AA5"/>
     <w:rsid w:val="00A16D78"/>
     <w:rsid w:val="00A17913"/>
     <w:rsid w:val="00A25D98"/>
     <w:rsid w:val="00A33023"/>
     <w:rsid w:val="00A336FA"/>
     <w:rsid w:val="00A34D68"/>
     <w:rsid w:val="00A36FEE"/>
     <w:rsid w:val="00A41499"/>
     <w:rsid w:val="00A41BB3"/>
     <w:rsid w:val="00A42835"/>
     <w:rsid w:val="00A452D5"/>
     <w:rsid w:val="00A52024"/>
@@ -4803,58 +4684,58 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1848707945">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leginfo.legislature.ca.gov/faces/billNavClient.xhtml?bill_id=201520160SB210" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leginfo.legislature.ca.gov/faces/billNavClient.xhtml?bill_id=201520160SB210" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5092,70 +4973,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010015354393E3124444A8E539209594FA32" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df2d46702c3db20271b5f7c615311e5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xmlns:ns3="b6e639cc-e7e9-428a-9145-85d976123b42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="061a6623c0e5787a4c69c53e097574b5" ns2:_="" ns3:_="">
     <xsd:import namespace="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <xsd:import namespace="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:First_x0020_Name"/>
                 <xsd:element ref="ns2:Last_x0020_Name"/>
                 <xsd:element ref="ns2:Educator_x0020_Preparation_x0020_Program"/>
@@ -5383,139 +5244,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Email_x0020_Address xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">julie.holmes@ctc.ca.gov</Email_x0020_Address>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <First_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Julie</First_x0020_Name>
+    <Please_x0020_share_x0020_any_x0020_recommendations_x0020_you_x0020_have_x0020_for_x0020_streamlining_x0020_the_x0020_process_x0020_of_x0020_evaluating_x0020_transcripts_x0020_for_x0020_meeting_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_share_x0020_the_x0020_challenges_x0020_faced_x0020_by_x0020_your_x0020_program_x0020_in_x0020_evaluating_x0020_programs_x0020_transcripts_x0020_for_x0020_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Last_x0020_Name xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">Holmes</Last_x0020_Name>
+    <Educator_x0020_Preparation_x0020_Program xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800">DREA</Educator_x0020_Preparation_x0020_Program>
+    <TaxCatchAll xmlns="b6e639cc-e7e9-428a-9145-85d976123b42" xsi:nil="true"/>
+    <Would_x0020_you_x0020_be_x0020_willing_x0020_to_x0020_speak_x0020_with_x0020_a_x0020_Commission_x0020_staff_x0020_member_x0020_about_x0020_the_x0020_information_x0020_you_x0020_have_x0020_shared_x0020_here_x003f_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_any_x0020_tools_x0020_or_x0020_systems_x0020_your_x0020_program_x0020_has_x0020_developed_x0020_to_x0020_support_x0020_the_x0020_work_x0020_of_x0020_evaluating_x0020_transcripts_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+    <Please_x0020_describe_x0020_the_x0020_process_x0020_your_x0020_program_x0020_currently_x0020_uses_x0020_to_x0020_evaluate_x0020_transcripts_x0020_to_x0020_determine_x0020_if_x0020_a_x0020_candidate_x0020_has_x0020_met_x0020_the_x0020_subject_x0020_matter_x0020_requirement_x002e_ xmlns="3b5fc5ab-6c93-475c-89ad-6fda275f9800" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D01F18A9-6EEE-474E-99A1-531CFBDD1DB4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
     <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CCBAA22-ADFB-4BEE-8048-C2D9171A8D3D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3b5fc5ab-6c93-475c-89ad-6fda275f9800"/>
+    <ds:schemaRef ds:uri="b6e639cc-e7e9-428a-9145-85d976123b42"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D4E6626-7878-406D-966E-6391981D5EC4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FEB9BFD-7D5B-43E2-9A8A-E874A6514E75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FEB9BFD-7D5B-43E2-9A8A-E874A6514E75}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D4E6626-7878-406D-966E-6391981D5EC4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>155</Words>
-  <Characters>885</Characters>
+  <Words>163</Words>
+  <Characters>877</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1038</CharactersWithSpaces>
+  <CharactersWithSpaces>1021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010015354393E3124444A8E539209594FA32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>