--- v0 (2025-10-17)
+++ v1 (2026-05-27)
@@ -4,141 +4,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2BB37D5C" w14:textId="77777777" w:rsidR="00AC2AFD" w:rsidRPr="00C9006C" w:rsidRDefault="00AC2AFD" w:rsidP="00AC2AFD">
-[...33 lines deleted...]
-    </w:p>
     <w:p w14:paraId="70453FF5" w14:textId="77777777" w:rsidR="00AC2AFD" w:rsidRDefault="00AC2AFD" w:rsidP="00AC2AFD"/>
-    <w:p w14:paraId="61DF1B98" w14:textId="2429BD05" w:rsidR="00AC280F" w:rsidRPr="00BA1609" w:rsidRDefault="00805A2E" w:rsidP="009400AE">
+    <w:p w14:paraId="61DF1B98" w14:textId="4669840F" w:rsidR="00AC280F" w:rsidRPr="00BA1609" w:rsidRDefault="00805A2E" w:rsidP="009400AE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Elementary Subject Matter</w:t>
       </w:r>
       <w:r w:rsidR="00B659D9" w:rsidRPr="00BA1609">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(ESM) </w:t>
       </w:r>
       <w:r w:rsidR="003624CE">
-        <w:t>Alignment Matrix</w:t>
-[...37 lines deleted...]
-        <w:t>Review Rubric</w:t>
+        <w:t>Matrix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76800FEB" w14:textId="5A6EE062" w:rsidR="003624CE" w:rsidRDefault="003624CE" w:rsidP="00AC2AFD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AA2F401" w14:textId="22E19305" w:rsidR="00B6472D" w:rsidRPr="00506DEF" w:rsidRDefault="00B6472D" w:rsidP="009C0CF7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:ind w:left="90" w:right="90"/>
       </w:pPr>
       <w:r w:rsidRPr="00506DEF">
@@ -247,359 +174,343 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4F1781EF" w14:textId="1636636E" w:rsidR="00052800" w:rsidRPr="007C226B" w:rsidRDefault="00052800" w:rsidP="007C226B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C226B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1.1 Language Structures and Linguistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="53E09D3E" w14:textId="77777777" w:rsidR="00052800" w:rsidRPr="00BA1609" w:rsidRDefault="00052800" w:rsidP="007E05B6">
+          <w:p w14:paraId="53E09D3E" w14:textId="77777777" w:rsidR="00052800" w:rsidRPr="00BA1609" w:rsidRDefault="00052800" w:rsidP="006A7036">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="235EB911" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="953"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DBFC037" w14:textId="45B86DA3" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00530901">
             <w:r w:rsidRPr="001C4AE7">
               <w:t>a.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF07EB">
               <w:t>dentify and demonstrate an understanding of the fundamental components of human language, including phonology, morphology, syntax, and semantics, as well as the role of pragmatics in using language to communicate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="403DF14C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="58D158CE" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="881"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03EE8D75" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00530901">
             <w:r w:rsidRPr="00DF07EB">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE04C6">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In the context of these components</w:t>
             </w:r>
             <w:r w:rsidRPr="001D7D6D">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF07EB">
               <w:t>eflect on both the potential for differences among languages and the universality of linguistic structures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B57188" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6B8319CA" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="911"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7248ADFA" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00530901">
             <w:r w:rsidRPr="00DF07EB">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>Demonstrate</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF07EB">
               <w:t xml:space="preserve"> knowledge of phonemic awareness (e.g., the processes of rhyming, segmenting, and blending).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6947332C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="673988AE" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F814F6C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00530901">
             <w:r w:rsidRPr="00DF07EB">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF07EB">
               <w:t>pply knowledge of similarities and differences among groups of phonemes (e.g., consonants and vowels) that vary in their placement and manner of articulation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ED0B195" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="1853B78E" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="253D561A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00530901">
             <w:r w:rsidRPr="00DF07EB">
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>Know the d</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF07EB">
               <w:t>ifferences between phoneme awareness and phonics.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D1CE396" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="7306E6BA" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="902"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EB56FB1" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00530901">
             <w:r w:rsidRPr="00DF07EB">
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r>
               <w:t>Know the p</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF07EB">
               <w:t>redictable patterns of sound-symbol and symbol-sound relationships in English (the Alphabetic Principle).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="718AC079" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="12FCAAB8" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6ACE68AD" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00530901">
             <w:r w:rsidRPr="00DF07EB">
               <w:t xml:space="preserve">g. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF07EB">
               <w:t>dentify examples of parts of speech, and their functions, as well as the morphology contributing to their classification.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B929F79" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="086C5F40" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="022E0C72" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00530901">
             <w:r w:rsidRPr="00DF07EB">
               <w:t xml:space="preserve">h. </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF07EB">
-              <w:t xml:space="preserve">ecognize and use syntactic components (such as phrases and clauses, including </w:t>
-[...7 lines deleted...]
-              <w:t>) to understand and develop a variety of sentence types (e.g., simple, compound, and complex sentences).</w:t>
+              <w:t>ecognize and use syntactic components (such as phrases and clauses, including verbals) to understand and develop a variety of sentence types (e.g., simple, compound, and complex sentences).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BA01C59" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00052800" w:rsidRPr="00BA1609" w14:paraId="4082D53C" w14:textId="77777777" w:rsidTr="00052800">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
@@ -641,51 +552,50 @@
               <w:pStyle w:val="BodyText2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="1A889743" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="763B3D34" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00E56324">
             <w:pPr>
               <w:pStyle w:val="Bullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF07EB">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -714,141 +624,123 @@
               <w:pStyle w:val="Bullets"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="753B5966" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="051FAB07" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00E56324">
             <w:pPr>
               <w:pStyle w:val="Topic"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1080"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>b. D</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF07EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">escribe the principal observable milestones in each </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> identify the major theories that attempt to explain the processes of development and acquisition.</w:t>
+              <w:t>escribe the principal observable milestones in each domain, and identify the major theories that attempt to explain the processes of development and acquisition.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AF0DC2C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="77F84CA0" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00E1A0F5" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00CB6366">
             <w:pPr>
               <w:pStyle w:val="Topic"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1080"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB6366">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">c. Demonstrate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB6366">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> understand</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ing of</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB6366">
               <w:rPr>
@@ -860,51 +752,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AE89711" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="3CB0C324" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BA09F9F" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00DF07EB" w:rsidRDefault="003624CE" w:rsidP="00F25CAB">
             <w:pPr>
               <w:pStyle w:val="Topic"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1080"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d. R</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF07EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -958,51 +849,50 @@
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="643B0E46" w14:textId="1F1EC1F9" w:rsidR="00052800" w:rsidRPr="00BA1609" w:rsidRDefault="00052800" w:rsidP="001C4AE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="512CF0EA" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28AE108A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="001C4AE7" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:pStyle w:val="Topic"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="001C4AE7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1013,99 +903,97 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38BD4C82" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="7ECD9886" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44232B1B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="001C4AE7" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:pStyle w:val="Topic"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4AE7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Across the continuum of English language acquisition, identify the progressive development of phonemic awareness, decoding, comprehension, word recognition, and spelling (including its complexities related to the interaction of phonology, the alphabetic principle, morphology, and etymology).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14398C71" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="70C2C277" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="306145D7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="001C4AE7" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:pStyle w:val="Topic"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How</w:t>
             </w:r>
             <w:r w:rsidRPr="001C4AE7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1116,51 +1004,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EC11802" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="30994057" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AAB42D7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="001C4AE7" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:pStyle w:val="Topic"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="001C4AE7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1171,51 +1058,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17303CCD" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6F8D420E" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="832"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02462878" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F25CAB" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:pStyle w:val="Topic"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Understand i</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB6366">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1270,100 +1156,98 @@
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="192C116B" w14:textId="50210557" w:rsidR="00052800" w:rsidRPr="00BA1609" w:rsidRDefault="00052800" w:rsidP="001C4AE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="48366C4B" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3508BC73" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:pStyle w:val="Topic"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:strike/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D37B5E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In assessing developing literacy, apply knowledge of the implications that language development and language differences have for the processes of learning to read and reading to learn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5467" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B326AC2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="252335DC" w14:textId="77777777" w:rsidTr="00AE4649">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AE54E96" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:pStyle w:val="Topic"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="00D37B5E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1381,51 +1265,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="790D131A" w14:textId="1046FF06" w:rsidR="000D4900" w:rsidRDefault="000D4900" w:rsidP="009C0CF7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA1609">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Domain 2: </w:t>
       </w:r>
       <w:r>
         <w:t>Non-Written and Written Communication</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
@@ -1509,124 +1392,123 @@
             </w:pPr>
             <w:r w:rsidRPr="00530901">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00530901">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Conventions of Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2661D363" w14:textId="41C715DC" w:rsidR="00624F63" w:rsidRPr="00BA1609" w:rsidRDefault="00624F63" w:rsidP="003841DC">
+          <w:p w14:paraId="2661D363" w14:textId="41C715DC" w:rsidR="00624F63" w:rsidRPr="00BA1609" w:rsidRDefault="00624F63" w:rsidP="006A7036">
             <w:pPr>
               <w:pStyle w:val="Subdomain"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="376"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4900" w:rsidRPr="00BA1609" w14:paraId="5AFBFDDD" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37EFC574" w14:textId="77A2A7C2" w:rsidR="000D4900" w:rsidRPr="000740E7" w:rsidRDefault="00530901" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="000D4900" w:rsidRPr="000740E7">
               <w:t>Applying knowledge of linguistic structure, identify and use the conventions associated with standard English.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0476C1F8" w14:textId="77777777" w:rsidR="000D4900" w:rsidRPr="00BA1609" w:rsidRDefault="000D4900" w:rsidP="005675AA">
+          <w:p w14:paraId="0476C1F8" w14:textId="77777777" w:rsidR="000D4900" w:rsidRPr="00BA1609" w:rsidRDefault="000D4900" w:rsidP="006A7036">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="7BB70693" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="616"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44049440" w14:textId="7DBAA67B" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00530901" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>ecognize,</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>understand, and use a range of conventions in both spoken and written English, including varieties of sentence structure, preferred usage, and conventions of spelling, capitalization, and punctuation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7EB83430" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
@@ -1670,215 +1552,210 @@
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37844065" w14:textId="29C47412" w:rsidR="00624F63" w:rsidRPr="00BA1609" w:rsidRDefault="00624F63" w:rsidP="001C4AE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6B7AE494" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="157982B4" w14:textId="2B91D84B" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00530901" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>emonstrate knowledge of the stages of the writing process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7197E6B7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="08BC4D14" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="649FE365" w14:textId="2C6110A2" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00530901" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>Understand</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t xml:space="preserve"> the purpose and technique of various prewriting strategies for organizing and giving focus to their writing (e.g., outlining, using graphic organizers, note taking).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="64E38D9B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="79261D23" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AE59C9B" w14:textId="3D22DB4B" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00530901" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>evelop and strengthen writing as needed by revising, editing, rewriting, or trying a new approach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="15B5C3D2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6694708B" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4638BD5A" w14:textId="0BD2E55E" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00530901" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>raw upon understanding of principles of organization, transitions, point-of-view, word choice, and conventions to produce clear and coherent writing in which the development, organization, and style are appropriate to task, purpose, and audience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="09C5066E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="4C66727E" w14:textId="77777777" w:rsidTr="00A053F1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="857"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67AE6261" w14:textId="518B9F8C" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00530901" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>emonstrate the ability to use technology, including the Internet, to produce and publish individual or shared writing products.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="280113EF" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -1919,266 +1796,260 @@
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11432E3B" w14:textId="6249F66F" w:rsidR="00254CCF" w:rsidRPr="00BA1609" w:rsidRDefault="00254CCF" w:rsidP="001C4AE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="70A8EE4E" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21168F92" w14:textId="68FE300D" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00E0617B" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>emonstrate knowledge of principles of composition such as appropriate structure, logical development of ideas, appropriate vocabulary, and context.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="798EA6FB" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="05281819" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BCB21BF" w14:textId="487C4028" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00E0617B" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>ompose and/or analyze writing in different genres, including arguments, informative/</w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>explanatory texts, and narratives, as well as summaries, letters, and research reports.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5ADA5628" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="7198181E" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E312935" w14:textId="02174362" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00E0617B" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>emonstrate the ability to write arguments to support claims using valid reasoning and relevant and sufficient evidence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6F06C3F2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="0F6BF4EA" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72E224D1" w14:textId="4F4D2924" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00E0617B" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>emonstrate the ability to write informative/explanatory texts, including career development documents (e.g., business letters, job applications), and to examine and convey ideas, concepts, and information through the effective selection, organization, and analysis of content.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="68AB51BF" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6F617279" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B9F7765" w14:textId="7DE42364" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00E0617B" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>When writing an argument or informative/explanatory text, candidates draw evidence from literary and/or informational texts to support research, analysis, and reflection.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6FB434FB" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6873A20D" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08717E60" w14:textId="5393FB5F" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00E0617B" w:rsidP="00E0617B">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="000740E7">
               <w:t>emonstrate the ability to write narratives to develop real or imagined experiences or events using effective technique, relevant descriptive details, and well-structured event sequences.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0509EA71" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2217,215 +2088,210 @@
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="371CC4FC" w14:textId="5915F3BF" w:rsidR="00254CCF" w:rsidRPr="00BA1609" w:rsidRDefault="00254CCF" w:rsidP="00254CCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="42D1CA13" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1185"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B67938C" w14:textId="7FF9584E" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00C54EAA" w:rsidP="00C54EAA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="009D797C">
               <w:t xml:space="preserve">emonstrate knowledge of non-written genres and traditions, and their characteristics (e.g., organization), including narratives, persuasive pieces, research presentations, poetry recitations, and responses to literature. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0F942EBD" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="198C8600" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05420456" w14:textId="53ADA57E" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00C54EAA" w:rsidP="00C54EAA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="009D797C">
               <w:t xml:space="preserve">pply understandings of language development stages, from pre-production (beginning) to intermediate fluency, to children’s developing abilities in such areas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="50AD0B04" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="2A6D7465" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EFD76E8" w14:textId="53168424" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00C54EAA" w:rsidP="00C54EAA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="009D797C">
               <w:t xml:space="preserve">nalyze speech in terms of presentation components (e.g., volume, pace), pronunciation fluency, and identify the integration of nonverbal components (e.g., gesture) with verbal elements (e.g., volume). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1CC77202" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="5EAF8A31" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44170CF9" w14:textId="0AAE5458" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00C54EAA" w:rsidP="00C54EAA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="009D797C">
               <w:t>Candidates demonstrate knowledge of dialects, idiolects, and changes in what is considered standard oral English usage and their effects on perceptions of speaker performance, with attention to the dangers of stereotyping and bias.</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="009D797C" w:rsidDel="009D797C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="435994D5" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="36D6BC55" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="821"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F555956" w14:textId="11F62BE3" w:rsidR="003624CE" w:rsidRPr="000740E7" w:rsidRDefault="00C54EAA" w:rsidP="00C54EAA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="009D797C">
               <w:t>emonstrate an understanding of the potential impact on non-written presentations of images, sound, and other features from electronic media.</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="009D797C" w:rsidDel="009D797C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5851026C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
@@ -2483,143 +2349,139 @@
             <w:pPr>
               <w:pStyle w:val="Domain"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="4F66FC04" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="349AB0B9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00050EB6" w:rsidRDefault="003624CE" w:rsidP="00DB2BA5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00050EB6">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="009D797C">
               <w:t>emonstrate their ability to use a variety of research sources, both print and electronic.</w:t>
             </w:r>
             <w:r w:rsidRPr="009D797C" w:rsidDel="009D797C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2D7A7F00" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="2DA5B192" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CDEF733" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00050EB6" w:rsidRDefault="003624CE" w:rsidP="00DB2BA5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00050EB6">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="009D797C">
               <w:t xml:space="preserve">nterpret such research, putting to use their findings and interpretations to construct their own reports and narratives. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="50BE3FE2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="001F278C" w14:textId="77777777" w:rsidTr="009C0CF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4899FA2A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00050EB6" w:rsidRDefault="003624CE" w:rsidP="00DB2BA5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00050EB6">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="009D797C">
               <w:t>nderstand the importance of citing research sources, using recognizable and accepted conventions for doing so.</w:t>
             </w:r>
             <w:r w:rsidRPr="009D797C" w:rsidDel="009D797C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="561F0C13" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -2646,51 +2508,51 @@
       </w:r>
       <w:r>
         <w:t>Reading Comprehension and Analysis</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00254CCF" w:rsidRPr="008A016A" w14:paraId="2B8327AB" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="00254CCF" w:rsidRPr="008A016A" w14:paraId="2B8327AB" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A758DC9" w14:textId="77777777" w:rsidR="00254CCF" w:rsidRPr="008A016A" w:rsidRDefault="00254CCF" w:rsidP="008A016A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
@@ -2762,388 +2624,375 @@
             <w:pPr>
               <w:pStyle w:val="Domain"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="217BF52B" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D1C1017" w14:textId="4E5EB311" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="00DB2BA5" w:rsidP="005E33CE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>nalyze works from different literary genres (e.g., novels, short stories, folktales and fairy tales, poems) as they are represented in diverse cultures, with special attention to children's literature, for both literary elements and structural features.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="18A2329A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="0320FCDA" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B794771" w14:textId="09A924AC" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="00DB2BA5" w:rsidP="005E33CE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>ite thorough textual evidence to support analysis of the explicit and implicit meaning of literary texts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="66B68534" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="2C3EFA85" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2390EC52" w14:textId="5FF98641" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="00DB2BA5" w:rsidP="005E33CE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>When reading literary texts, determine themes or central ideas, including those derived from cultural patterns and symbols found in rituals, mythologies, and traditions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="09C6D751" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="1111746F" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="071D8DB9" w14:textId="2A4FDE19" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="00DB2BA5" w:rsidP="005E33CE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>nalyze how dialogue and incidents in a work of fiction or drama move the action forward and/or reveal aspects of character.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="13D297AD" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="2DD9A991" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65AC7CB8" w14:textId="429CE127" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="00DB2BA5" w:rsidP="005E33CE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>dentify and evaluate literary devices in prose and poetry (e.g., rhyme, metaphor, alliteration).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="25399A1A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="05657525" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="124AFC84" w14:textId="21A66F68" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="00DB2BA5" w:rsidP="005E33CE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>etermine the meaning of words and phrases as they are used in literary texts, including figurative and connotative meanings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="61C60973" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="47B45877" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="204BC34B" w14:textId="2ECB516C" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="00DB2BA5" w:rsidP="005E33CE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">g. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>nalyze the impact of specific word choices on meaning and tone.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="158FC63A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="3B20F85B" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CB2AC50" w14:textId="26C26153" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="00DB2BA5" w:rsidP="005E33CE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">h. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>xamine how an author's choices concerning structure contribute to a literary text's meaning and style.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D896629" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="1DA42432" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AE47D24" w14:textId="02962AF6" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="00DB2BA5" w:rsidP="005E33CE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r>
+              <w:t xml:space="preserve">i. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>nalyze how differences in the points of view of characters and the audience or reader create such effects as suspense or humor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2AA1D639" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00692A91" w:rsidRPr="00BA1609" w14:paraId="45B62264" w14:textId="77777777" w:rsidTr="00692A91">
@@ -3177,505 +3026,488 @@
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D0D63B0" w14:textId="022E8802" w:rsidR="00692A91" w:rsidRPr="00BE2C27" w:rsidRDefault="00692A91" w:rsidP="001C4AE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="17A080A2" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77522CCB" w14:textId="26F1BDF7" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>nalyze the structure, organization, and purpose of informational texts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="268D591D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="215EAE3A" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03738B31" w14:textId="788FDA4F" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>Candidates use thorough textual evidence to support analysis of the explicit and implicit meanings of texts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="02AF7D18" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="7B852B03" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="484EBCDE" w14:textId="06391807" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>emonstrate the ability to determine the central idea of an informational text and to analyze its development over the course of a text, including its relationship to supporting ideas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0FB05A4E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="18A0B1EB" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="938"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3ED019A3" w14:textId="2CFA4B4C" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>emonstrate the ability to provide an objective summary of an informational text, using academic language as appropriate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="50744C51" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="092C6CA4" w14:textId="77777777" w:rsidTr="00692A91">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67D64CD3" w14:textId="01A9EC9B" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>etermine the meaning of words and phrases as they are used in informational texts, including figurative, connotative, and technical meanings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="234E2D4B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="0E0832B5" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0850939E" w14:textId="2682E375" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>nalyze the impact of specific word choices on meaning and tone, including analogies or allusions to other texts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="163BC52E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="51EF534A" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1163"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B8DF7AF" w14:textId="79E7B8DF" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">g. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>emonstrate an understanding of how the structure of informational texts, including popular print and digital media, is used to develop and refine key concepts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4063DBAD" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6151618C" w14:textId="77777777" w:rsidTr="004208C5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="655B16BF" w14:textId="0AC1E52F" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">h. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>nalyze the use of text features (e.g., graphics, headers, captions) in consumer materials.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7284878F" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="03A9617F" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1163"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A182795" w14:textId="758C22A8" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r>
+              <w:t xml:space="preserve">i. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>etermine an author's point(s) of view and purpose(s) and analyze how the author acknowledges and responds to conflicting evidence or viewpoints.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5BB32BEF" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="71F21C66" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="140DE74F" w14:textId="4BCCC7F3" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">j. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>ntegrate and evaluate multiple sources of information presented in different media or formats, as well as in words.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="746F6E94" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="10DDBEB2" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70385FFA" w14:textId="25CDD296" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">k. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>valuate the structure and purpose of visual text features such as graphics, illustrations, data, and maps.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3DC6DB74" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6513E93F" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25E96611" w14:textId="16BAB13D" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="004208C5" w:rsidP="004208C5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">l. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00BE2C27">
               <w:t>ecognize and analyze instances of bias and stereotyping in informational texts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="05FD64E2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -3726,133 +3558,130 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="078AFD71" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2583B16E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="003624CE" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0015199B">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="0015199B">
               <w:t>valuate text complexity using quantitative tools and measures, as well as knowledge of qualitative dimensions such as levels of meaning, structure, language conventionality and clarity, and background knowledge demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="483A819B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="2F7F02AC" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A297B44" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="003624CE" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE2C27">
               <w:t>b.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> A</w:t>
             </w:r>
             <w:r w:rsidRPr="000D5104">
               <w:t>pply knowledge of text complexity to select appropriate texts for supporting student learning goals.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="246AC7C8" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="39A8DE7E" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3696511C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BE2C27" w:rsidRDefault="003624CE" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE2C27">
               <w:t>c.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000D5104">
               <w:t>When matching readers to a text and task, apply knowledge of reader variables (e.g., language, culture, motivation, background knowledge, skill levels, and experiences), and of task variables such as purpose and complexity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3FB263BB" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -3860,51 +3689,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04D45EE9" w14:textId="0F214FE6" w:rsidR="005B672D" w:rsidRDefault="005B672D"/>
     <w:p w14:paraId="0C02F257" w14:textId="6897B053" w:rsidR="00692A91" w:rsidRDefault="00692A91" w:rsidP="00692A91">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Domains in History and Social Science</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E82E186" w14:textId="05879065" w:rsidR="00692A91" w:rsidRDefault="00692A91" w:rsidP="00692A91">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
         <w:ind w:left="90" w:right="180"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1609">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Domain </w:t>
@@ -3926,51 +3754,51 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> World History</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00692A91" w:rsidRPr="008A016A" w14:paraId="68538A5A" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="00692A91" w:rsidRPr="008A016A" w14:paraId="68538A5A" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="494DC7E4" w14:textId="77777777" w:rsidR="00692A91" w:rsidRPr="008A016A" w:rsidRDefault="00692A91" w:rsidP="008A016A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
@@ -4052,130 +3880,127 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="74C7B70F" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57EC4C82" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D30054">
               <w:t>a.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
             <w:r w:rsidRPr="00E64055">
               <w:t>race the impact of physical geography on the development of ancient civilizations (i.e., Mesopotamian, Egyptian, Kush, Hebrew, Greek, Indian, Chinese, and Roman civilizations).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1F3FFC88" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="164C6BC7" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CC6A97F" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>b. I</w:t>
             </w:r>
             <w:r w:rsidRPr="00E64055">
               <w:t>dentify the intellectual contributions, artistic forms, and traditions (including the religious beliefs) of these civilizations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C61281B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="50B33AC6" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CCF6E37" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>c. R</w:t>
             </w:r>
             <w:r w:rsidRPr="00E64055">
               <w:t>ecognize patterns of trade and commerce that influenced these civilizations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0CC3DAF2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -4237,305 +4062,291 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="484358E0" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C97D999" w14:textId="63B81B49" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00A053F1" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00E64055">
               <w:t>escribe the influence of physical geography on the development of medieval and early modern civilizations (i.e., Chinese, Japanese, African, Arabian, Mesoamerican, Andean Highland, and European civilizations).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="588382F2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6D986D69" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AB576D8" w14:textId="070391D1" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00A053F1" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00E64055">
               <w:t>race the decline of the Western Roman Empire and the development of feudalism as a social and economic system in Europe and Japan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7E9D24C4" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="7978F62B" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BAA38E1" w14:textId="1BD3FC37" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00A053F1" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00E64055">
               <w:t>dentify the art, architecture, and science of Pre-Columbian America.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1C54BA3A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6B10BB30" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3088CB2E" w14:textId="7246B109" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00A053F1" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00E64055">
-              <w:t xml:space="preserve">escribe the role of Christianity in medieval and early modern Europe, its expansion beyond Europe, and the role of Islam and its impact on Arabia, Africa, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and Asia.</w:t>
+              <w:t>escribe the role of Christianity in medieval and early modern Europe, its expansion beyond Europe, and the role of Islam and its impact on Arabia, Africa, Europe and Asia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0AE76B6C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="16ECD276" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BEA2009" w14:textId="46CBDD2E" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00A053F1" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00E64055">
               <w:t>race the development of the Renaissance and Scientific Revolution in Europe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5FDC065C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="1F47AD28" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1652C6F2" w14:textId="3C3546BE" w:rsidR="003624CE" w:rsidRPr="0015199B" w:rsidRDefault="00A053F1" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00E64055">
               <w:t>efine the development of early modern capitalism and its global consequences.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="00A6EFBC" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="21CE2669" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BCA914E" w14:textId="2B65BE22" w:rsidR="003624CE" w:rsidRDefault="00A053F1" w:rsidP="00A053F1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">g. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00E64055">
               <w:t>escribe the evolution of the idea of representative democracy from the Magna Carta through the Enlightenment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="45351E09" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -4571,51 +4382,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> United States History</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0044428B" w:rsidRPr="008A016A" w14:paraId="220A44FD" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="0044428B" w:rsidRPr="008A016A" w14:paraId="220A44FD" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E60BA3" w14:textId="77777777" w:rsidR="0044428B" w:rsidRPr="008A016A" w:rsidRDefault="0044428B" w:rsidP="008A016A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
@@ -4711,225 +4522,219 @@
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="401"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="53217E00" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="551FFD65" w14:textId="7938E3F6" w:rsidR="003624CE" w:rsidRPr="00D30054" w:rsidRDefault="00EF4BE0" w:rsidP="00EF4BE0">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00D30054">
               <w:t>dentify and describe European exploration and settlement, and the struggle for control of North America during the Colonial Era, including cooperation and conflict among American Indians and new settlers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4748E90D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="13B8F513" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46EB9D84" w14:textId="6DD9C74E" w:rsidR="003624CE" w:rsidRPr="00D30054" w:rsidRDefault="00EF4BE0" w:rsidP="00EF4BE0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00D30054">
               <w:t>dentify the founders and discuss their religious, economic, and political reasons for colonization of North America.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5806B0C9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="05A0B8F4" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="399E9C84" w14:textId="54252688" w:rsidR="003624CE" w:rsidRPr="00D30054" w:rsidRDefault="00EF4BE0" w:rsidP="00EF4BE0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00D30054">
               <w:t>escribe European colonial rule and its relationship with American Indian societies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14E739CA" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="7E96DEE8" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="769"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01E40F75" w14:textId="10A4F782" w:rsidR="003624CE" w:rsidRPr="00D30054" w:rsidRDefault="00EF4BE0" w:rsidP="00EF4BE0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00D30054">
               <w:t>escribe the development and institutionalization of African slavery in the western hemisphere and its consequences in Sub-Saharan Africa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2531B26E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="4F8895D7" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CF25CEB" w14:textId="0B9A7BF3" w:rsidR="003624CE" w:rsidRPr="00D30054" w:rsidRDefault="00EF4BE0" w:rsidP="00EF4BE0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00D30054">
               <w:t>escribe the causes of the War for Independence, elements of political and military leadership, the impact of the war on Americans, the role of France, and the key ideas embodied within the Declaration of Independence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="78E3A046" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
@@ -4984,326 +4789,304 @@
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45E92F0C" w14:textId="44AB8D64" w:rsidR="0044428B" w:rsidRPr="00BA1609" w:rsidRDefault="0044428B" w:rsidP="001C4AE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="35CA8515" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1088"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3ACAB491" w14:textId="7DFE550A" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
               <w:t>escribe the political system of the United States and the ways that citizens participate in it through executive, legislative, and judicial processes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0D7DFFC9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="089AE942" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35603FE9" w14:textId="477FE01E" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
               <w:t>efine the Articles of Confederation and the factors leading to the development of the U.S. Constitution, including the Bill of Rights.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="488099D9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="2BE6D1C7" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39F35122" w14:textId="512B9FF4" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
               <w:t>xplain the major principles of government and political philosophy contained within the Constitution, especially separation of powers and federalism.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="467C5C1E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="3D083E93" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="510A81D4" w14:textId="03C330D9" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
               <w:t>race the evolution of political parties, describe their differing visions for the country, and analyze their impact on economic development policies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1B23873F" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="6F816994" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00555A35" w14:textId="5719BDCD" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
-              <w:t xml:space="preserve">dentify historical, cultural, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and geographic factors that led to the formation of distinct regional identities.</w:t>
+              <w:t>dentify historical, cultural, economic and geographic factors that led to the formation of distinct regional identities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="65725DB2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="4DB5C26E" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52BC3AEA" w14:textId="7CA1392A" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
               <w:t>escribe the westward movement, expansion of U.S. borders, and government policies toward American Indians and foreign nations during the Early Republic.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1A2D0F6F" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="643AAE5E" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50F0DD23" w14:textId="4A3AC6C6" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">g. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
-              <w:t xml:space="preserve">dentify the roles of Blacks (both slave and free), American Indians, the Irish and other immigrants, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and children in the political, cultural and economic life of the new country.</w:t>
+              <w:t>dentify the roles of Blacks (both slave and free), American Indians, the Irish and other immigrants, women and children in the political, cultural and economic life of the new country.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="43606620" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0044428B" w:rsidRPr="00BA1609" w14:paraId="4C7F2FBE" w14:textId="77777777" w:rsidTr="0044428B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5345,183 +5128,170 @@
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A4036B2" w14:textId="4498BDEA" w:rsidR="0044428B" w:rsidRPr="00BA1609" w:rsidRDefault="0044428B" w:rsidP="001C4AE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="3A37B889" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46576723" w14:textId="243E9B66" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
               <w:t>ecognize the origin and the evolution of the anti-slavery movement, including the roles of free Blacks and women, and the response of those who defended slavery.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="221C7EC3" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="53140003" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06AF345E" w14:textId="4CA7BCD4" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
-              <w:t xml:space="preserve">escribe evidence for the economic, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and political causes of the Civil War, including the constitutional debates over the doctrine of nullification and secession. </w:t>
+              <w:t xml:space="preserve">escribe evidence for the economic, social and political causes of the Civil War, including the constitutional debates over the doctrine of nullification and secession. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0A78B066" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="33F48EFA" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="945"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41514D74" w14:textId="0530E7A4" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
               <w:t>dentify the major battles of the Civil War and the comparative strengths and weaknesses of the Union and the Confederacy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6715373A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="3CAEC9B0" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="481DDDAB" w14:textId="774C6FE0" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
               <w:t>escribe the character of Reconstruction, factors leading to its abandonment, and the rise of Jim Crow practices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3CCDC296" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -5576,169 +5346,168 @@
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="187C2C92" w14:textId="0FD03E6C" w:rsidR="0044428B" w:rsidRPr="00BA1609" w:rsidRDefault="0044428B" w:rsidP="001C4AE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="34BEF13D" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="565D3EB0" w14:textId="6B1213FB" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="00B57121" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F0128F">
               <w:t>ecognize the pattern of urban growth in the United States, the impact of successive waves of immigration in the nineteenth century, and the response of renewed nativism.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="523ACC5D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BA1609" w14:paraId="43614727" w14:textId="77777777" w:rsidTr="00B57121">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C3988C1" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="00B57121">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>b. U</w:t>
             </w:r>
             <w:r w:rsidRPr="00F0128F">
               <w:t>nderstand the impact of major inventions on the Industrial Revolution and the quality of life.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6640148D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BA1609" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02739501" w14:textId="78C92004" w:rsidR="0044428B" w:rsidRDefault="001F5F2A" w:rsidP="001F5F2A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA1609">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Domain </w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA1609">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> California History</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F5F2A" w:rsidRPr="008A016A" w14:paraId="7018A225" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="001F5F2A" w:rsidRPr="008A016A" w14:paraId="7018A225" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="032DFC4A" w14:textId="77777777" w:rsidR="001F5F2A" w:rsidRPr="008A016A" w:rsidRDefault="001F5F2A" w:rsidP="008A016A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
@@ -5823,288 +5592,266 @@
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EB9CCD0" w14:textId="668BB27D" w:rsidR="001610FD" w:rsidRPr="00BA1609" w:rsidRDefault="001610FD" w:rsidP="00F84054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="2602FD28" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20B750B7" w14:textId="4E541378" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="00914832" w:rsidP="00914832">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F84054">
               <w:t>dentify the impact of California's physical geography on its history.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="33A041A4" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="46CD93CD" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BB6B36F" w14:textId="4E3880F7" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="00914832" w:rsidP="00914832">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F84054">
-              <w:t xml:space="preserve">escribe the geography, economic activities, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and religion of California's American Indian peoples.</w:t>
+              <w:t>escribe the geography, economic activities, folklore and religion of California's American Indian peoples.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0B0E833E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="6ED4215A" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57ABF4BD" w14:textId="377CF729" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="00914832" w:rsidP="00914832">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F84054">
               <w:t>iscuss the impact of Spanish exploration and colonization, including the mission system and its influence on the development of the agricultural economy of early California.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7AD8EB9F" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="56AD72A5" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B107DCB" w14:textId="21D383A3" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="00914832" w:rsidP="00914832">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F84054">
               <w:t>escribe Mexican rule in California.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="22B6B794" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="40DC2570" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57140187" w14:textId="15609596" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="00914832" w:rsidP="00914832">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F84054">
               <w:t>tate the causes of the war between Mexico and the United States and its consequences for California.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="358B6CDD" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="1325D87C" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58951AA5" w14:textId="2AB73139" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="00914832" w:rsidP="00914832">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r w:rsidR="003624CE">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="003624CE" w:rsidRPr="00F84054">
-              <w:t xml:space="preserve">iscovery of gold and its cultural, social, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and economic effects in California, including its impact on American Indians and Mexican nationals.</w:t>
+              <w:t>iscovery of gold and its cultural, social, political and economic effects in California, including its impact on American Indians and Mexican nationals.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6B2C076D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="00BA1609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001610FD" w:rsidRPr="00BA1609" w14:paraId="3EF47CF8" w14:textId="77777777" w:rsidTr="001610FD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6168,385 +5915,347 @@
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DEED880" w14:textId="0C56FE2F" w:rsidR="001610FD" w:rsidRPr="00BA1609" w:rsidRDefault="001610FD" w:rsidP="00F84054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="5C829C2C" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="446B0119" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
-              <w:t xml:space="preserve">dentify key principles of the California Constitution, including the Progressive-era reforms of initiative, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>dentify key principles of the California Constitution, including the Progressive-era reforms of initiative, referendum and recall, and they recognize similarities and differences between it and the U. S. Constitution.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5815EF1A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="588779CA" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="929"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19AE3B1F" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r w:rsidRPr="00C72442">
-              <w:t>referendum</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C72442">
-              <w:t xml:space="preserve"> and recall, and they recognize similarities and differences between it and the U. S. Constitution.</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> and political development of the state.</w:t>
+              <w:t>dentify patterns of immigration to California, including the Dust Bowl migration, and discuss their impact on the cultural, economic, social and political development of the state.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4C1EE6C2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="6E0EB5C3" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60582800" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>dentify the effects of federal and state law on the legal status of immigrants.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="31037E3D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="1EF38914" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="455FDE3E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>escribe historical and contemporary perspectives on cultural diversity in the United States and in California.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="09DDD9A7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="651D8EE6" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FDE7A96" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
-              <w:t xml:space="preserve">nderstand the development and identify the locations of California's major economic activities: mining, large-scale agriculture, entertainment, recreation, aerospace, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and international trade.</w:t>
+              <w:t>nderstand the development and identify the locations of California's major economic activities: mining, large-scale agriculture, entertainment, recreation, aerospace, electronics and international trade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1511C0C9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="7E924658" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39FFEA04" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
-              <w:t xml:space="preserve">dentify factors leading to the development of California's water delivery </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> describe its relationship to California geography.</w:t>
+              <w:t>dentify factors leading to the development of California's water delivery system, and describe its relationship to California geography.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="29C17AD7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F226B19" w14:textId="2B9FEFE7" w:rsidR="005B672D" w:rsidRDefault="005B672D"/>
     <w:p w14:paraId="31C33BD9" w14:textId="79F92328" w:rsidR="001610FD" w:rsidRDefault="001610FD" w:rsidP="001610FD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Domains in Mathematics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5D28F3" w14:textId="5BF79AF2" w:rsidR="001610FD" w:rsidRPr="001610FD" w:rsidRDefault="001610FD" w:rsidP="001610FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
       <w:r w:rsidRPr="001610FD">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Domain 1: Number Sense</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001610FD" w:rsidRPr="008A016A" w14:paraId="5AB76A83" w14:textId="77777777" w:rsidTr="00DA1306">
+      <w:tr w:rsidR="001610FD" w:rsidRPr="008A016A" w14:paraId="5AB76A83" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CD43BEB" w14:textId="77777777" w:rsidR="001610FD" w:rsidRPr="008A016A" w:rsidRDefault="001610FD" w:rsidP="008A016A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
@@ -6629,264 +6338,250 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="118E84CB" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="219920F2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">nderstand base ten place value, number theory concepts (e.g., greatest common factor), and the structure of the whole, integer, rational, and real number systems. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0A91AC60" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="1385B2A9" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23890FC7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
-              <w:t xml:space="preserve">rder real numbers, including integers, mixed numbers, rational numbers (e.g., fractions, decimals, </w:t>
-[...7 lines deleted...]
-              <w:t>) and irrational numbers on a number line.</w:t>
+              <w:t>rder real numbers, including integers, mixed numbers, rational numbers (e.g., fractions, decimals, percents) and irrational numbers on a number line.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C2F0954" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="74BE9713" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B23BA64" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>epresent and perform operations on numbers in exponential and scientific notation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="74B23C42" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="249A8872" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EB6B1B5" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>escribe the relationships between the algorithms for addition, subtraction, multiplication, and division.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="51CC45B1" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="27F7005E" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57713B87" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>nderstand properties of number systems and their relationship to the algorithms, [e.g., 1 is the multiplicative identity; 27 + 34 = 2 × 10 + 7 + 3 × 10 + 4 = (2 + 3) × 10 + (7 + 4)].</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2E059A23" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="38BEC4CC" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49D5CCD9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A83557">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>erform operations with positive, negative, and fractional exponents, as they apply to whole numbers and fractions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2A206B3D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -6945,175 +6640,170 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="6D542339" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="821"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C465B1C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A335B5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>emonstrate fluency in standard algorithms for computation and evaluate the correctness of nonstandard algorithms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0221FF84" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="43CB28E5" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FD82B5C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A335B5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>emonstrate an understanding of the order of operations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="33043753" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="679C8886" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63ECA671" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A335B5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>ound numbers, estimate the results of calculations, and place numbers accurately on a number line.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="08BA214F" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="674BAB34" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B2E58B0" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00A335B5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>emonstrate the ability to use technology, such as calculators or software, for complex calculations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3C0D5A3D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -7161,51 +6851,51 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algebra and Functions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E3077" w:rsidRPr="008A016A" w14:paraId="2E8EA7BF" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="008E3077" w:rsidRPr="008A016A" w14:paraId="2E8EA7BF" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BEFF463" w14:textId="77777777" w:rsidR="008E3077" w:rsidRPr="008A016A" w:rsidRDefault="008E3077" w:rsidP="008A016A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
@@ -7287,133 +6977,131 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="6A8A6253" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A1D2AFF" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00E23FC9">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>atterns, including relations and functions, through tables, graphs, verbal rules, or symbolic rules.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6C072E5C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="45E83A72" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59EB015D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00E23FC9">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>se proportional reasoning such as ratios, equivalent fractions, and similar triangles, to solve numerical, algebraic, and geometric problems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="27A02640" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F84054" w14:paraId="6C7A028D" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7916EF0B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00C72442" w:rsidRDefault="003624CE" w:rsidP="00E23FC9">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C72442">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72442">
               <w:t>se mathematics to represent and analyze quantitative relationships between dependent and independent variables in real-world problems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7FDD6BB5" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F84054" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -7472,222 +7160,216 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00FB29E2" w14:paraId="7E289CF9" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7045F1E0" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00FB29E2" w:rsidRDefault="003624CE" w:rsidP="00E23FC9">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB29E2">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB29E2">
               <w:t>ind equivalent expressions for equalities and inequalities, explain the meaning of symbolic expressions (e.g., relating an expression to a situation and vice versa), find the solutions, and represent them on graphs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="465D2386" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00FB29E2" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00FB29E2" w14:paraId="3EEBA828" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="771AFFBA" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00FB29E2" w:rsidRDefault="003624CE" w:rsidP="00E23FC9">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB29E2">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB29E2">
               <w:t>ecognize and create equivalent algebraic expressions (e.g., 2(a+3) = 2a + 6), and represent geometric problems algebraically (e.g., the area of a triangle).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="61D18BC3" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00FB29E2" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00FB29E2" w14:paraId="326F00E8" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="719EEB15" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00FB29E2" w:rsidRDefault="003624CE" w:rsidP="00E23FC9">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB29E2">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB29E2">
               <w:t>se mathematics to solve real-world problems using numerical and algebraic expressions and equations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="78AD7BB0" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00FB29E2" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00FB29E2" w14:paraId="3C7B8AAB" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="929"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67828265" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00FB29E2" w:rsidRDefault="003624CE" w:rsidP="00E23FC9">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB29E2">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB29E2">
               <w:t>asic understanding of linear equations and their properties (e.g., slope, perpendicularity); the multiplication, division, and factoring of polynomials; and graphing and solving quadratic equations through factoring and completing the square.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14D14CC9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00FB29E2" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00FB29E2" w14:paraId="51AC6852" w14:textId="77777777" w:rsidTr="00E23FC9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A839F2E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00FB29E2" w:rsidRDefault="003624CE" w:rsidP="00E23FC9">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB29E2">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB29E2">
               <w:t>nterpret graphs of linear and quadratic equations and inequalities, including solutions to systems of equations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="567E987A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00FB29E2" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7729,51 +7411,51 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Measurement and Geometry</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008866BA" w:rsidRPr="00BA1609" w14:paraId="06B424EB" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="008866BA" w:rsidRPr="00BA1609" w14:paraId="06B424EB" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EE9E3ED" w14:textId="77777777" w:rsidR="008866BA" w:rsidRPr="008A016A" w:rsidRDefault="008866BA" w:rsidP="008A016A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
@@ -7856,229 +7538,217 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F5722E" w14:paraId="4CF8E43C" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="307EEE48" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F5722E" w:rsidRDefault="003624CE" w:rsidP="00725CE4">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00F5722E">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5722E">
-              <w:t xml:space="preserve">nderstand characteristics of common two- and three-dimensional figures, such as triangles (e.g., </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and right triangles), quadrilaterals, and spheres.</w:t>
+              <w:t>nderstand characteristics of common two- and three-dimensional figures, such as triangles (e.g., isosceles and right triangles), quadrilaterals, and spheres.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="10880372" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F5722E" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F5722E" w14:paraId="3E29E6D0" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0358B801" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F5722E" w:rsidRDefault="003624CE" w:rsidP="00725CE4">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00F5722E">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5722E">
               <w:t>ble to draw conclusions based on the congruence, similarity, or lack thereof, of two figures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7D97A88B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F5722E" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F5722E" w14:paraId="26BE8241" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68889F63" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F5722E" w:rsidRDefault="003624CE" w:rsidP="00725CE4">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00F5722E">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5722E">
               <w:t>dentify different forms of symmetry, translations, rotations, and reflections.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5C579365" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F5722E" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F5722E" w14:paraId="06F7E078" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7597B50D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F5722E" w:rsidRDefault="003624CE" w:rsidP="00725CE4">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00F5722E">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5722E">
               <w:t>nderstand the Pythagorean theorem and its converse.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5809B1D3" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F5722E" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00F5722E" w14:paraId="5D795021" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E6B15E3" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F5722E" w:rsidRDefault="003624CE" w:rsidP="00725CE4">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00F5722E">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5722E">
               <w:t>ble to work with properties of parallel lines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D338B72" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00F5722E" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8131,141 +7801,130 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00323D45" w14:paraId="5457B2CA" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="456C395C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="00725CE4">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00323D45">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00323D45">
               <w:t>se concrete representations, such as manipulatives, drawings, and coordinate geometry to represent geometric objects.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="63E1466D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00323D45" w14:paraId="1E281894" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4372DE80" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="00725CE4">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00323D45">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00323D45">
-              <w:t xml:space="preserve">onstruct basic geometric figures using a compass and </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> represent three-dimensional objects through two-dimensional drawings.</w:t>
+              <w:t>onstruct basic geometric figures using a compass and straightedge, and represent three-dimensional objects through two-dimensional drawings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="28CEBCA7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00323D45" w14:paraId="29965435" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0343AB4E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="00725CE4">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00323D45">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00323D45">
               <w:t>ombine and dissect two- and three-dimensional figures into familiar shapes, such as dissecting a parallelogram and rearranging the pieces to form a rectangle of equal area.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="560F7207" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -8324,224 +7983,210 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00323D45" w14:paraId="2469F23E" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5454544A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="000E2E0F">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00323D45">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00323D45">
               <w:t>stimate and measure time, length, angles, perimeter, area, surface area, volume, weight/mass, and temperature through appropriate units and scales.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="423272C6" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00323D45" w14:paraId="17C62924" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F7F05F9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="000E2E0F">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00323D45">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00323D45">
               <w:t>dentify relationships between different measures within the metric or customary systems of measurements and estimate an equivalent measurement across the two systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1714E5F2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00323D45" w14:paraId="38014795" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="282514B5" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="000E2E0F">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00323D45">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00323D45">
-              <w:t xml:space="preserve">alculate perimeters and areas of two-dimensional objects and surface areas and volumes of three-dimensional </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> use mathematics to solve real-world problems involving the volume of cones, cylinders, and spheres.</w:t>
+              <w:t>alculate perimeters and areas of two-dimensional objects and surface areas and volumes of three-dimensional objects, and use mathematics to solve real-world problems involving the volume of cones, cylinders, and spheres.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="31983A4C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00323D45" w14:paraId="79C1BB8D" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2423EE08" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="000E2E0F">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00323D45">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00323D45">
               <w:t>elate proportional reasoning to the construction of scale drawings or models.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="116F66A6" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00323D45" w14:paraId="23C32A00" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18451AD8" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="000E2E0F">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00323D45">
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00323D45">
               <w:t>se measures such as miles per hour to analyze and solve problems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2E238572" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00323D45" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -8589,89 +8234,89 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Statistics, Data Analysis, and Probability</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B65A0" w:rsidRPr="00BA1609" w14:paraId="663B21CE" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="000B65A0" w:rsidRPr="00BA1609" w14:paraId="663B21CE" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5980831E" w14:textId="77777777" w:rsidR="000B65A0" w:rsidRPr="008A016A" w:rsidRDefault="000B65A0" w:rsidP="0023637A">
+          <w:p w14:paraId="5980831E" w14:textId="77777777" w:rsidR="000B65A0" w:rsidRPr="008A016A" w:rsidRDefault="000B65A0" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3232E9AB" w14:textId="77777777" w:rsidR="000B65A0" w:rsidRPr="008A016A" w:rsidRDefault="000B65A0" w:rsidP="0023637A">
+          <w:p w14:paraId="3232E9AB" w14:textId="77777777" w:rsidR="000B65A0" w:rsidRPr="008A016A" w:rsidRDefault="000B65A0" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00763459" w:rsidRPr="00BA1609" w14:paraId="719C0E2B" w14:textId="77777777" w:rsidTr="00763459">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
@@ -8716,133 +8361,130 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="7E1BC372" w14:textId="77777777" w:rsidTr="00F64D32">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AD88DF9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="00F64D32">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00976E83">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00976E83">
               <w:t>epresent a collection of data through graphs, tables, or charts, incorporating technology as appropriate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="30CB30CC" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="075FCCEB" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A25D53E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="00F64D32">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00976E83">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00976E83">
               <w:t>nderstand the mean, median, mode, and range of a collection of data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6872637E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="579F57D6" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0144F551" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="00F64D32">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00976E83">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00976E83">
               <w:t>asic understanding of the design of surveys, such as the role of a random sample.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4D83E2C4" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -8854,201 +8496,191 @@
       </w:tr>
       <w:tr w:rsidR="00763459" w:rsidRPr="00BA1609" w14:paraId="01C324BB" w14:textId="77777777" w:rsidTr="00763459">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="426D6F8A" w14:textId="2FEF5372" w:rsidR="00763459" w:rsidRPr="00F64D32" w:rsidRDefault="00F64D32" w:rsidP="00F64D32">
             <w:pPr>
               <w:ind w:left="342" w:hanging="360"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F64D32">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">4.2 </w:t>
             </w:r>
             <w:r w:rsidR="00763459" w:rsidRPr="00F64D32">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Inferences, Predictions, and Arguments Based on Data </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16F9A1DC" w14:textId="1B4508C0" w:rsidR="00763459" w:rsidRPr="00976E83" w:rsidRDefault="00763459" w:rsidP="00763459">
             <w:pPr>
               <w:pStyle w:val="Subdomain"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="490372A9" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3664C910" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="00F64D32">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00976E83">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00976E83">
               <w:t>nterpret a graph, table, or chart representing a data set.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="53824E52" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="133E40E4" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24529330" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="00F64D32">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00976E83">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00976E83">
               <w:t>nvestigate patterns of association in bivariate data (e.g., linear associations, goodness of fit) in scatter plots and frequency tables.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0EE57175" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="6617EA9A" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="564C24D2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="00F64D32">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00976E83">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00976E83">
-              <w:t xml:space="preserve">raw conclusions about a population from a random </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> identify potential sources and effects of bias.</w:t>
+              <w:t>raw conclusions about a population from a random sample, and identify potential sources and effects of bias.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="422D7CC2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00763459" w:rsidRPr="00BA1609" w14:paraId="36139F7B" w14:textId="77777777" w:rsidTr="00763459">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9093,179 +8725,167 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="12DC801E" w14:textId="77777777" w:rsidTr="00F64D32">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29DA0814" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="00F64D32">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00976E83">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00976E83">
               <w:t>efine the concept of probability in terms of a sample space of equally likely outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2C74AB4D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="1563025E" w14:textId="77777777" w:rsidTr="00F64D32">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="302BBBE4" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="00F64D32">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>b. U</w:t>
             </w:r>
             <w:r w:rsidRPr="00976E83">
               <w:t>se understanding of complementary, mutually exclusive, dependent, and independent events to calculate probabilities of simple events.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="18D3EE20" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="14C9C900" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="125E813B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="00F64D32">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00976E83">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00976E83">
-              <w:t xml:space="preserve">xpress probabilities in a variety of ways, including ratios, proportions, decimals, and </w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>xpress probabilities in a variety of ways, including ratios, proportions, decimals, and percents.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4E9066EF" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="517CF31F" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C30C73D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="00F64D32">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00976E83">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="00976E83">
               <w:t>ind probabilities of compound events using various representations (e.g., organized lists, tables, tree diagrams, simulations).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="16583885" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -9273,51 +8893,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="780001C5" w14:textId="37EEF2CD" w:rsidR="005B672D" w:rsidRDefault="005B672D"/>
     <w:p w14:paraId="64E5660C" w14:textId="6133B41C" w:rsidR="00763459" w:rsidRDefault="00DA3DC3" w:rsidP="00DA3DC3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Domains in Science</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFF7CF9" w14:textId="24148C05" w:rsidR="00763459" w:rsidRDefault="00DA3DC3" w:rsidP="00DA3DC3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA1609">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Domain </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9336,89 +8955,89 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Physical Science</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA3DC3" w:rsidRPr="00BA1609" w14:paraId="55514AB8" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="00DA3DC3" w:rsidRPr="00BA1609" w14:paraId="55514AB8" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="434B3B74" w14:textId="77777777" w:rsidR="00DA3DC3" w:rsidRPr="008A016A" w:rsidRDefault="00DA3DC3" w:rsidP="0023637A">
+          <w:p w14:paraId="434B3B74" w14:textId="77777777" w:rsidR="00DA3DC3" w:rsidRPr="008A016A" w:rsidRDefault="00DA3DC3" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38349BFF" w14:textId="77777777" w:rsidR="00DA3DC3" w:rsidRPr="008A016A" w:rsidRDefault="00DA3DC3" w:rsidP="0023637A">
+          <w:p w14:paraId="38349BFF" w14:textId="77777777" w:rsidR="00DA3DC3" w:rsidRPr="008A016A" w:rsidRDefault="00DA3DC3" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA3DC3" w:rsidRPr="00BA1609" w14:paraId="6C3C8F52" w14:textId="77777777" w:rsidTr="00DA3DC3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
@@ -9462,264 +9081,251 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="7C069E5A" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A5331E6" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>nderstand the physical properties of solids, liquids, and gases, such as color, mass, density, hardness, and electrical and thermal conductivity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14AE412A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="0B5EFD3E" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24F5E872" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>now that matter can undergo physical changes (e.g., changes in state such as the evaporation and freezing of water) and chemical changes (i.e., atoms in reactants rearrange to form products with new physical and chemical properties) and understand conservation laws with respect to matter and energy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="08E319BC" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="3A241A61" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5625F2FD" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
-              <w:t xml:space="preserve">now that matter consists of atoms and molecules in various </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>now that matter consists of atoms and molecules in various arrangements, and can give the location and motions of the parts of an atom (protons, neutrons, and electrons).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E7A7FC" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="3600A109" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1614DF0C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r w:rsidRPr="006835AE">
-              <w:t>arrangements, and</w:t>
-[...37 lines deleted...]
-            <w:r w:rsidRPr="006835AE">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>escribe the constituents of molecules and compounds, naming common elements (e.g., hydrogen, oxygen, iron), and explain how elements are organized on the periodic table on the basis of the characteristics of atoms and their chemical properties.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="39BD80BD" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="1FD8AB14" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="512EAFF5" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>escribe characteristics of solutions (such as acidic, basic, and neutral solutions) and they know examples with different pH levels, such as soft drinks, liquid detergents, and water.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0721341B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="0D25091E" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5627EBBE" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>now that mixtures may often be separated based on physical or chemical properties.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="548BAAD1" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -9777,516 +9383,491 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="402D684F" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E015A70" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>escribe an object's motion based on position, displacement, speed, velocity, and acceleration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="24F75966" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="7C7950E5" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="290778C4" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>Know that f</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>orces (pushes and pulls), such as gravity, magnetism, and friction, act on objects and may change their motion if these forces are not in balance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1EB0B76B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="26CD8D5B" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="552156E7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>now that "like" electrical charges or magnetic poles produce repulsive forces and "unlike" charges or poles produce attractive forces.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7B0FC38A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="53B05FC2" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36B4983A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>escribe simple machines in which small forces are exerted over long distances to accomplish difficult tasks (e.g., using levers or pulleys to move or lift heavy objects).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4940BD70" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="4261C3FC" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="305668CC" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>dentify forms of energy, including solar, wind, chemical, electrical, magnetic, nuclear, sound, light, and electromagnetic.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7DFF3358" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="12FA95EB" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BA86EB1" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006835AE">
+              <w:t xml:space="preserve">f. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006835AE">
+              <w:t>now that total energy in a system is conserved but may be changed from one form to another, as in an electrical motor or generator, and that speed and energy are related.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47AB5577" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="0DB68BC5" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32560A20" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006835AE">
+              <w:t xml:space="preserve">g. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006835AE">
+              <w:t>nderstand the difference between heat (thermal energy) and temperature, and understand temperature measurement systems.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CF387B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="4D06460D" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1CCA2D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006835AE">
+              <w:t xml:space="preserve">h. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006835AE">
+              <w:t>now how heat may be transferred by conduction, convection, and radiation (e.g., involving a stove, Earth's mantle, or the sun).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E84F05E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="53861470" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BA3CF7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006835AE">
+              <w:t xml:space="preserve">i. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006835AE">
+              <w:t>escribe sources of light, including the sun, lightbulbs, or excited atoms (e.g., neon in neon lights), and interactions of light with matter (e.g., vision, photosynthesis).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C173D8" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="59B4B336" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CAE6FA" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006835AE">
+              <w:t xml:space="preserve">j. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006835AE">
+              <w:t>escribe the properties of waves (e.g., wavelength, amplitude, frequency) and applications and technologies associated with these properties.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="580BD9F0" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="28A6156D" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="044C1575" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">f. </w:t>
-[...216 lines deleted...]
-            <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">k. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">now and can apply the optical properties of waves, especially light and sound, including reflection (e.g., by a mirror) or refraction (e.g., bending light through a prism). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="75DFE020" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="29440A1E" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0690BC5C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">l. </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>xplain conservation of energy resources in terms of renewable and nonrenewable natural resources and their use in society.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7996CD04" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -10334,89 +9915,89 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Life Science</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1372" w:rsidRPr="00BA1609" w14:paraId="05C54A71" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="004A1372" w:rsidRPr="00BA1609" w14:paraId="05C54A71" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="620D56D0" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="008A016A" w:rsidRDefault="004A1372" w:rsidP="0023637A">
+          <w:p w14:paraId="620D56D0" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="008A016A" w:rsidRDefault="004A1372" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C85DDA" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="008A016A" w:rsidRDefault="004A1372" w:rsidP="0023637A">
+          <w:p w14:paraId="34C85DDA" w14:textId="77777777" w:rsidR="004A1372" w:rsidRPr="008A016A" w:rsidRDefault="004A1372" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A1372" w:rsidRPr="00BA1609" w14:paraId="2D1589FE" w14:textId="77777777" w:rsidTr="004A1372">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
@@ -10461,133 +10042,130 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="08614C1D" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E5BA692" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>escribe levels of hierarchical organization and related functions in plants and animals, including organ systems (e.g., the digestive system), organs, tissues (e.g., ovules in plants, heart chambers in humans), cells, and subcellular organelles (e.g., nucleus, chloroplast, mitochondrion).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0D120BF4" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="42029385" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17B1980E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>now structures and related functions of systems in plants and animals, such as the nervous, reproductive, respiratory, circulatory, and digestive systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="13230850" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="7C2B08DB" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77E22077" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>nderstand the fundamental principles of chemistry underlying the functioning of biological systems (e.g., carbon's central role in living organisms, water and salt, DNA, the energetics of photosynthesis).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="39047C8D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -10646,265 +10224,251 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="177024FB" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41E62385" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006835AE">
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006835AE">
+              <w:t>now that all living things are made up of cells and can describe the characteristics of many living organisms (e.g., growth, reproduction, stimulus response).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34ED8766" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="006835AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="767EC0F1" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="44476B41" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006835AE">
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006835AE">
+              <w:t>nderstand the basic needs of all living organisms (e.g., food, water, space) and how organisms can alter their environments to meet those needs, and can distinguish between environmental adaptations and accommodations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EA6DB1" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="006835AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="3BDA9979" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BCCCBE" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006835AE">
+              <w:t xml:space="preserve">c. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006835AE">
+              <w:t>escribe the relationship between the number and types of organisms an ecosystem can support and relationships among members of a species and across species.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21079B39" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="006835AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="6E5F16C5" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3E8089" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">a. </w:t>
-[...129 lines deleted...]
-            <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>llustrate the transfer of energy and the cycling of matter through an ecosystem from sunlight through individual organisms in food chains and food webs (including primary producers, consumers, and decomposers).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14D5EFD9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="3D99FB0A" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50F97395" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>dentify the resources available in an ecosystem, and describe the environmental factors that support the ecosystem, such as temperature, water, and soil composition, as well as how the ecosystem responds to changes in these factors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0CD40A40" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="006835AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="165E01F7" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5740748A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006835AE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>f.</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="006835AE">
               <w:t>dentify ways in which human activities and natural processes impact the local and global climate and possible solutions to reduce adverse impacts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
@@ -10969,315 +10533,292 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="0B8F08CA" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="494FA3E9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC7DE9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7DE9">
               <w:t>iagram life cycles of familiar organisms (e.g., butterfly, frog, mouse).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0F5002FB" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="3323A3D5" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0950EA4E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC7DE9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7DE9">
               <w:t>xplain the factors that affect the growth and development of plants, such as light, gravity, and stress.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0039594E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="38628622" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7950F972" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC7DE9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7DE9">
-              <w:t xml:space="preserve">istinguish between sexual and asexual </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>istinguish between sexual and asexual reproduction, and understand the process of cell division (mitosis), the types of cells and their functions, and the replication of plants and animals.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="327E7530" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="51C4C05C" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C09C12" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="00671C08">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BC7DE9">
-              <w:t>reproduction, and</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
             <w:r w:rsidRPr="00BC7DE9">
-              <w:t xml:space="preserve"> understand the process of cell division (mitosis), the types of cells and their functions, and the replication of plants and animals.</w:t>
-[...18 lines deleted...]
-      <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="51C4C05C" w14:textId="77777777" w:rsidTr="009400AE">
+              <w:t>istinguish between environmental and genetic sources of variation, and understand the principles of natural and artificial selection.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="16303097" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="47A9DE83" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...54 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04146969" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC7DE9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7DE9">
               <w:t>now how evidence from the fossil record, comparative anatomy, and DNA sequences can be used to support the theory that life gradually evolved on earth over billions of years.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1E1C8869" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="006835AE" w14:paraId="486C7C5C" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ACA3489" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="00671C08">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC7DE9">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7DE9">
               <w:t>nderstand the basis of Darwin's theory, that species evolved by a process of natural selection.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1A4E49A8" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="006835AE" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11317,89 +10858,89 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Earth and Space Science</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB592A" w:rsidRPr="00BA1609" w14:paraId="33CB3502" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="00EB592A" w:rsidRPr="00BA1609" w14:paraId="33CB3502" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605E20D7" w14:textId="77777777" w:rsidR="00EB592A" w:rsidRPr="008A016A" w:rsidRDefault="00EB592A" w:rsidP="0023637A">
+          <w:p w14:paraId="605E20D7" w14:textId="77777777" w:rsidR="00EB592A" w:rsidRPr="008A016A" w:rsidRDefault="00EB592A" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="161EB9D1" w14:textId="77777777" w:rsidR="00EB592A" w:rsidRPr="008A016A" w:rsidRDefault="00EB592A" w:rsidP="0023637A">
+          <w:p w14:paraId="161EB9D1" w14:textId="77777777" w:rsidR="00EB592A" w:rsidRPr="008A016A" w:rsidRDefault="00EB592A" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB592A" w:rsidRPr="00BA1609" w14:paraId="648B135F" w14:textId="77777777" w:rsidTr="00EB592A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
@@ -11444,133 +10985,131 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="3ED4A49E" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46731CD2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="0001650D">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BC7DE9">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7DE9">
               <w:t>dentify and describe the components of the solar system (e.g., planets, comets, asteroids) and their predictable patterns of motion around the sun.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4925810D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="5CD05E1B" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EBC1384" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="0001650D">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BC7DE9">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7DE9">
               <w:t>xplain time zones in terms of longitude and the rotation of Earth, and understand the reasons for changes in the observed position of the sun, moon, and stars in the sky during the course of the day and from season to season.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1045B228" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="381F5D51" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40B706C7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="0001650D">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BC7DE9">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC7DE9">
               <w:t>ame and describe bodies in the universe (e.g., sun, stars, galaxies) in terms of apparent brightness and/or relative size.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="488BD962" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -11629,392 +11168,377 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="7F917405" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="623CA8C4" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>escribe the formation and observable physical characteristics of minerals (e.g., quartz, calcite, hornblende, mica, common ore minerals) and different types of rocks (i.e., sedimentary, igneous, and metamorphic).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4C23416B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="4851CA44" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A1CCEF8" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>dentify characteristics of landforms, such as mountains, rivers, deserts, and oceans.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0E3CA9FB" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="46F6F7A9" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04C96281" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>xplain chemical and physical weathering, erosion, deposition, and other rock-forming and soil-changing processes and the formation and properties of different types of soils and rocks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3CD4B380" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="637E8039" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B87F726" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>escribe layers of the earth (crust, lithosphere, mantle, and core) and plate tectonics, including its convective source.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7A211DBB" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="350006EF" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0709FD20" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">e. </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>xplain how mountains are created, identify the factors that cause volcanoes and earthquakes to occur, and describe the effect of these phenomena on the earth's surface, ecosystems, and human society.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2540761D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="4B8913ED" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D16D4D7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">f. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>now the commonly cited evidence supporting the theory of plate tectonics.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4FF02A06" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="53CC0E28" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64CE4C94" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">g. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>dentify factors influencing the location and intensity of earthquakes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="595CAFAB" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="4ED0AFA6" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="564808F8" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">h. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>escribe the effects of plate tectonic motion over time on climate, geography, and distribution of organisms, as well as more general changes on the earth over geologic time as evidenced in landforms and the rock and fossil records, including plant and animal extinction.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="248CF646" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w14:paraId="1A622EBE" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36EF5370" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A277CC">
-              <w:t>i</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">i. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>dentify potential technological solutions to reduce the impact of these natural Earth processes on humans and society and to reduce human impact on Earth's processes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1660CB41" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00BC7DE9" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB592A" w:rsidRPr="00BA1609" w14:paraId="1DA2D7E7" w14:textId="77777777" w:rsidTr="00EB592A">
@@ -12065,154 +11589,144 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00A277CC" w14:paraId="5504A9FB" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B418067" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>xplain the influence and role of the sun and oceans in weather and climate and the role of the water cycle.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6AE7ADD5" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00A277CC" w14:paraId="28D54288" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EF9E7B6" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>escribe causes and effects of air movements and ocean currents (based on convection of air and water) on daily and seasonal weather and on climate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="443B0FAD" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00A277CC" w14:paraId="08A5D3F8" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1866175A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
-              <w:t xml:space="preserve">escribe the importance of technology </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> predicting and mitigating the impact of severe weather and other natural hazards.</w:t>
+              <w:t>escribe the importance of technology with regard to predicting and mitigating the impact of severe weather and other natural hazards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1F9A9729" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB592A" w:rsidRPr="00BA1609" w14:paraId="05E273E8" w14:textId="77777777" w:rsidTr="00EB592A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12257,174 +11771,170 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00A277CC" w14:paraId="1DD27842" w14:textId="77777777" w:rsidTr="00754B52">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B853CA8" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>ompare the characteristics of bodies of water, such as rivers, lakes, oceans, and estuaries.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2174EDC6" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00A277CC" w14:paraId="707A3539" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E5C3FB7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>escribe tides and explain the mechanisms causing and modifying them, such as the gravitational attraction of the moon, sun, and coastal topography.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="24050AC0" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00A277CC" w14:paraId="0F16A9F8" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B58C4DE" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>nderstand the water cycle, including the properties of water and how changes in the form of water are driven by energy from the sun and gravity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3785478C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00A277CC" w14:paraId="16C21E07" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="738335FB" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="00754B52">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A277CC">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="00A277CC">
               <w:t>now that Earth's hydrosphere interacts with Earth's other major systems to affect Earth's surface materials and processes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0BBAC271" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -12496,304 +12006,451 @@
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dance</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4608"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A31A3C" w:rsidRPr="00BA1609" w14:paraId="206FEE7E" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="00A31A3C" w:rsidRPr="00BA1609" w14:paraId="206FEE7E" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB4474F" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="0023637A">
+          <w:p w14:paraId="2FB4474F" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3220692F" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="0023637A">
+          <w:p w14:paraId="3220692F" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="5E63AFF1" w14:textId="77777777" w:rsidTr="009400AE">
+      <w:tr w:rsidR="00B0533E" w:rsidRPr="00BA1609" w14:paraId="2E473517" w14:textId="77777777" w:rsidTr="00166CEC">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBD782E" w14:textId="18A39765" w:rsidR="00B0533E" w:rsidRPr="008A016A" w:rsidRDefault="00B0533E" w:rsidP="00B0533E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1 Movement </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B866A9" w14:textId="77777777" w:rsidR="00B0533E" w:rsidRPr="008A016A" w:rsidRDefault="00B0533E" w:rsidP="006A7036">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="5E63AFF1" w14:textId="77777777" w:rsidTr="00B0533E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-              <w:t>Visual and Performing Arts Framework and Student Academic Content Standards.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4EC2BC1D" w14:textId="4E474D7D" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="00EC650F" w:rsidP="00EC650F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>a.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0533E">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">emonstrate knowledge of movement, including exploring movement inspired by a variety of stimuli (e.g., music/sound, text, objects, images, symbols, observed dance, experiences). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1FB78485" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="74801754" w14:textId="77777777" w:rsidTr="009400AE">
+      <w:tr w:rsidR="00B0533E" w:rsidRPr="00976E83" w14:paraId="3CB0AE88" w14:textId="77777777" w:rsidTr="00B0533E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="893"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="423EB8EC" w14:textId="2627B7B2" w:rsidR="00B0533E" w:rsidRDefault="00B0533E" w:rsidP="00EC650F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>b. D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">emonstrate knowledge of the use of movement to guide the improvisation of a dance phrase with a beginning, a middle, and a clear end. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B490E25" w14:textId="77777777" w:rsidR="00B0533E" w:rsidRPr="00976E83" w:rsidRDefault="00B0533E" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B0533E" w:rsidRPr="00976E83" w14:paraId="59F9D81F" w14:textId="77777777" w:rsidTr="00B0533E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="893"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E37E84" w14:textId="70F36D30" w:rsidR="00B0533E" w:rsidRDefault="00B0533E" w:rsidP="00EC650F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>c. D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t>emonstrate knowledge of choreographic devices (e.g., use of space, time/tempo, repetition, energy) to create simple movement patterns.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C79713B" w14:textId="77777777" w:rsidR="00B0533E" w:rsidRPr="00976E83" w:rsidRDefault="00B0533E" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B0533E" w:rsidRPr="00976E83" w14:paraId="0E059B68" w14:textId="77777777" w:rsidTr="00166CEC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="020366CA" w14:textId="51143A6D" w:rsidR="00B0533E" w:rsidRPr="00B0533E" w:rsidRDefault="00B0533E" w:rsidP="00EC650F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0533E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 Technical Skills </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="578B1731" w14:textId="77777777" w:rsidR="00B0533E" w:rsidRPr="00976E83" w:rsidRDefault="00B0533E" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="74801754" w14:textId="77777777" w:rsidTr="00B0533E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="31619149" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="007D4551">
+          </w:tcPr>
+          <w:p w14:paraId="31619149" w14:textId="1B846BB3" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="00B0533E" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>a. R</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:t>ecognize and identify technical dance skills (e.g., coordination, balance, kinesthetic awareness, spatial relationships, rhythm, tempo).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="070F641B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B0533E" w:rsidRPr="00976E83" w14:paraId="01DEE909" w14:textId="77777777" w:rsidTr="00B0533E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="268725E1" w14:textId="7CE676E4" w:rsidR="00B0533E" w:rsidRPr="00B0533E" w:rsidRDefault="00B0533E" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0533E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1.3 Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C4E701" w14:textId="77777777" w:rsidR="00B0533E" w:rsidRPr="00976E83" w:rsidRDefault="00B0533E" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00976E83" w14:paraId="2F028F0D" w14:textId="77777777" w:rsidTr="00B0533E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="710BE235" w14:textId="4EE9FA96" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="00B0533E" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>a. P</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">erceive and analyze dance, interpret its intent and meaning, and apply criteria to evaluate individual dance works. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF1EC49" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B0533E" w:rsidRPr="00976E83" w14:paraId="5D412CB2" w14:textId="77777777" w:rsidTr="00B0533E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="582AEFA8" w14:textId="1DD18E39" w:rsidR="00B0533E" w:rsidRDefault="00B0533E" w:rsidP="007D4551">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>b. D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F418CD">
-[...133 lines deleted...]
-          <w:p w14:paraId="40DD10B1" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00976E83" w:rsidRDefault="003624CE" w:rsidP="000E6367">
+            <w:r w:rsidRPr="00EC650F">
+              <w:t>emonstrate knowledge of a broad range of regional, community, and cultural styles and genres connected to historical contexts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0238EF4E" w14:textId="77777777" w:rsidR="00B0533E" w:rsidRPr="00976E83" w:rsidRDefault="00B0533E" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2AE748F9" w14:textId="1A180205" w:rsidR="00A31A3C" w:rsidRDefault="00A31A3C" w:rsidP="00A31A3C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA1609">
@@ -12818,306 +12475,458 @@
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Music</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4608"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A31A3C" w:rsidRPr="00BA1609" w14:paraId="69D20D85" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="00A31A3C" w:rsidRPr="00BA1609" w14:paraId="69D20D85" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="217FD6E9" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="0023637A">
+          <w:p w14:paraId="217FD6E9" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40647B11" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="0023637A">
+          <w:p w14:paraId="40647B11" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00B0533E" w:rsidRPr="00BA1609" w14:paraId="29CCCB8F" w14:textId="77777777" w:rsidTr="00B0533E">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="494"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D75C43" w14:textId="6732C733" w:rsidR="00B0533E" w:rsidRPr="00B0533E" w:rsidRDefault="00B0533E" w:rsidP="00B0533E">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Elements of Music</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFB4D2F" w14:textId="77777777" w:rsidR="00B0533E" w:rsidRPr="008A016A" w:rsidRDefault="00B0533E" w:rsidP="006A7036">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00A277CC" w14:paraId="2548D4AA" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00A277CC">
+          </w:tcPr>
+          <w:p w14:paraId="010CFC6B" w14:textId="65B31785" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="00EC650F" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>Visual and Performing Arts Framework and Student Academic Content Standards.</w:t>
+            <w:r w:rsidR="00166CEC">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">emonstrate knowledge of elements of music (e.g., pitch, rhythm, harmony). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6A3C45A6" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00166CEC" w:rsidRPr="00A277CC" w14:paraId="276D92D1" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="434"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3947D1DA" w14:textId="410F3C8F" w:rsidR="00166CEC" w:rsidRDefault="00166CEC" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">b. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">They demonstrate knowledge of how to improvise rhythmic and melodic ideas and describe connections to a specific purpose and context. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="134A60BB" w14:textId="77777777" w:rsidR="00166CEC" w:rsidRPr="00A277CC" w:rsidRDefault="00166CEC" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00166CEC" w:rsidRPr="00A277CC" w14:paraId="3693CB39" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="434"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA1990B" w14:textId="30FFE4F6" w:rsidR="00166CEC" w:rsidRDefault="00166CEC" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">c. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t>They demonstrate knowledge of how to perform or create musical ideas within a given tonality and/or meter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0479252C" w14:textId="77777777" w:rsidR="00166CEC" w:rsidRPr="00A277CC" w:rsidRDefault="00166CEC" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00166CEC" w:rsidRPr="00A277CC" w14:paraId="3AB9FE05" w14:textId="77777777" w:rsidTr="00166CEC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="434"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE6E916" w14:textId="1EF3903E" w:rsidR="00166CEC" w:rsidRPr="00166CEC" w:rsidRDefault="00166CEC" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166CEC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2 Musical Ideas and Connections </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4188DE03" w14:textId="77777777" w:rsidR="00166CEC" w:rsidRPr="00A277CC" w:rsidRDefault="00166CEC" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="00A277CC" w14:paraId="25BE2E6C" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">b. </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="76133726" w14:textId="27150BBD" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="00166CEC" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>a. U</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">se prior knowledge and experiences to develop new musical ideas. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A37B240" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00166CEC" w:rsidRPr="00A277CC" w14:paraId="12F2440D" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755ECDA1" w14:textId="01E018E5" w:rsidR="00166CEC" w:rsidRDefault="00166CEC" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>b. A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t>nalyze and explain connections between music and varied societal, cultural, and historical contexts when creating, performing, and responding to music.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51039EDC" w14:textId="77777777" w:rsidR="00166CEC" w:rsidRPr="00A277CC" w:rsidRDefault="00166CEC" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A09F1" w:rsidRPr="00A277CC" w14:paraId="50458EB9" w14:textId="77777777" w:rsidTr="003A09F1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="443"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="02AE9594" w14:textId="7C895B24" w:rsidR="003A09F1" w:rsidRDefault="003A09F1" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A09F1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Selecting Music</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAD0FD6" w14:textId="77777777" w:rsidR="003A09F1" w:rsidRPr="00A277CC" w:rsidRDefault="003A09F1" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="00A277CC" w14:paraId="52EB8F5D" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="542"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C07B1AA" w14:textId="2F529D10" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003A09F1" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A277CC">
-[...43 lines deleted...]
-              <w:t>strumental music with children.</w:t>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:t>emonstrate knowledge of what influences the selection and creation of musical works as determined by personal influence, interests, and experiences, for various purposes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1E3784BA" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
-            <w:pPr>
-[...78 lines deleted...]
-          <w:p w14:paraId="5313CDBA" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="00A277CC" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05E73C1F" w14:textId="0F3D0881" w:rsidR="00A31A3C" w:rsidRDefault="00A31A3C" w:rsidP="00A31A3C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA1609">
@@ -13142,574 +12951,1060 @@
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Theatre</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4608"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A31A3C" w:rsidRPr="00BA1609" w14:paraId="402F7067" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="00A31A3C" w:rsidRPr="00BA1609" w14:paraId="402F7067" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5D990F" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="0023637A">
+          <w:p w14:paraId="3A5D990F" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33C5A3F3" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="0023637A">
+          <w:p w14:paraId="33C5A3F3" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003A09F1" w:rsidRPr="00BA1609" w14:paraId="314F2CC6" w14:textId="77777777" w:rsidTr="003A09F1">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="494"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C75D39" w14:textId="553EF769" w:rsidR="003A09F1" w:rsidRPr="008A016A" w:rsidRDefault="003A09F1" w:rsidP="003A09F1">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Creating a Story</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F50295A" w14:textId="77777777" w:rsidR="003A09F1" w:rsidRPr="008A016A" w:rsidRDefault="003A09F1" w:rsidP="006A7036">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="78EAC135" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1073"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-              <w:t>the Visual and Performing Arts Framework and Student Academic Content Standards.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="556C5E82" w14:textId="5CD67454" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="00EC650F" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>a.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A09F1">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">emonstrate understanding of dramatic play or guided drama experience, including identifying potential choices characters could make. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="397281CF" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003A09F1" w:rsidRPr="002C1AD6" w14:paraId="46504D54" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1073"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B00821B" w14:textId="43681298" w:rsidR="003A09F1" w:rsidRDefault="003A09F1" w:rsidP="003A09F1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>B. D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">emonstrate knowledge of ways that voice and gestures are used to create or retell a story, and they </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t>are able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve"> suggest design ideas that support the story and given circumstances in a drama/theatre work. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8C3169" w14:textId="77777777" w:rsidR="003A09F1" w:rsidRPr="002C1AD6" w:rsidRDefault="003A09F1" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A09F1" w:rsidRPr="002C1AD6" w14:paraId="59DC43B2" w14:textId="77777777" w:rsidTr="003A09F1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="875"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B57836A" w14:textId="72B29B6D" w:rsidR="003A09F1" w:rsidRDefault="003A09F1" w:rsidP="003A09F1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>c. A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t>re familiar with elements of technical theatre and design and how these affect the staging and performance of a given work.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="175959F1" w14:textId="77777777" w:rsidR="003A09F1" w:rsidRPr="002C1AD6" w:rsidRDefault="003A09F1" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A09F1" w:rsidRPr="002C1AD6" w14:paraId="1D086885" w14:textId="77777777" w:rsidTr="007C232C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="434"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DE5CBA" w14:textId="5783C18A" w:rsidR="003A09F1" w:rsidRDefault="003A09F1" w:rsidP="003A09F1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007C232C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.2</w:t>
+            </w:r>
+            <w:r w:rsidR="007C232C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C232C" w:rsidRPr="00EC650F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Improvisation and Design</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E981FCB" w14:textId="77777777" w:rsidR="003A09F1" w:rsidRPr="002C1AD6" w:rsidRDefault="003A09F1" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="6D7D35A8" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-              <w:t>emonstrate a basic fluency in acting, directing, design, and scriptwriting (plot and action).</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6102F461" w14:textId="5420785F" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="007C232C" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">emonstrate knowledge of various forms of improvisation that support given circumstances (e.g., poem, song, storytelling, idea, theatre work, joke, spoken word). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="49661D41" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="007C232C" w:rsidRPr="002C1AD6" w14:paraId="6BE9C4A0" w14:textId="77777777" w:rsidTr="009400AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC0FF70" w14:textId="711CCE0D" w:rsidR="007C232C" w:rsidRDefault="007C232C" w:rsidP="007C232C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>b. A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">pply their knowledge of technical theatre elements (e.g., lighting, sound, depth, height) and design, including demonstrating how to use non-representational materials (e.g., general supplies, cardboard, paper, fabrics, recycled materials) to create props, puppets, and costume pieces for dramatic play or a guided drama experience. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09145411" w14:textId="77777777" w:rsidR="007C232C" w:rsidRPr="002C1AD6" w:rsidRDefault="007C232C" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C232C" w:rsidRPr="002C1AD6" w14:paraId="125BDAFE" w14:textId="77777777" w:rsidTr="00105B4A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="474B9E9E" w14:textId="0F87A8FE" w:rsidR="007C232C" w:rsidRPr="00105B4A" w:rsidRDefault="00105B4A" w:rsidP="007C232C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00105B4A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.3 Contextual Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B10E632" w14:textId="77777777" w:rsidR="007C232C" w:rsidRPr="002C1AD6" w:rsidRDefault="007C232C" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="0FF50733" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> create dramatic activities with children including improvisation and character development.</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="77804F36" w14:textId="47FF4D0C" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="00105B4A" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00105B4A">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00105B4A">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:t>emonstrate knowledge of how to analyze multiple perspectives (e.g., cultural, historical, global, social) expressed in a drama/theatre work.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="106BBB16" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="6D8B06DB" w14:textId="77777777" w:rsidTr="009400AE">
-[...78 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12FA2591" w14:textId="49B30B11" w:rsidR="00A31A3C" w:rsidRDefault="00A31A3C" w:rsidP="00A31A3C">
+    <w:p w14:paraId="12FA2591" w14:textId="2CAE5973" w:rsidR="00A31A3C" w:rsidRDefault="00A31A3C" w:rsidP="00A31A3C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
       <w:r w:rsidRPr="002C1AD6">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t>Domain 3: Visual Art</w:t>
+        <w:t xml:space="preserve">Domain </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC650F">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1AD6">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>: Visual Art</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10008" w:type="dxa"/>
+        <w:tblW w:w="9985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4608"/>
         <w:gridCol w:w="5377"/>
-        <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A31A3C" w:rsidRPr="00BA1609" w14:paraId="39634657" w14:textId="77777777" w:rsidTr="0023637A">
-[...2 lines deleted...]
-          <w:wAfter w:w="23" w:type="dxa"/>
+      <w:tr w:rsidR="00A31A3C" w:rsidRPr="00BA1609" w14:paraId="39634657" w14:textId="77777777" w:rsidTr="00B0533E">
+        <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F7F210" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="0023637A">
+          <w:p w14:paraId="76F7F210" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="210E3711" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="0023637A">
+          <w:p w14:paraId="210E3711" w14:textId="77777777" w:rsidR="00A31A3C" w:rsidRPr="008A016A" w:rsidRDefault="00A31A3C" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="7CD1A57D" w14:textId="77777777" w:rsidTr="009400AE">
+      <w:tr w:rsidR="009C7EC3" w:rsidRPr="00BA1609" w14:paraId="0F2C4A47" w14:textId="77777777" w:rsidTr="00E20598">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A991A39" w14:textId="7C1B7B47" w:rsidR="009C7EC3" w:rsidRPr="008A016A" w:rsidRDefault="009C7EC3" w:rsidP="009C7EC3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tools, Materials, and Techniques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8FD6B3" w14:textId="77777777" w:rsidR="009C7EC3" w:rsidRPr="008A016A" w:rsidRDefault="009C7EC3" w:rsidP="006A7036">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="7CD1A57D" w14:textId="77777777" w:rsidTr="00E20598">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="623"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="776C7185" w14:textId="04AB8C52" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="00EC650F" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>a.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C7EC3">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">emonstrate knowledge of art-making tools, materials, and techniques. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="164C0111" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C7EC3" w:rsidRPr="002C1AD6" w14:paraId="1E62FE38" w14:textId="77777777" w:rsidTr="00E20598">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">a. </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="066B7D33" w14:textId="14ED4161" w:rsidR="009C7EC3" w:rsidRDefault="009C7EC3" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>b. A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">pply knowledge of exploring and inventing art-making techniques and approaches, and they demonstrate knowledge of safe, accessible, and age-appropriate art materials, tools, and equipment. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AEBBAE" w14:textId="77777777" w:rsidR="009C7EC3" w:rsidRPr="002C1AD6" w:rsidRDefault="009C7EC3" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C7EC3" w:rsidRPr="002C1AD6" w14:paraId="5A4C47B0" w14:textId="77777777" w:rsidTr="00E20598">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="893"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A51880C" w14:textId="0AECBC76" w:rsidR="009C7EC3" w:rsidRDefault="009C7EC3" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>c. D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t>emonstrate knowledge of formal and conceptual vocabularies of art and design (e.g., color, balance, line, composition).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DCEBBA" w14:textId="77777777" w:rsidR="009C7EC3" w:rsidRPr="002C1AD6" w:rsidRDefault="009C7EC3" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C7EC3" w:rsidRPr="002C1AD6" w14:paraId="50A8A1FC" w14:textId="77777777" w:rsidTr="00E20598">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB66A75" w14:textId="4B27A371" w:rsidR="009C7EC3" w:rsidRPr="00E20598" w:rsidRDefault="009C7EC3" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Connections and Value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="501F0250" w14:textId="77777777" w:rsidR="009C7EC3" w:rsidRPr="002C1AD6" w:rsidRDefault="009C7EC3" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C7EC3" w:rsidRPr="002C1AD6" w14:paraId="2B8D9ECB" w14:textId="77777777" w:rsidTr="00E20598">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C9B552" w14:textId="2090DF1D" w:rsidR="009C7EC3" w:rsidRDefault="00E20598" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>a. D</w:t>
+            </w:r>
+            <w:r w:rsidR="009C7EC3" w:rsidRPr="00EC650F">
+              <w:t>emonstrate knowledge of the connections between art and daily life.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="263DCA7B" w14:textId="77777777" w:rsidR="009C7EC3" w:rsidRPr="002C1AD6" w:rsidRDefault="009C7EC3" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C7EC3" w:rsidRPr="002C1AD6" w14:paraId="0ECEAC96" w14:textId="77777777" w:rsidTr="00E20598">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="893"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60546DDB" w14:textId="0DE85A87" w:rsidR="009C7EC3" w:rsidRPr="00EC650F" w:rsidRDefault="00E20598" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>b. S</w:t>
+            </w:r>
+            <w:r w:rsidR="009C7EC3" w:rsidRPr="00EC650F">
+              <w:t>elect and describe works of art that illustrate daily life experiences from a wide range of backgrounds and cultures.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2207582E" w14:textId="77777777" w:rsidR="009C7EC3" w:rsidRPr="002C1AD6" w:rsidRDefault="009C7EC3" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="7F79BAC9" w14:textId="77777777" w:rsidTr="00E20598">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C6B515" w14:textId="29831349" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="00E20598" w:rsidP="00EC650F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C1AD6">
-[...28 lines deleted...]
-      <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="7F79BAC9" w14:textId="77777777" w:rsidTr="009400AE">
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:t xml:space="preserve">dentify and interpret works of art or design that reveal how people live around the world and what they value, including how art tells stories about life and how art is used for the expression of many complex ideas and experiences. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1DA619" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E20598" w:rsidRPr="002C1AD6" w14:paraId="38F4DD96" w14:textId="77777777" w:rsidTr="00E20598">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-      <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="5DE976B9" w14:textId="77777777" w:rsidTr="009400AE">
+          </w:tcPr>
+          <w:p w14:paraId="5E9B3CFF" w14:textId="2FB9B781" w:rsidR="00E20598" w:rsidRDefault="00E20598" w:rsidP="00EC650F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>d. U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC650F">
+              <w:t>nderstand ways in which artists and others present and preserve works of art in varied contexts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="047FE15A" w14:textId="77777777" w:rsidR="00E20598" w:rsidRPr="002C1AD6" w:rsidRDefault="00E20598" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E20598" w:rsidRPr="002C1AD6" w14:paraId="668D345B" w14:textId="77777777" w:rsidTr="00E20598">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="39372F3B" w14:textId="2E2E20F4" w:rsidR="00E20598" w:rsidRPr="00E20598" w:rsidRDefault="00E20598" w:rsidP="00EC650F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E20598">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4.3 Purposes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="151BCCD1" w14:textId="77777777" w:rsidR="00E20598" w:rsidRPr="002C1AD6" w:rsidRDefault="00E20598" w:rsidP="000E6367">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="5DE976B9" w14:textId="77777777" w:rsidTr="00E20598">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFFA993" w14:textId="600709EA" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="00E20598" w:rsidP="007D4551">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC650F" w:rsidRPr="00EC650F">
+              <w:t>emonstrate understanding that art has many purposes, including the understanding that people from varied places, cultures, and historical contexts make and have made art for a multitude of reasons.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5377" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A1976A6" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
-            <w:pPr>
-[...38 lines deleted...]
-          <w:p w14:paraId="257ED7B1" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C6D2A44" w14:textId="6EC3D521" w:rsidR="005B672D" w:rsidRDefault="005B672D"/>
     <w:p w14:paraId="69D43584" w14:textId="2354F4A8" w:rsidR="00A31A3C" w:rsidRDefault="001F4335" w:rsidP="00A82572">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:ind w:left="90" w:right="180"/>
       </w:pPr>
@@ -13760,89 +14055,89 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Movement Skills and Movement Knowledge</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D4551" w:rsidRPr="00BA1609" w14:paraId="46B9D636" w14:textId="77777777" w:rsidTr="00DC4695">
+      <w:tr w:rsidR="007D4551" w:rsidRPr="00BA1609" w14:paraId="46B9D636" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23C42A4C" w14:textId="77777777" w:rsidR="007D4551" w:rsidRPr="008A016A" w:rsidRDefault="007D4551" w:rsidP="00DC4695">
+          <w:p w14:paraId="23C42A4C" w14:textId="77777777" w:rsidR="007D4551" w:rsidRPr="008A016A" w:rsidRDefault="007D4551" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37976992" w14:textId="77777777" w:rsidR="007D4551" w:rsidRPr="008A016A" w:rsidRDefault="007D4551" w:rsidP="00DC4695">
+          <w:p w14:paraId="37976992" w14:textId="77777777" w:rsidR="007D4551" w:rsidRPr="008A016A" w:rsidRDefault="007D4551" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F4335" w:rsidRPr="00BA1609" w14:paraId="24EC5AB6" w14:textId="77777777" w:rsidTr="001F4335">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
@@ -13886,182 +14181,170 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="4CBCA90A" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A60C047" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
               <w:t>dentify movement concepts including body awareness, space awareness, and movement exploration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0CBD1433" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="0E6E92FB" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CADCD87" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
-              <w:t xml:space="preserve">ist locomotor skills such as skipping, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> skills such as static balancing, and object manipulation such as catching.</w:t>
+              <w:t>ist locomotor skills such as skipping, nonlocomotor skills such as static balancing, and object manipulation such as catching.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="32B2BFA3" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="6CEAFF6B" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43095497" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">ecognize basic concepts of biomechanics that affect movement, such as how the body moves and how such movement is influenced by gravity, friction, and the laws of motion.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="57FF018A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="6B1EB3E9" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E55A87B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
               <w:t>escribe critical elements of basic movement skills, such as stepping in opposition when throwing and/or following through when kicking a ball.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="072D2CDC" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -14120,139 +14403,137 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="7701CC02" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="486B6253" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00F418CD">
               <w:t>dentify health and fitness benefits and associated risks, supporting a physically active lifestyle, related to safety and medical factors (e.g., asthma, diabetes).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5AA7EB7C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="15B7A3D7" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AFC725F" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00F418CD">
               <w:t xml:space="preserve">ecognize exercise principles such as frequency, intensity, and time to select activities that promote physical fitness.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="61BC73E9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="1ED1A6EC" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41151BB0" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
+              <w:lastRenderedPageBreak/>
               <w:t>c.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F418CD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00F418CD">
               <w:t>escribe physical fitness components, such as flexibility, muscular strength and endurance, cardiorespiratory endurance, and body composition, which are included in comprehensive personal fitness development programs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="61D40BB2" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -14260,222 +14541,217 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F4335" w:rsidRPr="00BA1609" w14:paraId="76D21764" w14:textId="77777777" w:rsidTr="001F4335">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EFCED27" w14:textId="733B8587" w:rsidR="001F4335" w:rsidRPr="00F42497" w:rsidRDefault="007354F5" w:rsidP="00F42497">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F42497">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1.3 </w:t>
             </w:r>
             <w:r w:rsidR="001F4335" w:rsidRPr="00F42497">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Movement Forms: Content Areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BFD7DDA" w14:textId="56B3136C" w:rsidR="001F4335" w:rsidRPr="00BA1609" w:rsidRDefault="001F4335" w:rsidP="001F4335">
             <w:pPr>
               <w:pStyle w:val="Subdomain"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="527F238A" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74D859A0" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
               <w:t>now a variety of traditional and nontraditional games, sports, dance, and other physical activities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2AF34A89" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="657956F0" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="728340B1" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
               <w:t>ite basic rules and social etiquette for physical activities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3055C528" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="4DD670A6" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B0912FF" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">elect activities for their potential to include all students regardless of gender, race, culture, religion, abilities, or disabilities.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="262AAA5D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="6A022CBA" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36AC795B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="00F42497">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
               <w:t>ntegrate activities with other content areas, such as math and science.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="11B864DD" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -14523,89 +14799,89 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Self-Image and Personal Development</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00200BDA" w:rsidRPr="00BA1609" w14:paraId="184FFDFA" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="00200BDA" w:rsidRPr="00BA1609" w14:paraId="184FFDFA" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25A4F11C" w14:textId="77777777" w:rsidR="00200BDA" w:rsidRPr="008A016A" w:rsidRDefault="00200BDA" w:rsidP="0023637A">
+          <w:p w14:paraId="25A4F11C" w14:textId="77777777" w:rsidR="00200BDA" w:rsidRPr="008A016A" w:rsidRDefault="00200BDA" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43C28408" w14:textId="77777777" w:rsidR="00200BDA" w:rsidRPr="008A016A" w:rsidRDefault="00200BDA" w:rsidP="0023637A">
+          <w:p w14:paraId="43C28408" w14:textId="77777777" w:rsidR="00200BDA" w:rsidRPr="008A016A" w:rsidRDefault="00200BDA" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00200BDA" w:rsidRPr="00BA1609" w14:paraId="539A94F4" w14:textId="77777777" w:rsidTr="00200BDA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
@@ -14649,133 +14925,130 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="2437F3FE" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C51409C" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="009A50E1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">dentify the sequential development of fine and gross motor skills in children and young adolescents.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="04289710" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="05EB903D" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11980D13" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="009A50E1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
               <w:t>escribe the influence of growth spurts (changes in height and weight) and body type on movement and coordination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="113A556A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="21E502DB" w14:textId="77777777" w:rsidTr="00D103B7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="390927A3" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="009A50E1">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1AD6">
               <w:t>c. They recognize the impact of factors such as exercise, relaxation, nutrition, stress, and substance abuse on physical health and general well-being.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2F4269E3" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -14827,51 +15100,50 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="002C1AD6" w14:paraId="47717A85" w14:textId="77777777" w:rsidTr="00D103B7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37BB5AE8" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="009A50E1">
             <w:r w:rsidRPr="002C1AD6">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1AD6">
               <w:t>iscover the role of physical activity in the development of a positive self-image, and how psychological skills such as goal setting are selected to promote lifelong participation in physical activity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="299B5751" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="002C1AD6" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -14916,89 +15188,89 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Social Development</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00200BDA" w:rsidRPr="00BA1609" w14:paraId="337C81A1" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="00200BDA" w:rsidRPr="00BA1609" w14:paraId="337C81A1" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35489887" w14:textId="77777777" w:rsidR="00200BDA" w:rsidRPr="008A016A" w:rsidRDefault="00200BDA" w:rsidP="0023637A">
+          <w:p w14:paraId="35489887" w14:textId="77777777" w:rsidR="00200BDA" w:rsidRPr="008A016A" w:rsidRDefault="00200BDA" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D104038" w14:textId="77777777" w:rsidR="00200BDA" w:rsidRPr="008A016A" w:rsidRDefault="00200BDA" w:rsidP="0023637A">
+          <w:p w14:paraId="3D104038" w14:textId="77777777" w:rsidR="00200BDA" w:rsidRPr="008A016A" w:rsidRDefault="00200BDA" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00200BDA" w:rsidRPr="00BA1609" w14:paraId="6B66FCB8" w14:textId="77777777" w:rsidTr="00200BDA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
@@ -15042,133 +15314,131 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="62F25C61" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="659"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68FA1A19" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="003C08B5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">ecognize individual differences such as gender, race, culture, ability, or disability.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5DC829A4" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="3E231AA9" w14:textId="77777777" w:rsidTr="00D103B7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06CEF359" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="003C08B5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>escribe the developmental appropriateness of cooperation, competition, and responsible social behavior for children of different ages.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4C5A4558" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="3FD2D93D" w14:textId="77777777" w:rsidTr="00D103B7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63C28921" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="003C08B5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>ist activities to provide opportunities for enjoyment, self-expression, and communication.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3913989F" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -15180,99 +15450,97 @@
       </w:tr>
       <w:tr w:rsidR="00200BDA" w:rsidRPr="00BA1609" w14:paraId="627144D4" w14:textId="77777777" w:rsidTr="00200BDA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27B0AB65" w14:textId="19DAF187" w:rsidR="00200BDA" w:rsidRPr="003C08B5" w:rsidRDefault="003C08B5" w:rsidP="003C08B5">
             <w:pPr>
               <w:ind w:left="342" w:hanging="342"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C08B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3.2 </w:t>
             </w:r>
             <w:r w:rsidR="00200BDA" w:rsidRPr="003C08B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Cultural and Historical Aspects of Movement Forms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16E4CBF5" w14:textId="37112477" w:rsidR="00200BDA" w:rsidRPr="00BA1609" w:rsidRDefault="00200BDA" w:rsidP="00200BDA">
             <w:pPr>
               <w:pStyle w:val="Subdomain"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="52FA7D03" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E6A5627" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="003C08B5">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>nderstand the significance of cultural and historical influences on games, sports, dance, and other physical activities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4077E78A" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -15303,89 +15571,89 @@
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t>Domains in Human Development</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10008" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4585"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="5377"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A82572" w:rsidRPr="00BA1609" w14:paraId="1EF43B13" w14:textId="77777777" w:rsidTr="0023637A">
+      <w:tr w:rsidR="00A82572" w:rsidRPr="00BA1609" w14:paraId="1EF43B13" w14:textId="77777777" w:rsidTr="006A7036">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA3CACE" w14:textId="77777777" w:rsidR="00A82572" w:rsidRPr="008A016A" w:rsidRDefault="00A82572" w:rsidP="0023637A">
+          <w:p w14:paraId="6BA3CACE" w14:textId="77777777" w:rsidR="00A82572" w:rsidRPr="008A016A" w:rsidRDefault="00A82572" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A82731" w14:textId="77777777" w:rsidR="00A82572" w:rsidRPr="008A016A" w:rsidRDefault="00A82572" w:rsidP="0023637A">
+          <w:p w14:paraId="05A82731" w14:textId="77777777" w:rsidR="00A82572" w:rsidRPr="008A016A" w:rsidRDefault="00A82572" w:rsidP="006A7036">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A016A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Coursework, Assignments, Assessments, Link to Syllabi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82572" w:rsidRPr="00BA1609" w14:paraId="4EE1F64C" w14:textId="77777777" w:rsidTr="00A82572">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
@@ -15429,174 +15697,170 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="204BCDE6" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DB2B0E1" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>efine basic concepts of cognitive and moral development (e.g., reasoning, symbol manipulation, and problem solving).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5B387776" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="334711B6" w14:textId="77777777" w:rsidTr="00D103B7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1726B6D7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>dentify stages in cognitive and language development and use them to describe the development of individuals, including persons with special needs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4341181E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="2E4B49EE" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="487F52A7" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>dentify characteristics of play and their influence on cognitive development.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="57929AD9" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="799BFCB5" w14:textId="77777777" w:rsidTr="00D103B7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="195FF3CC" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">d. </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>ecognize different perspectives on intelligence (i.e., concepts of multiple intelligences) and their implications for identifying and describing individual differences in cognitive development.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1118A5C4" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -15654,136 +15918,133 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="582F90E2" w14:textId="77777777" w:rsidTr="00D103B7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1217"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16CCFB17" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>efine concepts related to the development of personality and temperament (e.g., attachment, self-concept, autonomy, identity).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="50C95E32" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="4F7D6CB7" w14:textId="77777777" w:rsidTr="00D103B7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="947"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33D61D72" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">b. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">escribe the social development of children and young adolescents, including persons with special needs.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3834751B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="49C94D44" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19C09581" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">c. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>dentify characteristics of play and their impact on social development, and they describe influences on the development of prosocial behavior.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0C34345B" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -15841,92 +16102,91 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="399F1873" w14:textId="77777777" w:rsidTr="00D103B7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6047BAF7" w14:textId="036943CE" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">escribe the scope of physical development at different ages. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3ADC89CC" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="5A55960A" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2779B63E" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000A1303">
               <w:t>b.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>dentify individual differences in physical development, including the development of persons with special needs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0351206D" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -15937,140 +16197,137 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82572" w:rsidRPr="00BA1609" w14:paraId="1B395A92" w14:textId="77777777" w:rsidTr="00A82572">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4585" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49FF43FF" w14:textId="47DCFF88" w:rsidR="00A82572" w:rsidRPr="00D103B7" w:rsidRDefault="00D103B7" w:rsidP="00D103B7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D103B7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2.3 </w:t>
             </w:r>
             <w:r w:rsidR="00A82572" w:rsidRPr="00D103B7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Influences on Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5423" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2069F06D" w14:textId="08413E4A" w:rsidR="00A82572" w:rsidRPr="00BA1609" w:rsidRDefault="00A82572" w:rsidP="00A82572">
             <w:pPr>
               <w:pStyle w:val="Subdomain"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="43CB3B9C" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="025445C5" w14:textId="785AF765" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">a. </w:t>
             </w:r>
             <w:r>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t xml:space="preserve">dentify potential impacts on the development of children and young adolescents from genetic or organic causes, sociocultural factors (e.g., family, race, cultural perspective), socioeconomic factors (e.g., poverty, class), and sex and gender.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="760548EA" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003624CE" w:rsidRPr="005254FA" w14:paraId="45548C94" w14:textId="77777777" w:rsidTr="009400AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="893"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66BAB127" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="00D103B7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="000A1303">
               <w:t>b.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> I</w:t>
             </w:r>
             <w:r w:rsidRPr="005254FA">
               <w:t>dentify sources of possible abuse and neglect (e.g., physical, emotional and substance abuse and neglect) and describe their impact on development.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="232B0B13" w14:textId="77777777" w:rsidR="003624CE" w:rsidRPr="005254FA" w:rsidRDefault="003624CE" w:rsidP="000E6367">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -16087,147 +16344,147 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="clear" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005751B5" w:rsidRPr="00F84054" w:rsidSect="00AC2AFD">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1086" w:right="1080" w:bottom="936" w:left="1080" w:header="540" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F1F22FE" w14:textId="77777777" w:rsidR="0057761C" w:rsidRDefault="0057761C" w:rsidP="00113598">
+    <w:p w14:paraId="2C72E284" w14:textId="77777777" w:rsidR="00234767" w:rsidRDefault="00234767" w:rsidP="00113598">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E2C6B07" w14:textId="77777777" w:rsidR="0057761C" w:rsidRDefault="0057761C" w:rsidP="00113598">
+    <w:p w14:paraId="238EA5B2" w14:textId="77777777" w:rsidR="00234767" w:rsidRDefault="00234767" w:rsidP="00113598">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Book Antiqua"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10667E1D" w14:textId="77777777" w:rsidR="005B672D" w:rsidRPr="00C9006C" w:rsidRDefault="005B672D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C9006C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C9006C">
       <w:rPr>
@@ -16254,51 +16511,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00166B7A">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00C9006C">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04823DB1" w14:textId="77777777" w:rsidR="005B672D" w:rsidRPr="00666B11" w:rsidRDefault="005B672D" w:rsidP="00666B11">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9180"/>
       </w:tabs>
       <w:ind w:left="-180"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00C9006C">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -16325,131 +16582,87 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00C9006C">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="509036FF" w14:textId="77777777" w:rsidR="0057761C" w:rsidRDefault="0057761C" w:rsidP="00113598">
+    <w:p w14:paraId="7283C0B9" w14:textId="77777777" w:rsidR="00234767" w:rsidRDefault="00234767" w:rsidP="00113598">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14F9066D" w14:textId="77777777" w:rsidR="0057761C" w:rsidRDefault="0057761C" w:rsidP="00113598">
+    <w:p w14:paraId="70399DCA" w14:textId="77777777" w:rsidR="00234767" w:rsidRDefault="00234767" w:rsidP="00113598">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="186B18B9" w14:textId="355A73E8" w:rsidR="005B672D" w:rsidRPr="00C9006C" w:rsidRDefault="005B672D" w:rsidP="00D103B7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FA03072" w14:textId="792B3E6B" w:rsidR="005B672D" w:rsidRPr="00C9006C" w:rsidRDefault="005B672D" w:rsidP="00D103B7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="180"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...42 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="002111C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="26E0A2E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18867,50 +19080,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5047776B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C5027B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50F1710A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C114A304"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18982,51 +19284,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55B37DB7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31A297FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -19095,51 +19397,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A28679D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EA4993E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19211,51 +19513,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A34548F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="98BA99D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19351,51 +19653,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1860"/>
         </w:tabs>
         <w:ind w:left="1860" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2280"/>
         </w:tabs>
         <w:ind w:left="2280" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D9C6C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DD84992"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19467,51 +19769,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6022309B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD147202"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19580,51 +19882,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63601DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D96E97A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19696,51 +19998,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67EC21B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C332F048"/>
     <w:lvl w:ilvl="0" w:tplc="1572016A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19812,51 +20114,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FF2765B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4904998"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19928,51 +20230,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79CA19D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF181844"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20044,51 +20346,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79FB5395"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB1E53C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20157,51 +20459,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D445BCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08BEB704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20270,436 +20572,459 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="89398081">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1740135583">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1479305756">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1418289024">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2078041899">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="271284640">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="87623672">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="8" w16cid:durableId="1095827523">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1368070544">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1362127692">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="550270067">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1620379727">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1876770743">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1506240677">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="15" w16cid:durableId="125466547">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="16" w16cid:durableId="1954943762">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="17" w16cid:durableId="1079672734">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="18" w16cid:durableId="1767262533">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="19" w16cid:durableId="330454024">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="20" w16cid:durableId="213471178">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="21" w16cid:durableId="1427924530">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="22" w16cid:durableId="400372207">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="23" w16cid:durableId="770468440">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="24" w16cid:durableId="1656374242">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="25" w16cid:durableId="1934774531">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="685524833">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1240485406">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="15">
-[...38 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="330261047">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="425007181">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="30" w16cid:durableId="209270948">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="814104159">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="880173424">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1512179859">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="697968165">
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="32"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0091583C"/>
     <w:rsid w:val="00013661"/>
     <w:rsid w:val="00013F4A"/>
     <w:rsid w:val="0001650D"/>
     <w:rsid w:val="00024103"/>
     <w:rsid w:val="00024213"/>
     <w:rsid w:val="00031FF6"/>
     <w:rsid w:val="00050EB6"/>
     <w:rsid w:val="00052800"/>
     <w:rsid w:val="000615BC"/>
     <w:rsid w:val="000740E7"/>
     <w:rsid w:val="00082437"/>
     <w:rsid w:val="000A1303"/>
     <w:rsid w:val="000A3452"/>
     <w:rsid w:val="000B138A"/>
     <w:rsid w:val="000B5079"/>
     <w:rsid w:val="000B65A0"/>
     <w:rsid w:val="000D4900"/>
     <w:rsid w:val="000E2E0F"/>
     <w:rsid w:val="000E6367"/>
     <w:rsid w:val="000E75BB"/>
     <w:rsid w:val="000F248B"/>
+    <w:rsid w:val="00105B4A"/>
     <w:rsid w:val="001068A2"/>
     <w:rsid w:val="00113598"/>
     <w:rsid w:val="00126C2C"/>
     <w:rsid w:val="0015199B"/>
     <w:rsid w:val="001610FD"/>
     <w:rsid w:val="00166B7A"/>
+    <w:rsid w:val="00166CEC"/>
     <w:rsid w:val="00180F89"/>
     <w:rsid w:val="001A3046"/>
     <w:rsid w:val="001B0F5A"/>
     <w:rsid w:val="001B32D8"/>
     <w:rsid w:val="001B495A"/>
     <w:rsid w:val="001C3D61"/>
     <w:rsid w:val="001C4AE7"/>
+    <w:rsid w:val="001D0CE8"/>
     <w:rsid w:val="001D7D6D"/>
     <w:rsid w:val="001F4335"/>
     <w:rsid w:val="001F5F2A"/>
     <w:rsid w:val="00200BDA"/>
     <w:rsid w:val="00214FB1"/>
     <w:rsid w:val="00215ACC"/>
+    <w:rsid w:val="00234767"/>
     <w:rsid w:val="00254CCF"/>
     <w:rsid w:val="00263D8A"/>
     <w:rsid w:val="00295CC6"/>
     <w:rsid w:val="002C1AD6"/>
     <w:rsid w:val="0031087B"/>
     <w:rsid w:val="0031350A"/>
     <w:rsid w:val="00323D45"/>
     <w:rsid w:val="00353DDA"/>
+    <w:rsid w:val="00356F49"/>
+    <w:rsid w:val="003620A1"/>
     <w:rsid w:val="003624CE"/>
     <w:rsid w:val="0037134B"/>
+    <w:rsid w:val="003A09F1"/>
     <w:rsid w:val="003B711E"/>
     <w:rsid w:val="003B7A4D"/>
     <w:rsid w:val="003C08B5"/>
     <w:rsid w:val="003D1C06"/>
     <w:rsid w:val="003F7BD4"/>
     <w:rsid w:val="004056AD"/>
     <w:rsid w:val="004208C5"/>
+    <w:rsid w:val="00440935"/>
     <w:rsid w:val="004414CC"/>
     <w:rsid w:val="0044428B"/>
     <w:rsid w:val="00444DC2"/>
     <w:rsid w:val="00475722"/>
     <w:rsid w:val="00476BB1"/>
     <w:rsid w:val="004A1372"/>
     <w:rsid w:val="004D0903"/>
     <w:rsid w:val="004E6888"/>
+    <w:rsid w:val="00502D85"/>
     <w:rsid w:val="00506DEF"/>
     <w:rsid w:val="00524C79"/>
     <w:rsid w:val="005254FA"/>
     <w:rsid w:val="00527F1C"/>
     <w:rsid w:val="00530901"/>
     <w:rsid w:val="0053329E"/>
     <w:rsid w:val="00533F3D"/>
     <w:rsid w:val="005425AD"/>
     <w:rsid w:val="00562B59"/>
     <w:rsid w:val="00566697"/>
     <w:rsid w:val="005751B5"/>
     <w:rsid w:val="0057761C"/>
     <w:rsid w:val="00583D93"/>
     <w:rsid w:val="005B672D"/>
     <w:rsid w:val="005D1253"/>
     <w:rsid w:val="005D22A4"/>
     <w:rsid w:val="005E33CE"/>
     <w:rsid w:val="0061154D"/>
     <w:rsid w:val="00624F63"/>
     <w:rsid w:val="006612DD"/>
     <w:rsid w:val="00666B11"/>
     <w:rsid w:val="00671C08"/>
     <w:rsid w:val="006835AE"/>
     <w:rsid w:val="00692A91"/>
     <w:rsid w:val="006A3D25"/>
+    <w:rsid w:val="006A7036"/>
     <w:rsid w:val="006E6D4A"/>
     <w:rsid w:val="006F162B"/>
     <w:rsid w:val="00725CE4"/>
     <w:rsid w:val="00733830"/>
     <w:rsid w:val="007354F5"/>
     <w:rsid w:val="007407DA"/>
     <w:rsid w:val="007549CF"/>
     <w:rsid w:val="00754B52"/>
     <w:rsid w:val="00754DF5"/>
     <w:rsid w:val="00763459"/>
     <w:rsid w:val="00775B00"/>
     <w:rsid w:val="00790D58"/>
+    <w:rsid w:val="007A2FBE"/>
     <w:rsid w:val="007A374A"/>
     <w:rsid w:val="007C226B"/>
+    <w:rsid w:val="007C232C"/>
     <w:rsid w:val="007C68E8"/>
     <w:rsid w:val="007D4551"/>
     <w:rsid w:val="0080112B"/>
     <w:rsid w:val="00805A2E"/>
+    <w:rsid w:val="00836B71"/>
     <w:rsid w:val="008400C4"/>
     <w:rsid w:val="0084717E"/>
     <w:rsid w:val="00880D62"/>
     <w:rsid w:val="008837F2"/>
     <w:rsid w:val="008866BA"/>
     <w:rsid w:val="0089226F"/>
     <w:rsid w:val="008A016A"/>
     <w:rsid w:val="008E3077"/>
     <w:rsid w:val="009030CD"/>
     <w:rsid w:val="009046AD"/>
     <w:rsid w:val="00910F91"/>
     <w:rsid w:val="00914832"/>
     <w:rsid w:val="0091583C"/>
     <w:rsid w:val="009400AE"/>
     <w:rsid w:val="00952786"/>
     <w:rsid w:val="00976E83"/>
     <w:rsid w:val="009A50E1"/>
     <w:rsid w:val="009C0CF7"/>
+    <w:rsid w:val="009C7EC3"/>
     <w:rsid w:val="009D797C"/>
     <w:rsid w:val="009F7A5C"/>
     <w:rsid w:val="00A01271"/>
     <w:rsid w:val="00A053F1"/>
     <w:rsid w:val="00A13167"/>
     <w:rsid w:val="00A21CDD"/>
     <w:rsid w:val="00A26949"/>
     <w:rsid w:val="00A277CC"/>
     <w:rsid w:val="00A31A3C"/>
     <w:rsid w:val="00A335B5"/>
     <w:rsid w:val="00A40BF7"/>
     <w:rsid w:val="00A41E9A"/>
     <w:rsid w:val="00A57F4A"/>
     <w:rsid w:val="00A71196"/>
     <w:rsid w:val="00A74723"/>
     <w:rsid w:val="00A82572"/>
     <w:rsid w:val="00A83557"/>
     <w:rsid w:val="00AA4EDA"/>
     <w:rsid w:val="00AC02D9"/>
     <w:rsid w:val="00AC280F"/>
     <w:rsid w:val="00AC2AFD"/>
     <w:rsid w:val="00AE04C6"/>
     <w:rsid w:val="00AE4649"/>
     <w:rsid w:val="00AF0E29"/>
+    <w:rsid w:val="00B0533E"/>
     <w:rsid w:val="00B073DA"/>
     <w:rsid w:val="00B07BC0"/>
     <w:rsid w:val="00B30234"/>
     <w:rsid w:val="00B57121"/>
     <w:rsid w:val="00B6472D"/>
     <w:rsid w:val="00B659D9"/>
     <w:rsid w:val="00B75615"/>
     <w:rsid w:val="00B83225"/>
     <w:rsid w:val="00BA1609"/>
     <w:rsid w:val="00BB7351"/>
     <w:rsid w:val="00BC2838"/>
     <w:rsid w:val="00BC7DE9"/>
     <w:rsid w:val="00BD30FC"/>
     <w:rsid w:val="00BE2C27"/>
     <w:rsid w:val="00BE544E"/>
     <w:rsid w:val="00C23EA0"/>
+    <w:rsid w:val="00C252F8"/>
     <w:rsid w:val="00C2637A"/>
     <w:rsid w:val="00C309CF"/>
     <w:rsid w:val="00C54EAA"/>
     <w:rsid w:val="00C60A60"/>
     <w:rsid w:val="00C65AE9"/>
     <w:rsid w:val="00C72442"/>
     <w:rsid w:val="00C766D8"/>
     <w:rsid w:val="00C9006C"/>
     <w:rsid w:val="00CB6366"/>
     <w:rsid w:val="00CE52FF"/>
     <w:rsid w:val="00CF1F11"/>
     <w:rsid w:val="00D103B7"/>
     <w:rsid w:val="00D278DF"/>
     <w:rsid w:val="00D30054"/>
     <w:rsid w:val="00D36543"/>
     <w:rsid w:val="00D452B6"/>
     <w:rsid w:val="00D613FD"/>
     <w:rsid w:val="00D65BA8"/>
     <w:rsid w:val="00D74941"/>
     <w:rsid w:val="00DA17D8"/>
     <w:rsid w:val="00DA3DC3"/>
     <w:rsid w:val="00DA7345"/>
     <w:rsid w:val="00DB2BA5"/>
     <w:rsid w:val="00DB45C9"/>
     <w:rsid w:val="00DB46F6"/>
+    <w:rsid w:val="00DC41A2"/>
     <w:rsid w:val="00DC5F52"/>
     <w:rsid w:val="00DD1614"/>
     <w:rsid w:val="00DF07EB"/>
     <w:rsid w:val="00E0617B"/>
+    <w:rsid w:val="00E20598"/>
     <w:rsid w:val="00E23FC9"/>
     <w:rsid w:val="00E2404A"/>
     <w:rsid w:val="00E4558F"/>
     <w:rsid w:val="00E56324"/>
     <w:rsid w:val="00E839DC"/>
     <w:rsid w:val="00EA1360"/>
     <w:rsid w:val="00EB592A"/>
+    <w:rsid w:val="00EC2E78"/>
+    <w:rsid w:val="00EC650F"/>
     <w:rsid w:val="00EC65C0"/>
     <w:rsid w:val="00EC6A0C"/>
     <w:rsid w:val="00ED22B2"/>
     <w:rsid w:val="00EF4BE0"/>
     <w:rsid w:val="00F25CAB"/>
     <w:rsid w:val="00F42497"/>
     <w:rsid w:val="00F5722E"/>
     <w:rsid w:val="00F61057"/>
     <w:rsid w:val="00F61135"/>
     <w:rsid w:val="00F63D2D"/>
     <w:rsid w:val="00F64D32"/>
     <w:rsid w:val="00F768F4"/>
     <w:rsid w:val="00F83964"/>
     <w:rsid w:val="00F84054"/>
     <w:rsid w:val="00FA261C"/>
     <w:rsid w:val="00FB29E2"/>
     <w:rsid w:val="00FC0ADA"/>
     <w:rsid w:val="00FC54D4"/>
     <w:rsid w:val="00FD7C01"/>
     <w:rsid w:val="00FE2F53"/>
     <w:rsid w:val="00FE300B"/>
     <w:rsid w:val="00FF61DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="619E4C74"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4DE83E25-6B30-41F9-A693-7C3CC76860C7}"/>
+  <w15:docId w15:val="{F60C323E-C1B6-40F3-BF70-747CCE3E06E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21695,55 +22020,66 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D7D6D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D797C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC650F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -22024,69 +22360,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F52ADAAD-C5D7-4B98-802A-AA25301D1167}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>34039</Characters>
+  <Pages>24</Pages>
+  <Words>6232</Words>
+  <Characters>35528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>283</Lines>
-  <Paragraphs>79</Paragraphs>
+  <Lines>296</Lines>
+  <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Elementary Subject Matter (ESM) Alignment Matrix</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39931</CharactersWithSpaces>
+  <CharactersWithSpaces>41677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Elementary Subject Matter (ESM) Alignment Matrix</dc:title>
   <dc:subject/>
   <dc:creator>Parker, Rebecca</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>