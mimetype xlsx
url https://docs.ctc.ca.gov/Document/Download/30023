--- v0 (2025-10-10)
+++ v1 (2026-07-11)
@@ -26,97 +26,97 @@
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://calctc.sharepoint.com/sites/DataDashboards/Shared Documents/Data Dashboards/Educator Supply and Demand/Download Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="117" documentId="13_ncr:1_{20EFBD7F-EC7A-41E6-81FF-28A22B982402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F2B1175C-5F82-47E6-B052-F61AE9EDF57D}"/>
+  <xr:revisionPtr revIDLastSave="160" documentId="13_ncr:1_{20EFBD7F-EC7A-41E6-81FF-28A22B982402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FCE736FE-F4CE-4F56-A4EB-30C2101A4BB6}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Teaching Documents" sheetId="2" r:id="rId1"/>
     <sheet name="Designated Subjects" sheetId="3" r:id="rId2"/>
     <sheet name="Bilingual English Learner Auths" sheetId="4" r:id="rId3"/>
     <sheet name="Services" sheetId="5" r:id="rId4"/>
     <sheet name="Subject Area" sheetId="6" r:id="rId5"/>
     <sheet name="Mathematics" sheetId="7" r:id="rId6"/>
     <sheet name="Science" sheetId="8" r:id="rId7"/>
     <sheet name="Education Specialists" sheetId="9" r:id="rId8"/>
     <sheet name="Credentials by Segment" sheetId="10" r:id="rId9"/>
     <sheet name="Credentials by Preparation" sheetId="11" r:id="rId10"/>
     <sheet name="Credentials by Out-of-State" sheetId="13" r:id="rId11"/>
     <sheet name="Interns Permits Waivers Issued" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3202" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3100" uniqueCount="318">
   <si>
     <t>Credential Name</t>
   </si>
   <si>
     <t>Document Type</t>
   </si>
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Total Documents Issued</t>
   </si>
   <si>
     <t>Percent of Total Documents Issued</t>
   </si>
   <si>
     <t>Multiple Subject Teaching Credential</t>
   </si>
   <si>
     <t>Preliminary and Clear Credentials</t>
   </si>
   <si>
     <t>2022-23</t>
   </si>
   <si>
@@ -299,110 +299,98 @@
   <si>
     <t>World Language: German</t>
   </si>
   <si>
     <t>World Language: Hebrew</t>
   </si>
   <si>
     <t>World Language: Hmong</t>
   </si>
   <si>
     <t>World Language: Italian</t>
   </si>
   <si>
     <t>World Language: Japanese</t>
   </si>
   <si>
     <t>World Language: Korean</t>
   </si>
   <si>
     <t>World Language: Latin</t>
   </si>
   <si>
     <t>World Language: Mandarin</t>
   </si>
   <si>
-    <t>World Language: Punjabi</t>
-[...1 lines deleted...]
-  <si>
     <t>World Language: Russian</t>
   </si>
   <si>
     <t>World Language: Spanish</t>
   </si>
   <si>
     <t>World Language: Vietnamese</t>
   </si>
   <si>
     <t>Deaf and Hard-of-Hearing</t>
   </si>
   <si>
     <t>Early Childhood Special Education</t>
   </si>
   <si>
-    <t>Education Specialist Bridge - Extensive Support Needs</t>
-[...1 lines deleted...]
-  <si>
     <t>Education Specialist Bridge - Mild to Moderate Support Needs</t>
   </si>
   <si>
     <t>Extensive Support Needs</t>
   </si>
   <si>
     <t>Mild to Moderate Support Needs</t>
   </si>
   <si>
     <t>Mild/Moderate Disabilities</t>
   </si>
   <si>
     <t>Moderate/Severe Disabilities</t>
   </si>
   <si>
-    <t>Physical and Health Impairments</t>
-[...1 lines deleted...]
-  <si>
     <t>Visual Impairments</t>
   </si>
   <si>
     <t>Statewide Snapshots: Mathematics Issued in the Last 5 Years</t>
   </si>
   <si>
     <t>Total Preliminary and Clear Credentials</t>
   </si>
   <si>
     <t>Prior Fiscal Year Change for Total Credentials</t>
   </si>
   <si>
     <t>Total Interns, Permits and Waivers</t>
   </si>
   <si>
     <t>Prior Fiscal Year Change for Interns, Permits and Waivers</t>
   </si>
   <si>
-    <t>2019-20</t>
-[...1 lines deleted...]
-  <si>
     <t>2020-21</t>
   </si>
   <si>
     <t>2021-22</t>
   </si>
   <si>
     <t>Statewide Snapshots: Science Issued in the Last 5 Years</t>
   </si>
   <si>
     <t>Science</t>
   </si>
   <si>
     <t>Statewide Snapshots: Education Specialist Credentials Issued in the Last 5 Years</t>
   </si>
   <si>
     <t>Total Credentials Issued by Type</t>
   </si>
   <si>
     <t>Segment</t>
   </si>
   <si>
     <t>Percent of Total Credentials Issued</t>
   </si>
   <si>
     <t>California State University</t>
@@ -959,111 +947,129 @@
   <si>
     <t>Upper Sacramento Central Valley</t>
   </si>
   <si>
     <t>Butte</t>
   </si>
   <si>
     <t>Colusa</t>
   </si>
   <si>
     <t>Glenn</t>
   </si>
   <si>
     <t>Shasta</t>
   </si>
   <si>
     <t>Sutter</t>
   </si>
   <si>
     <t>Tehama</t>
   </si>
   <si>
     <t>Yuba</t>
   </si>
   <si>
-    <t>Statewide Snapshots: New Teaching Documents Issued in 2023-24</t>
-[...22 lines deleted...]
-  <si>
     <t>2023-24</t>
   </si>
   <si>
     <t>Chemistry (Specialized)</t>
   </si>
   <si>
     <t>World Language: Hindi</t>
   </si>
   <si>
     <t>World Language: Portuguese</t>
   </si>
   <si>
     <t>no data</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
     <t>Northeastern Island</t>
   </si>
   <si>
     <t>Emergency Transitional Kindergarten</t>
   </si>
   <si>
-    <t>Emergency Transitional Kindergarten Permit</t>
-[...1 lines deleted...]
-  <si>
     <t>Education Specialist</t>
   </si>
   <si>
     <t>Multiple Subject</t>
   </si>
   <si>
     <t>Single Subject</t>
+  </si>
+  <si>
+    <t>2024-25</t>
+  </si>
+  <si>
+    <t>PK-3 Early Childhood Education Specialist Instruction Credential</t>
+  </si>
+  <si>
+    <t>Statewide Snapshots: New Teaching Documents Issued in 2024-25</t>
+  </si>
+  <si>
+    <t>Statewide Snapshots: New Designated Subjects Teaching Credentials Issued in 2024-25</t>
+  </si>
+  <si>
+    <t>Statewide Snapshots: Bilingual and English Learner Authorizations Issued on Teaching Documents in 2024-25</t>
+  </si>
+  <si>
+    <t>Statewide Snapshots: New Services Credentials Issued in 2024-25</t>
+  </si>
+  <si>
+    <t>Statewide Snapshots: Total New Documents Issued by Subject Area in 2024-25</t>
+  </si>
+  <si>
+    <t>Statewide Snapshots: Total New Credentials Issued by Segment in 2024-25</t>
+  </si>
+  <si>
+    <t>Statewide Snapshots: Total New Teaching  Issued by Out-of-State/Country Preparation in 2024-25</t>
+  </si>
+  <si>
+    <t>Statewide Snapshots: Total Teaching Interns, Permits and Waivers Issued in 2024-25</t>
+  </si>
+  <si>
+    <t>Physics (Specialized)</t>
+  </si>
+  <si>
+    <t>World Language: Chinese</t>
+  </si>
+  <si>
+    <t>VI</t>
+  </si>
+  <si>
+    <t>Virgin Islands</t>
+  </si>
+  <si>
+    <t>PK-3 Early</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1513,112 +1519,112 @@
         <scheme val="minor"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A2:E15" totalsRowShown="0" headerRowDxfId="30">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A2:E16" totalsRowShown="0" headerRowDxfId="30">
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Credential Name"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Document Type"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Fiscal Year"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Total Documents Issued" dataDxfId="29"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Percent of Total Documents Issued" dataDxfId="28" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Number of new teaching credentials issued in fiscal year 2017-18"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{00000000-000C-0000-FFFF-FFFF09000000}" name="Table10" displayName="Table10" ref="A2:D17" totalsRowShown="0" headerRowDxfId="6">
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:D17">
     <sortCondition ref="A3:A17"/>
     <sortCondition ref="B3:B17"/>
   </sortState>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0900-000001000000}" name="Preparation"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0900-000002000000}" name="Fiscal Year"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0900-000003000000}" name="Total Preliminary and Clear Credentials Issued" dataDxfId="5"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0900-000004000000}" name="Percent Change From Prior Fiscal Year" dataDxfId="4" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Number of new teaching preliminary and clear credentials by preparation pathway issued in fiscal year 2017-18"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{DE914451-F57E-497F-ACBC-36DCC9801B25}" name="Table1013" displayName="Table1013" ref="A2:E55" totalsRowShown="0" headerRowDxfId="3">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{DE914451-F57E-497F-ACBC-36DCC9801B25}" name="Table1013" displayName="Table1013" ref="A2:E56" totalsRowShown="0" headerRowDxfId="3">
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:D17">
     <sortCondition ref="A3:A17"/>
     <sortCondition ref="B3:B17"/>
   </sortState>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{4AB3761E-906A-4F7F-A060-923E1EA3DE7B}" name="Fiscal Year"/>
     <tableColumn id="2" xr3:uid="{DBAF7A94-53C8-4F97-9BCD-9320F3F92C87}" name="State Abbreviation"/>
     <tableColumn id="3" xr3:uid="{804E8EF8-A5B6-43E8-9AEF-FEC8C56C5E78}" name="State Name"/>
     <tableColumn id="4" xr3:uid="{87CE217E-B264-4958-B7E2-56026B508FDB}" name="Total Credentials Issued" dataDxfId="2" dataCellStyle="Percent"/>
     <tableColumn id="5" xr3:uid="{40BF0D09-E4DB-4F63-8C14-A750E86B6152}" name="Percent of Total Credentials Issued" dataDxfId="1" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Number of new teaching preliminary and clear credentials by preparation pathway issued in fiscal year 2017-18"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{00000000-000C-0000-FFFF-FFFF0A000000}" name="Table11" displayName="Table11" ref="A2:F430" headerRowDxfId="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{00000000-000C-0000-FFFF-FFFF0A000000}" name="Table11" displayName="Table11" ref="A2:F409" headerRowDxfId="0">
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0A00-000001000000}" name="Region" totalsRowLabel="Total"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0A00-000002000000}" name="County"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0A00-000003000000}" name="Credential Area"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0A00-000004000000}" name="Credential Type"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0A00-000005000000}" name="Fiscal Year"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0A00-000006000000}" name="Total Documents Issued" totalsRowFunction="sum"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Number of new teaching intern credentials, permits and waivers issued in fiscal year 2017-18"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table2" displayName="Table2" ref="A2:D6" totalsRowShown="0" headerRowDxfId="27">
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Credential Name"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Credential Type"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0100-000003000000}" name="Fiscal Year"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Total Credentials Issued"/>
   </tableColumns>
@@ -1722,51 +1728,51 @@
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{00000000-000C-0000-FFFF-FFFF07000000}" name="Table8" displayName="Table8" ref="A2:F7" totalsRowShown="0" headerRowDxfId="12">
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0700-000001000000}" name="Credential Name"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0700-000002000000}" name="Fiscal Year"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0700-000003000000}" name="Total Preliminary and Clear Credentials"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0700-000004000000}" name="Prior Fiscal Year Change for Total Credentials" dataDxfId="11" dataCellStyle="Percent"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0700-000005000000}" name="Total Interns, Permits and Waivers" dataDxfId="10" dataCellStyle="Percent"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0700-000006000000}" name="Prior Fiscal Year Change for Interns, Permits and Waivers" dataDxfId="9" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Number of new education specialist credentials issued in the last five years"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{00000000-000C-0000-FFFF-FFFF08000000}" name="Table9" displayName="Table9" ref="A2:F22" totalsRowShown="0" headerRowDxfId="8">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{00000000-000C-0000-FFFF-FFFF08000000}" name="Table9" displayName="Table9" ref="A2:F12" totalsRowShown="0" headerRowDxfId="8">
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0800-000001000000}" name="Credential Type"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0800-000005000000}" name="Fiscal Year"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0800-000002000000}" name="Total Credentials Issued by Type"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0800-000003000000}" name="Segment"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0800-000004000000}" name="Total Credentials Issued"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0800-000006000000}" name="Percent of Total Credentials Issued" dataDxfId="7" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Number of new teaching credentials by segment issued in fiscal year 2017-18"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -2051,14518 +2057,14124 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E15"/>
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" customWidth="1"/>
     <col min="4" max="4" width="24.140625" customWidth="1"/>
     <col min="5" max="5" width="33.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="D1" s="7"/>
     </row>
     <row r="2" spans="1:5" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>303</v>
       </c>
       <c r="D3" s="11">
-        <v>7306</v>
+        <v>9084</v>
       </c>
       <c r="E3" s="1">
-        <v>0.42199999999999999</v>
+        <v>0.45200000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>303</v>
       </c>
       <c r="D4" s="11">
-        <v>1874</v>
+        <v>1776</v>
       </c>
       <c r="E4" s="1">
-        <v>0.33</v>
+        <v>0.30199999999999999</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>303</v>
       </c>
       <c r="D5" s="11">
-        <v>3608</v>
+        <v>3061</v>
       </c>
       <c r="E5" s="1">
-        <v>0.35</v>
+        <v>0.313</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>303</v>
       </c>
       <c r="D6">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="E6" s="1">
-        <v>0.255</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>303</v>
       </c>
       <c r="D7" s="11">
-        <v>6530</v>
+        <v>7219</v>
       </c>
       <c r="E7" s="1">
-        <v>0.377</v>
+        <v>0.35899999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>303</v>
       </c>
       <c r="D8" s="11">
-        <v>1701</v>
+        <v>1791</v>
       </c>
       <c r="E8" s="1">
-        <v>0.29899999999999999</v>
+        <v>0.30499999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>303</v>
       </c>
       <c r="D9" s="11">
-        <v>3541</v>
+        <v>3459</v>
       </c>
       <c r="E9" s="1">
-        <v>0.34399999999999997</v>
+        <v>0.35299999999999998</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>303</v>
       </c>
       <c r="D10">
-        <v>157</v>
+        <v>70</v>
       </c>
       <c r="E10" s="1">
-        <v>0.378</v>
+        <v>0.58799999999999997</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>303</v>
       </c>
       <c r="D11" s="11">
-        <v>3492</v>
+        <v>3797</v>
       </c>
       <c r="E11" s="1">
-        <v>0.20200000000000001</v>
+        <v>0.189</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>303</v>
       </c>
       <c r="D12" s="11">
-        <v>2112</v>
+        <v>2259</v>
       </c>
       <c r="E12" s="1">
-        <v>0.371</v>
+        <v>0.38400000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>303</v>
       </c>
       <c r="D13" s="11">
-        <v>3033</v>
+        <v>3268</v>
       </c>
       <c r="E13" s="1">
-        <v>0.29399999999999998</v>
+        <v>0.33400000000000002</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>303</v>
       </c>
       <c r="D14">
-        <v>152</v>
+        <v>24</v>
       </c>
       <c r="E14" s="1">
-        <v>0.36599999999999999</v>
+        <v>0.20200000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="B15" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>303</v>
       </c>
       <c r="D15">
-        <v>124</v>
+        <v>2</v>
       </c>
       <c r="E15" s="1">
-        <v>1.2E-2</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>304</v>
+      </c>
+      <c r="B16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" t="s">
+        <v>303</v>
+      </c>
+      <c r="D16">
+        <v>52</v>
+      </c>
+      <c r="E16" s="1">
+        <v>8.9999999999999993E-3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="42.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="35.140625" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2" spans="1:4" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B3" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C3" s="11">
-        <v>14106</v>
+        <v>15999</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B4" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C4" s="11">
-        <v>16007</v>
+        <v>12077</v>
       </c>
       <c r="D4" s="1">
-        <v>0.13500000000000001</v>
+        <v>-0.245</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B5" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="C5" s="11">
-        <v>12083</v>
+        <v>10681</v>
       </c>
       <c r="D5" s="1">
-        <v>-0.245</v>
+        <v>-0.11600000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>291</v>
       </c>
       <c r="C6" s="11">
-        <v>10683</v>
+        <v>13125</v>
       </c>
       <c r="D6" s="1">
-        <v>-0.11600000000000001</v>
+        <v>0.22900000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B7" t="s">
         <v>303</v>
       </c>
       <c r="C7" s="11">
-        <v>13128</v>
+        <v>14962</v>
       </c>
       <c r="D7" s="1">
-        <v>0.22900000000000001</v>
+        <v>0.14000000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B8" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C8">
-        <v>536</v>
+        <v>829</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B9" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C9">
-        <v>831</v>
+        <v>803</v>
       </c>
       <c r="D9" s="1">
-        <v>0.55000000000000004</v>
+        <v>-3.1E-2</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B10" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="C10">
-        <v>807</v>
+        <v>637</v>
       </c>
       <c r="D10" s="1">
-        <v>-2.9000000000000001E-2</v>
+        <v>-0.20699999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>291</v>
       </c>
       <c r="C11">
-        <v>642</v>
+        <v>783</v>
       </c>
       <c r="D11" s="1">
-        <v>-0.20399999999999999</v>
+        <v>0.22900000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B12" t="s">
         <v>303</v>
       </c>
-      <c r="C12">
-        <v>786</v>
+      <c r="C12" s="11">
+        <v>1142</v>
       </c>
       <c r="D12" s="1">
-        <v>0.224</v>
+        <v>0.45800000000000002</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B13" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C13" s="11">
-        <v>3346</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B14" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C14" s="11">
-        <v>2835</v>
+        <v>3617</v>
       </c>
       <c r="D14" s="1">
-        <v>-0.153</v>
+        <v>0.27600000000000002</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B15" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="C15" s="11">
-        <v>3618</v>
+        <v>3338</v>
       </c>
       <c r="D15" s="1">
-        <v>0.27600000000000002</v>
+        <v>-7.6999999999999999E-2</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>291</v>
       </c>
       <c r="C16" s="11">
-        <v>3337</v>
+        <v>3409</v>
       </c>
       <c r="D16" s="1">
-        <v>-7.8E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="B17" t="s">
         <v>303</v>
       </c>
       <c r="C17" s="11">
-        <v>3414</v>
+        <v>3998</v>
       </c>
       <c r="D17" s="1">
-        <v>2.3E-2</v>
+        <v>0.17299999999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C590D531-E585-4B3F-BE35-C8D18CCCC7D6}">
-  <dimension ref="A1:E55"/>
+  <dimension ref="A1:E56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.42578125" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>303</v>
       </c>
       <c r="B3" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C3" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D3">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E3" s="1">
-        <v>3.0000000000000001E-3</v>
+        <v>2E-3</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>303</v>
       </c>
       <c r="B4" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C4" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D4">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E4" s="1">
         <v>3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>303</v>
       </c>
       <c r="B5" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C5" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E5" s="1">
         <v>2E-3</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>303</v>
       </c>
       <c r="B6" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C6" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D6">
-        <v>606</v>
+        <v>730</v>
       </c>
       <c r="E6" s="1">
-        <v>0.17799999999999999</v>
+        <v>0.183</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>303</v>
       </c>
       <c r="B7" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C7" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D7">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="E7" s="1">
-        <v>2.5000000000000001E-2</v>
+        <v>2.4E-2</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>303</v>
       </c>
       <c r="B8" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C8" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E8" s="1">
-        <v>5.0000000000000001E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>303</v>
       </c>
       <c r="B9" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C9" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D9">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="E9" s="1">
-        <v>1.2999999999999999E-2</v>
+        <v>1.4E-2</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>303</v>
       </c>
       <c r="B10" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C10" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D10">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E10" s="1">
         <v>2E-3</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>303</v>
       </c>
       <c r="B11" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C11" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D11">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="E11" s="1">
-        <v>3.1E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>303</v>
       </c>
       <c r="B12" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C12" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D12">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E12" s="1">
         <v>1.6E-2</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>303</v>
       </c>
       <c r="B13" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C13" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E13" s="1">
         <v>1E-3</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>303</v>
       </c>
       <c r="B14" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C14" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D14">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E14" s="1">
-        <v>1.2E-2</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>303</v>
       </c>
       <c r="B15" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C15" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E15" s="1">
-        <v>8.9999999999999993E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>303</v>
       </c>
       <c r="B16" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C16" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D16">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E16" s="1">
-        <v>1.4999999999999999E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>303</v>
       </c>
       <c r="B17" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C17" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D17">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="E17" s="1">
         <v>2.4E-2</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>303</v>
       </c>
       <c r="B18" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C18" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D18">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E18" s="1">
-        <v>8.9999999999999993E-3</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>303</v>
       </c>
       <c r="B19" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C19" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E19" s="1">
-        <v>7.0000000000000001E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>303</v>
       </c>
       <c r="B20" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C20" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D20">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E20" s="1">
-        <v>4.0000000000000001E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>303</v>
       </c>
       <c r="B21" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C21" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E21" s="1">
-        <v>8.0000000000000002E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>303</v>
       </c>
       <c r="B22" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C22" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D22">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E22" s="1">
-        <v>1.7000000000000001E-2</v>
+        <v>1.6E-2</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>303</v>
       </c>
       <c r="B23" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C23" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D23">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E23" s="1">
-        <v>8.9999999999999993E-3</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>303</v>
       </c>
       <c r="B24" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C24" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D24">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E24" s="1">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>303</v>
       </c>
       <c r="B25" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C25" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D25">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="E25" s="1">
-        <v>1.0999999999999999E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>303</v>
       </c>
       <c r="B26" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C26" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D26">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E26" s="1">
-        <v>8.9999999999999993E-3</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>303</v>
       </c>
       <c r="B27" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C27" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E27" s="1">
-        <v>7.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>303</v>
       </c>
       <c r="B28" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C28" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D28">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E28" s="1">
-        <v>4.0000000000000001E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>303</v>
       </c>
       <c r="B29" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C29" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E29" s="1">
-        <v>5.0000000000000001E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>303</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C30" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="E30" s="1">
-        <v>8.9999999999999993E-3</v>
+        <v>1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>303</v>
       </c>
       <c r="B31" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C31" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D31">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E31" s="1">
         <v>2E-3</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>303</v>
       </c>
       <c r="B32" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C32" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="D32">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E32" s="1">
-        <v>4.0000000000000001E-3</v>
+        <v>2E-3</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>303</v>
       </c>
       <c r="B33" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C33" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="D33">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E33" s="1">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>303</v>
       </c>
       <c r="B34" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C34" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D34">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E34" s="1">
-        <v>1.4E-2</v>
+        <v>1.2E-2</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>303</v>
       </c>
       <c r="B35" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C35" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="D35">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="E35" s="1">
-        <v>1.2E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>303</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D36">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="E36" s="1">
         <v>2.4E-2</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>303</v>
       </c>
       <c r="B37" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C37" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D37">
-        <v>131</v>
+        <v>164</v>
       </c>
       <c r="E37" s="1">
-        <v>3.7999999999999999E-2</v>
+        <v>4.1000000000000002E-2</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>303</v>
       </c>
       <c r="B38" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C38" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="D38">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="E38" s="1">
-        <v>2.5000000000000001E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>303</v>
       </c>
       <c r="B39" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C39" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" s="1">
-        <v>6.0000000000000001E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>303</v>
       </c>
       <c r="B40" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C40" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D40">
-        <v>636</v>
+        <v>857</v>
       </c>
       <c r="E40" s="1">
-        <v>0.187</v>
+        <v>0.215</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>303</v>
       </c>
       <c r="B41" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C41" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="D41">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="E41" s="1">
-        <v>2.5000000000000001E-2</v>
+        <v>2.3E-2</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>303</v>
       </c>
       <c r="B42" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C42" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="D42">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E42" s="1">
-        <v>2.4E-2</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>303</v>
       </c>
       <c r="B43" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="C43" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="D43">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E43" s="1">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>303</v>
       </c>
       <c r="B44" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C44" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D44">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E44" s="1">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>303</v>
       </c>
       <c r="B45" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C45" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" s="1">
         <v>4.0000000000000001E-3</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>303</v>
       </c>
       <c r="B46" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C46" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D46">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E46" s="1">
-        <v>3.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>303</v>
       </c>
       <c r="B47" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C47" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E47" s="1">
-        <v>8.9999999999999993E-3</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>303</v>
       </c>
       <c r="B48" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C48" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D48">
-        <v>198</v>
+        <v>254</v>
       </c>
       <c r="E48" s="1">
-        <v>5.8000000000000003E-2</v>
+        <v>6.4000000000000001E-2</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>303</v>
       </c>
       <c r="B49" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C49" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D49">
-        <v>203</v>
+        <v>232</v>
       </c>
       <c r="E49" s="1">
-        <v>0.06</v>
+        <v>5.8000000000000003E-2</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>303</v>
       </c>
       <c r="B50" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C50" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D50">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E50" s="1">
-        <v>1.7000000000000001E-2</v>
+        <v>1.4E-2</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>303</v>
       </c>
       <c r="B51" t="s">
-        <v>211</v>
+        <v>315</v>
       </c>
       <c r="C51" t="s">
-        <v>212</v>
+        <v>316</v>
       </c>
       <c r="D51">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="E51" s="1">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>303</v>
       </c>
       <c r="B52" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C52" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="D52">
-        <v>115</v>
+        <v>1</v>
       </c>
       <c r="E52" s="1">
-        <v>3.4000000000000002E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>303</v>
       </c>
       <c r="B53" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C53" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="E53" s="1">
-        <v>7.0000000000000001E-3</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>303</v>
       </c>
       <c r="B54" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="C54" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="D54">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="E54" s="1">
-        <v>1E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>303</v>
       </c>
       <c r="B55" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C55" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="D55">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E55" s="1">
-        <v>2E-3</v>
+        <v>1E-3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>303</v>
+      </c>
+      <c r="B56" t="s">
+        <v>215</v>
+      </c>
+      <c r="C56" t="s">
+        <v>216</v>
+      </c>
+      <c r="D56">
+        <v>5</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1E-3</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
-  <dimension ref="A1:F430"/>
+  <dimension ref="A1:F409"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.140625" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" customWidth="1"/>
     <col min="6" max="6" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B3" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C3" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D3" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E3" t="s">
         <v>303</v>
       </c>
       <c r="F3">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B4" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C4" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D4" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E4" t="s">
         <v>303</v>
       </c>
       <c r="F4">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B5" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C5" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D5" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E5" t="s">
         <v>303</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B6" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C6" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D6" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E6" t="s">
         <v>303</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B7" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C7" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D7" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E7" t="s">
         <v>303</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B8" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C8" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D8" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E8" t="s">
         <v>303</v>
       </c>
       <c r="F8">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B9" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C9" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D9" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E9" t="s">
         <v>303</v>
       </c>
       <c r="F9">
-        <v>67</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B10" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C10" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D10" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E10" t="s">
         <v>303</v>
       </c>
       <c r="F10">
-        <v>132</v>
+        <v>224</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B11" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C11" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="D11" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E11" t="s">
         <v>303</v>
       </c>
       <c r="F11">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B12" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C12" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D12" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E12" t="s">
         <v>303</v>
       </c>
       <c r="F12">
-        <v>1</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B13" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C13" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D13" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E13" t="s">
         <v>303</v>
       </c>
       <c r="F13">
-        <v>39</v>
+        <v>237</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B14" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C14" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D14" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E14" t="s">
         <v>303</v>
       </c>
       <c r="F14">
-        <v>167</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B15" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C15" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D15" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E15" t="s">
         <v>303</v>
       </c>
       <c r="F15">
-        <v>11</v>
+        <v>293</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B16" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C16" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D16" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E16" t="s">
         <v>303</v>
       </c>
       <c r="F16">
-        <v>66</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B17" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C17" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D17" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E17" t="s">
         <v>303</v>
       </c>
       <c r="F17">
-        <v>199</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B18" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="C18" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D18" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E18" t="s">
         <v>303</v>
       </c>
       <c r="F18">
-        <v>29</v>
+        <v>157</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B19" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C19" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D19" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E19" t="s">
         <v>303</v>
       </c>
       <c r="F19">
-        <v>54</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B20" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C20" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="D20" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E20" t="s">
         <v>303</v>
       </c>
       <c r="F20">
-        <v>131</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B21" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C21" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D21" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E21" t="s">
         <v>303</v>
       </c>
       <c r="F21">
-        <v>19</v>
+        <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B22" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C22" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D22" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E22" t="s">
         <v>303</v>
       </c>
       <c r="F22">
-        <v>4</v>
+        <v>177</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B23" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C23" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D23" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E23" t="s">
         <v>303</v>
       </c>
       <c r="F23">
-        <v>52</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B24" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C24" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D24" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E24" t="s">
         <v>303</v>
       </c>
       <c r="F24">
-        <v>165</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B25" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C25" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D25" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E25" t="s">
         <v>303</v>
       </c>
       <c r="F25">
-        <v>15</v>
+        <v>195</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B26" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C26" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D26" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E26" t="s">
         <v>303</v>
       </c>
       <c r="F26">
-        <v>64</v>
+        <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B27" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C27" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D27" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E27" t="s">
         <v>303</v>
       </c>
       <c r="F27">
-        <v>153</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B28" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C28" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D28" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E28" t="s">
         <v>303</v>
       </c>
       <c r="F28">
-        <v>28</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B29" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C29" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D29" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E29" t="s">
         <v>303</v>
       </c>
       <c r="F29">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B30" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C30" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D30" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E30" t="s">
         <v>303</v>
       </c>
       <c r="F30">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B31" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C31" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D31" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E31" t="s">
         <v>303</v>
       </c>
       <c r="F31">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B32" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C32" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D32" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E32" t="s">
         <v>303</v>
       </c>
       <c r="F32">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B33" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C33" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D33" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E33" t="s">
         <v>303</v>
       </c>
       <c r="F33">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>225</v>
+      </c>
+      <c r="B34" t="s">
         <v>229</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D34" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E34" t="s">
         <v>303</v>
       </c>
       <c r="F34">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>225</v>
+      </c>
+      <c r="B35" t="s">
         <v>229</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D35" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E35" t="s">
         <v>303</v>
       </c>
       <c r="F35">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>225</v>
+      </c>
+      <c r="B36" t="s">
         <v>229</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D36" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E36" t="s">
         <v>303</v>
       </c>
       <c r="F36">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>225</v>
+      </c>
+      <c r="B37" t="s">
         <v>229</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D37" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E37" t="s">
         <v>303</v>
       </c>
       <c r="F37">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>225</v>
+      </c>
+      <c r="B38" t="s">
         <v>229</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D38" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E38" t="s">
         <v>303</v>
       </c>
       <c r="F38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>225</v>
+      </c>
+      <c r="B39" t="s">
         <v>229</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D39" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E39" t="s">
         <v>303</v>
       </c>
       <c r="F39">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>225</v>
+      </c>
+      <c r="B40" t="s">
         <v>229</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D40" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E40" t="s">
         <v>303</v>
       </c>
       <c r="F40">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B41" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C41" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D41" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E41" t="s">
         <v>303</v>
       </c>
       <c r="F41">
-        <v>2</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B42" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C42" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D42" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E42" t="s">
         <v>303</v>
       </c>
       <c r="F42">
-        <v>9</v>
+        <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B43" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C43" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D43" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E43" t="s">
         <v>303</v>
       </c>
       <c r="F43">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B44" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C44" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D44" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E44" t="s">
         <v>303</v>
       </c>
       <c r="F44">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B45" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C45" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D45" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E45" t="s">
         <v>303</v>
       </c>
       <c r="F45">
-        <v>19</v>
+        <v>63</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B46" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C46" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D46" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E46" t="s">
         <v>303</v>
       </c>
       <c r="F46">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B47" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C47" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D47" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E47" t="s">
         <v>303</v>
       </c>
       <c r="F47">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B48" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C48" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D48" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E48" t="s">
         <v>303</v>
       </c>
       <c r="F48">
-        <v>26</v>
+        <v>133</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B49" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C49" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D49" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E49" t="s">
         <v>303</v>
       </c>
       <c r="F49">
-        <v>17</v>
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B50" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C50" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D50" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E50" t="s">
         <v>303</v>
       </c>
       <c r="F50">
-        <v>57</v>
+        <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B51" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C51" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D51" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E51" t="s">
         <v>303</v>
       </c>
       <c r="F51">
-        <v>8</v>
+        <v>39</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B52" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C52" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="D52" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E52" t="s">
         <v>303</v>
       </c>
       <c r="F52">
-        <v>20</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B53" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C53" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D53" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E53" t="s">
         <v>303</v>
       </c>
       <c r="F53">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B54" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C54" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D54" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E54" t="s">
         <v>303</v>
       </c>
       <c r="F54">
-        <v>4</v>
+        <v>54</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B55" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C55" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D55" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E55" t="s">
         <v>303</v>
       </c>
       <c r="F55">
-        <v>35</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B56" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C56" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D56" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E56" t="s">
         <v>303</v>
       </c>
       <c r="F56">
-        <v>45</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B57" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C57" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D57" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E57" t="s">
         <v>303</v>
       </c>
       <c r="F57">
-        <v>4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B58" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C58" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D58" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E58" t="s">
         <v>303</v>
       </c>
       <c r="F58">
-        <v>21</v>
+        <v>81</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B59" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="C59" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D59" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E59" t="s">
         <v>303</v>
       </c>
       <c r="F59">
-        <v>51</v>
+        <v>72</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B60" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C60" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D60" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E60" t="s">
         <v>303</v>
       </c>
       <c r="F60">
-        <v>99</v>
+        <v>129</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B61" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C61" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="D61" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E61" t="s">
         <v>303</v>
       </c>
       <c r="F61">
-        <v>116</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B62" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C62" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D62" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E62" t="s">
         <v>303</v>
       </c>
       <c r="F62">
-        <v>5</v>
+        <v>63</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B63" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C63" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D63" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E63" t="s">
         <v>303</v>
       </c>
       <c r="F63">
-        <v>10</v>
+        <v>171</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B64" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C64" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D64" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E64" t="s">
         <v>303</v>
       </c>
       <c r="F64">
-        <v>40</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B65" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C65" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D65" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E65" t="s">
         <v>303</v>
       </c>
       <c r="F65">
-        <v>181</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B66" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C66" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D66" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E66" t="s">
         <v>303</v>
       </c>
       <c r="F66">
-        <v>12</v>
+        <v>56</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B67" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C67" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D67" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E67" t="s">
         <v>303</v>
       </c>
       <c r="F67">
-        <v>53</v>
+        <v>98</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B68" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C68" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D68" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E68" t="s">
         <v>303</v>
       </c>
       <c r="F68">
-        <v>134</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B69" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C69" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D69" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E69" t="s">
         <v>303</v>
       </c>
       <c r="F69">
-        <v>4</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B70" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C70" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D70" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E70" t="s">
         <v>303</v>
       </c>
       <c r="F70">
-        <v>7</v>
+        <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B71" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C71" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D71" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E71" t="s">
         <v>303</v>
       </c>
       <c r="F71">
-        <v>34</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B72" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C72" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D72" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E72" t="s">
         <v>303</v>
       </c>
       <c r="F72">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B73" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C73" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="D73" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E73" t="s">
         <v>303</v>
       </c>
       <c r="F73">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B74" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C74" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D74" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E74" t="s">
         <v>303</v>
       </c>
       <c r="F74">
-        <v>8</v>
+        <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B75" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C75" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D75" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E75" t="s">
         <v>303</v>
       </c>
       <c r="F75">
-        <v>16</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B76" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C76" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D76" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E76" t="s">
         <v>303</v>
       </c>
       <c r="F76">
-        <v>12</v>
+        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B77" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C77" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D77" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E77" t="s">
         <v>303</v>
       </c>
       <c r="F77">
-        <v>37</v>
+        <v>103</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B78" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C78" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="D78" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E78" t="s">
         <v>303</v>
       </c>
       <c r="F78">
-        <v>26</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B79" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C79" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D79" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E79" t="s">
         <v>303</v>
       </c>
       <c r="F79">
-        <v>65</v>
+        <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B80" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C80" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D80" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E80" t="s">
         <v>303</v>
       </c>
       <c r="F80">
-        <v>22</v>
+        <v>106</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B81" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C81" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D81" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E81" t="s">
         <v>303</v>
       </c>
       <c r="F81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B82" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C82" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D82" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E82" t="s">
         <v>303</v>
       </c>
       <c r="F82">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B83" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C83" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D83" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E83" t="s">
         <v>303</v>
       </c>
       <c r="F83">
-        <v>109</v>
+        <v>158</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B84" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C84" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D84" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E84" t="s">
         <v>303</v>
       </c>
       <c r="F84">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B85" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C85" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D85" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E85" t="s">
         <v>303</v>
       </c>
       <c r="F85">
-        <v>21</v>
+        <v>43</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B86" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C86" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D86" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E86" t="s">
         <v>303</v>
       </c>
       <c r="F86">
-        <v>101</v>
+        <v>58</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B87" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C87" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="D87" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E87" t="s">
         <v>303</v>
       </c>
       <c r="F87">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C88" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D88" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E88" t="s">
         <v>303</v>
       </c>
       <c r="F88">
-        <v>43</v>
+        <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B89" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C89" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D89" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E89" t="s">
         <v>303</v>
       </c>
       <c r="F89">
-        <v>64</v>
+        <v>41</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B90" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C90" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D90" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E90" t="s">
         <v>303</v>
       </c>
       <c r="F90">
-        <v>1</v>
+        <v>26</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B91" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C91" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="D91" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E91" t="s">
         <v>303</v>
       </c>
       <c r="F91">
-        <v>2</v>
+        <v>45</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B92" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C92" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D92" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E92" t="s">
         <v>303</v>
       </c>
       <c r="F92">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B93" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C93" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D93" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E93" t="s">
         <v>303</v>
       </c>
       <c r="F93">
-        <v>50</v>
+        <v>34</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B94" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C94" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D94" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E94" t="s">
         <v>303</v>
       </c>
       <c r="F94">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B95" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C95" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="D95" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E95" t="s">
         <v>303</v>
       </c>
       <c r="F95">
-        <v>16</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B96" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C96" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D96" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E96" t="s">
         <v>303</v>
       </c>
       <c r="F96">
-        <v>56</v>
+        <v>26</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="B97" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C97" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D97" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E97" t="s">
         <v>303</v>
       </c>
       <c r="F97">
-        <v>3</v>
+        <v>70</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B98" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C98" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D98" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E98" t="s">
         <v>303</v>
       </c>
       <c r="F98">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B99" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C99" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D99" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E99" t="s">
         <v>303</v>
       </c>
       <c r="F99">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B100" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C100" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D100" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E100" t="s">
         <v>303</v>
       </c>
       <c r="F100">
-        <v>13</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B101" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C101" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D101" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E101" t="s">
         <v>303</v>
       </c>
       <c r="F101">
-        <v>31</v>
+        <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B102" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C102" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D102" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E102" t="s">
         <v>303</v>
       </c>
       <c r="F102">
-        <v>99</v>
+        <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C103" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D103" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E103" t="s">
         <v>303</v>
       </c>
       <c r="F103">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C104" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D104" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E104" t="s">
         <v>303</v>
       </c>
       <c r="F104">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B105" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C105" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D105" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E105" t="s">
         <v>303</v>
       </c>
       <c r="F105">
-        <v>73</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B106" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C106" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D106" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E106" t="s">
         <v>303</v>
       </c>
       <c r="F106">
-        <v>3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B107" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C107" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D107" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E107" t="s">
         <v>303</v>
       </c>
       <c r="F107">
-        <v>3</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B108" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C108" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D108" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E108" t="s">
         <v>303</v>
       </c>
       <c r="F108">
-        <v>10</v>
+        <v>38</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B109" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C109" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D109" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E109" t="s">
         <v>303</v>
       </c>
       <c r="F109">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B110" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C110" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D110" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E110" t="s">
         <v>303</v>
       </c>
       <c r="F110">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B111" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C111" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D111" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E111" t="s">
         <v>303</v>
       </c>
       <c r="F111">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B112" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C112" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D112" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E112" t="s">
         <v>303</v>
       </c>
       <c r="F112">
-        <v>29</v>
+        <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>236</v>
+      </c>
+      <c r="B113" t="s">
         <v>240</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D113" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E113" t="s">
         <v>303</v>
       </c>
       <c r="F113">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
+        <v>236</v>
+      </c>
+      <c r="B114" t="s">
         <v>240</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D114" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E114" t="s">
         <v>303</v>
       </c>
       <c r="F114">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>236</v>
+      </c>
+      <c r="B115" t="s">
         <v>240</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D115" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E115" t="s">
         <v>303</v>
       </c>
       <c r="F115">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
+        <v>236</v>
+      </c>
+      <c r="B116" t="s">
         <v>240</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D116" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E116" t="s">
         <v>303</v>
       </c>
       <c r="F116">
-        <v>38</v>
+        <v>27</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
+        <v>236</v>
+      </c>
+      <c r="B117" t="s">
         <v>240</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D117" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E117" t="s">
         <v>303</v>
       </c>
       <c r="F117">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
+        <v>236</v>
+      </c>
+      <c r="B118" t="s">
         <v>240</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D118" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E118" t="s">
         <v>303</v>
       </c>
       <c r="F118">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>236</v>
+      </c>
+      <c r="B119" t="s">
         <v>240</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D119" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E119" t="s">
         <v>303</v>
       </c>
       <c r="F119">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B120" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C120" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D120" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E120" t="s">
         <v>303</v>
       </c>
       <c r="F120">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B121" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C121" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D121" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E121" t="s">
         <v>303</v>
       </c>
       <c r="F121">
-        <v>18</v>
+        <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B122" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C122" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D122" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E122" t="s">
         <v>303</v>
       </c>
       <c r="F122">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B123" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C123" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D123" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E123" t="s">
         <v>303</v>
       </c>
       <c r="F123">
-        <v>34</v>
+        <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B124" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C124" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="D124" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E124" t="s">
         <v>303</v>
       </c>
       <c r="F124">
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B125" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C125" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D125" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E125" t="s">
         <v>303</v>
       </c>
       <c r="F125">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B126" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C126" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D126" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E126" t="s">
         <v>303</v>
       </c>
       <c r="F126">
-        <v>28</v>
+        <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B127" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C127" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D127" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E127" t="s">
         <v>303</v>
       </c>
       <c r="F127">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B128" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C128" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D128" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E128" t="s">
         <v>303</v>
       </c>
       <c r="F128">
-        <v>23</v>
+        <v>5</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B129" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C129" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D129" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E129" t="s">
         <v>303</v>
       </c>
       <c r="F129">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B130" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C130" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D130" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E130" t="s">
         <v>303</v>
       </c>
       <c r="F130">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B131" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C131" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D131" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E131" t="s">
         <v>303</v>
       </c>
       <c r="F131">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B132" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C132" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D132" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E132" t="s">
         <v>303</v>
       </c>
       <c r="F132">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B133" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C133" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="D133" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E133" t="s">
         <v>303</v>
       </c>
       <c r="F133">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B134" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C134" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D134" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E134" t="s">
         <v>303</v>
       </c>
       <c r="F134">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B135" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C135" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D135" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E135" t="s">
         <v>303</v>
       </c>
       <c r="F135">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B136" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C136" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D136" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E136" t="s">
         <v>303</v>
       </c>
       <c r="F136">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B137" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C137" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D137" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E137" t="s">
         <v>303</v>
       </c>
       <c r="F137">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
+        <v>241</v>
+      </c>
+      <c r="B138" t="s">
         <v>245</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D138" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E138" t="s">
         <v>303</v>
       </c>
       <c r="F138">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
+        <v>241</v>
+      </c>
+      <c r="B139" t="s">
         <v>245</v>
       </c>
-      <c r="B139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C139" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D139" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E139" t="s">
         <v>303</v>
       </c>
       <c r="F139">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
+        <v>241</v>
+      </c>
+      <c r="B140" t="s">
         <v>245</v>
       </c>
-      <c r="B140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D140" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E140" t="s">
         <v>303</v>
       </c>
       <c r="F140">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
+        <v>241</v>
+      </c>
+      <c r="B141" t="s">
         <v>245</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D141" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E141" t="s">
         <v>303</v>
       </c>
       <c r="F141">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
+        <v>241</v>
+      </c>
+      <c r="B142" t="s">
         <v>245</v>
       </c>
-      <c r="B142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D142" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E142" t="s">
         <v>303</v>
       </c>
       <c r="F142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B143" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C143" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D143" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E143" t="s">
         <v>303</v>
       </c>
       <c r="F143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B144" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C144" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D144" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E144" t="s">
         <v>303</v>
       </c>
       <c r="F144">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B145" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C145" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D145" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E145" t="s">
         <v>303</v>
       </c>
       <c r="F145">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B146" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C146" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D146" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E146" t="s">
         <v>303</v>
       </c>
       <c r="F146">
         <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B147" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C147" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D147" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E147" t="s">
         <v>303</v>
       </c>
       <c r="F147">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B148" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C148" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D148" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E148" t="s">
         <v>303</v>
       </c>
       <c r="F148">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B149" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C149" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D149" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E149" t="s">
         <v>303</v>
       </c>
       <c r="F149">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B150" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C150" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D150" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E150" t="s">
         <v>303</v>
       </c>
       <c r="F150">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B151" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C151" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D151" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E151" t="s">
         <v>303</v>
       </c>
       <c r="F151">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B152" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C152" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D152" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E152" t="s">
         <v>303</v>
       </c>
       <c r="F152">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B153" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C153" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D153" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E153" t="s">
         <v>303</v>
       </c>
       <c r="F153">
-        <v>1</v>
+        <v>179</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B154" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C154" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D154" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E154" t="s">
         <v>303</v>
       </c>
       <c r="F154">
-        <v>4</v>
+        <v>101</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B155" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C155" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="D155" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E155" t="s">
         <v>303</v>
       </c>
       <c r="F155">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B156" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C156" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D156" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E156" t="s">
         <v>303</v>
       </c>
       <c r="F156">
-        <v>3</v>
+        <v>42</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B157" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C157" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D157" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E157" t="s">
         <v>303</v>
       </c>
       <c r="F157">
-        <v>6</v>
+        <v>49</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B158" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C158" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D158" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E158" t="s">
         <v>303</v>
       </c>
       <c r="F158">
-        <v>1</v>
+        <v>23</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B159" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C159" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D159" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E159" t="s">
         <v>303</v>
       </c>
       <c r="F159">
-        <v>4</v>
+        <v>60</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B160" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C160" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D160" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E160" t="s">
         <v>303</v>
       </c>
       <c r="F160">
-        <v>10</v>
+        <v>126</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B161" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C161" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D161" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E161" t="s">
         <v>303</v>
       </c>
       <c r="F161">
-        <v>1</v>
+        <v>157</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B162" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C162" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D162" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E162" t="s">
         <v>303</v>
       </c>
       <c r="F162">
-        <v>5</v>
+        <v>179</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B163" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C163" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="D163" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E163" t="s">
         <v>303</v>
       </c>
       <c r="F163">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B164" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C164" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D164" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E164" t="s">
         <v>303</v>
       </c>
       <c r="F164">
-        <v>155</v>
+        <v>150</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B165" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C165" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D165" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E165" t="s">
         <v>303</v>
       </c>
       <c r="F165">
-        <v>124</v>
+        <v>202</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B166" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C166" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D166" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E166" t="s">
         <v>303</v>
       </c>
       <c r="F166">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B167" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C167" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D167" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E167" t="s">
         <v>303</v>
       </c>
       <c r="F167">
-        <v>82</v>
+        <v>113</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B168" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C168" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D168" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E168" t="s">
         <v>303</v>
       </c>
       <c r="F168">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B169" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C169" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D169" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E169" t="s">
         <v>303</v>
       </c>
       <c r="F169">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
+        <v>251</v>
+      </c>
+      <c r="B170" t="s">
         <v>252</v>
       </c>
-      <c r="B170" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C170" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D170" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E170" t="s">
         <v>303</v>
       </c>
       <c r="F170">
-        <v>73</v>
+        <v>2</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
+        <v>251</v>
+      </c>
+      <c r="B171" t="s">
         <v>252</v>
       </c>
-      <c r="B171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C171" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D171" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E171" t="s">
         <v>303</v>
       </c>
       <c r="F171">
-        <v>116</v>
+        <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
+        <v>251</v>
+      </c>
+      <c r="B172" t="s">
         <v>252</v>
       </c>
-      <c r="B172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C172" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D172" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E172" t="s">
         <v>303</v>
       </c>
       <c r="F172">
-        <v>130</v>
+        <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
+        <v>251</v>
+      </c>
+      <c r="B173" t="s">
         <v>252</v>
       </c>
-      <c r="B173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C173" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D173" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E173" t="s">
         <v>303</v>
       </c>
       <c r="F173">
-        <v>162</v>
+        <v>2</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
+        <v>251</v>
+      </c>
+      <c r="B174" t="s">
         <v>252</v>
       </c>
-      <c r="B174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C174" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D174" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E174" t="s">
         <v>303</v>
       </c>
       <c r="F174">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B175" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C175" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D175" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E175" t="s">
         <v>303</v>
       </c>
       <c r="F175">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B176" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C176" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D176" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E176" t="s">
         <v>303</v>
       </c>
       <c r="F176">
-        <v>154</v>
+        <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B177" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C177" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D177" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E177" t="s">
         <v>303</v>
       </c>
       <c r="F177">
-        <v>272</v>
+        <v>25</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B178" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C178" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D178" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E178" t="s">
         <v>303</v>
       </c>
       <c r="F178">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B179" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C179" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D179" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E179" t="s">
         <v>303</v>
       </c>
       <c r="F179">
-        <v>95</v>
+        <v>6</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B180" t="s">
         <v>254</v>
       </c>
       <c r="C180" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D180" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E180" t="s">
         <v>303</v>
       </c>
       <c r="F180">
-        <v>127</v>
+        <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B181" t="s">
         <v>254</v>
       </c>
       <c r="C181" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D181" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E181" t="s">
         <v>303</v>
       </c>
       <c r="F181">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B182" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C182" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D182" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E182" t="s">
         <v>303</v>
       </c>
       <c r="F182">
-        <v>3</v>
+        <v>22</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B183" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C183" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D183" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E183" t="s">
         <v>303</v>
       </c>
       <c r="F183">
-        <v>1</v>
+        <v>37</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B184" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C184" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D184" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E184" t="s">
         <v>303</v>
       </c>
       <c r="F184">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B185" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C185" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D185" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E185" t="s">
         <v>303</v>
       </c>
       <c r="F185">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
+        <v>251</v>
+      </c>
+      <c r="B186" t="s">
         <v>255</v>
       </c>
-      <c r="B186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C186" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D186" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E186" t="s">
         <v>303</v>
       </c>
       <c r="F186">
         <v>7</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
+        <v>251</v>
+      </c>
+      <c r="B187" t="s">
         <v>255</v>
       </c>
-      <c r="B187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C187" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D187" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E187" t="s">
         <v>303</v>
       </c>
       <c r="F187">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
+        <v>251</v>
+      </c>
+      <c r="B188" t="s">
         <v>255</v>
       </c>
-      <c r="B188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C188" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D188" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E188" t="s">
         <v>303</v>
       </c>
       <c r="F188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
+        <v>251</v>
+      </c>
+      <c r="B189" t="s">
         <v>255</v>
       </c>
-      <c r="B189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C189" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="D189" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E189" t="s">
         <v>303</v>
       </c>
       <c r="F189">
         <v>2</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
+        <v>251</v>
+      </c>
+      <c r="B190" t="s">
         <v>255</v>
       </c>
-      <c r="B190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C190" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D190" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E190" t="s">
         <v>303</v>
       </c>
       <c r="F190">
-        <v>4</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
+        <v>251</v>
+      </c>
+      <c r="B191" t="s">
         <v>255</v>
       </c>
-      <c r="B191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C191" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D191" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E191" t="s">
         <v>303</v>
       </c>
       <c r="F191">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
+        <v>251</v>
+      </c>
+      <c r="B192" t="s">
         <v>255</v>
       </c>
-      <c r="B192" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C192" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D192" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E192" t="s">
         <v>303</v>
       </c>
       <c r="F192">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
+        <v>251</v>
+      </c>
+      <c r="B193" t="s">
         <v>255</v>
       </c>
-      <c r="B193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C193" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D193" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E193" t="s">
         <v>303</v>
       </c>
       <c r="F193">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
+        <v>251</v>
+      </c>
+      <c r="B194" t="s">
         <v>255</v>
       </c>
-      <c r="B194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C194" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D194" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E194" t="s">
         <v>303</v>
       </c>
       <c r="F194">
         <v>6</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B195" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C195" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D195" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E195" t="s">
         <v>303</v>
       </c>
       <c r="F195">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B196" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C196" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D196" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E196" t="s">
         <v>303</v>
       </c>
       <c r="F196">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B197" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C197" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D197" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E197" t="s">
         <v>303</v>
       </c>
       <c r="F197">
-        <v>42</v>
+        <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B198" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C198" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D198" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E198" t="s">
         <v>303</v>
       </c>
       <c r="F198">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B199" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C199" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D199" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E199" t="s">
         <v>303</v>
       </c>
       <c r="F199">
         <v>3</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B200" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C200" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D200" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E200" t="s">
         <v>303</v>
       </c>
       <c r="F200">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B201" t="s">
         <v>258</v>
       </c>
       <c r="C201" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D201" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E201" t="s">
         <v>303</v>
       </c>
       <c r="F201">
-        <v>1</v>
+        <v>22</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B202" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C202" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D202" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E202" t="s">
         <v>303</v>
       </c>
       <c r="F202">
-        <v>4</v>
+        <v>41</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B203" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C203" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="D203" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E203" t="s">
         <v>303</v>
       </c>
       <c r="F203">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B204" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C204" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D204" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E204" t="s">
         <v>303</v>
       </c>
       <c r="F204">
-        <v>1</v>
+        <v>47</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B205" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C205" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D205" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E205" t="s">
         <v>303</v>
       </c>
       <c r="F205">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B206" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C206" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D206" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E206" t="s">
         <v>303</v>
       </c>
       <c r="F206">
-        <v>44</v>
+        <v>30</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B207" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C207" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D207" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E207" t="s">
         <v>303</v>
       </c>
       <c r="F207">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B208" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C208" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D208" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E208" t="s">
         <v>303</v>
       </c>
       <c r="F208">
-        <v>22</v>
+        <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B209" t="s">
         <v>259</v>
       </c>
       <c r="C209" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D209" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E209" t="s">
         <v>303</v>
       </c>
       <c r="F209">
-        <v>2</v>
+        <v>85</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B210" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C210" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D210" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E210" t="s">
         <v>303</v>
       </c>
       <c r="F210">
-        <v>1</v>
+        <v>171</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B211" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C211" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D211" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E211" t="s">
         <v>303</v>
       </c>
       <c r="F211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B212" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C212" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="D212" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E212" t="s">
         <v>303</v>
       </c>
       <c r="F212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B213" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C213" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D213" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E213" t="s">
         <v>303</v>
       </c>
       <c r="F213">
-        <v>2</v>
+        <v>155</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B214" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C214" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D214" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E214" t="s">
         <v>303</v>
       </c>
       <c r="F214">
-        <v>5</v>
+        <v>232</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B215" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C215" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D215" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E215" t="s">
         <v>303</v>
       </c>
       <c r="F215">
-        <v>34</v>
+        <v>3</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B216" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C216" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D216" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E216" t="s">
         <v>303</v>
       </c>
       <c r="F216">
-        <v>36</v>
+        <v>104</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B217" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C217" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="D217" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E217" t="s">
         <v>303</v>
       </c>
       <c r="F217">
-        <v>6</v>
+        <v>111</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B218" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C218" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D218" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E218" t="s">
         <v>303</v>
       </c>
       <c r="F218">
-        <v>47</v>
+        <v>7</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B219" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C219" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D219" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E219" t="s">
         <v>303</v>
       </c>
       <c r="F219">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B220" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C220" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D220" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E220" t="s">
         <v>303</v>
       </c>
       <c r="F220">
-        <v>30</v>
+        <v>67</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B221" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C221" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D221" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E221" t="s">
         <v>303</v>
       </c>
       <c r="F221">
-        <v>53</v>
+        <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B222" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C222" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="D222" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E222" t="s">
         <v>303</v>
       </c>
       <c r="F222">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B223" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C223" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D223" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E223" t="s">
         <v>303</v>
       </c>
       <c r="F223">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B224" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C224" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D224" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E224" t="s">
         <v>303</v>
       </c>
       <c r="F224">
-        <v>132</v>
+        <v>57</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B225" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C225" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D225" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E225" t="s">
         <v>303</v>
       </c>
       <c r="F225">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B226" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C226" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="D226" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E226" t="s">
         <v>303</v>
       </c>
       <c r="F226">
-        <v>3</v>
+        <v>44</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B227" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C227" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D227" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E227" t="s">
         <v>303</v>
       </c>
       <c r="F227">
-        <v>138</v>
+        <v>50</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B228" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C228" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D228" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E228" t="s">
         <v>303</v>
       </c>
       <c r="F228">
-        <v>221</v>
+        <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
+        <v>298</v>
+      </c>
+      <c r="B229" t="s">
         <v>261</v>
       </c>
-      <c r="B229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C229" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D229" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E229" t="s">
         <v>303</v>
       </c>
       <c r="F229">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
+        <v>298</v>
+      </c>
+      <c r="B230" t="s">
         <v>261</v>
       </c>
-      <c r="B230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C230" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D230" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E230" t="s">
         <v>303</v>
       </c>
       <c r="F230">
-        <v>95</v>
+        <v>4</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
+        <v>298</v>
+      </c>
+      <c r="B231" t="s">
         <v>261</v>
       </c>
-      <c r="B231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C231" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D231" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E231" t="s">
         <v>303</v>
       </c>
       <c r="F231">
-        <v>112</v>
+        <v>4</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
+        <v>298</v>
+      </c>
+      <c r="B232" t="s">
         <v>261</v>
       </c>
-      <c r="B232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D232" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E232" t="s">
         <v>303</v>
       </c>
       <c r="F232">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
+        <v>298</v>
+      </c>
+      <c r="B233" t="s">
         <v>261</v>
       </c>
-      <c r="B233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D233" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E233" t="s">
         <v>303</v>
       </c>
       <c r="F233">
-        <v>47</v>
+        <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
+        <v>298</v>
+      </c>
+      <c r="B234" t="s">
         <v>261</v>
       </c>
-      <c r="B234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D234" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E234" t="s">
         <v>303</v>
       </c>
       <c r="F234">
-        <v>52</v>
+        <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
+        <v>298</v>
+      </c>
+      <c r="B235" t="s">
         <v>261</v>
       </c>
-      <c r="B235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C235" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D235" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E235" t="s">
         <v>303</v>
       </c>
       <c r="F235">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
       <c r="B236" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C236" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D236" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E236" t="s">
         <v>303</v>
       </c>
       <c r="F236">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
       <c r="B237" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C237" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D237" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E237" t="s">
         <v>303</v>
       </c>
       <c r="F237">
-        <v>74</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
       <c r="B238" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C238" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D238" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E238" t="s">
         <v>303</v>
       </c>
       <c r="F238">
-        <v>67</v>
+        <v>3</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
       <c r="B239" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C239" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D239" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E239" t="s">
         <v>303</v>
       </c>
       <c r="F239">
-        <v>55</v>
+        <v>2</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
       <c r="B240" t="s">
-        <v>264</v>
+        <v>181</v>
       </c>
       <c r="C240" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D240" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E240" t="s">
         <v>303</v>
       </c>
       <c r="F240">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
       <c r="B241" t="s">
-        <v>264</v>
+        <v>181</v>
       </c>
       <c r="C241" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D241" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E241" t="s">
         <v>303</v>
       </c>
       <c r="F241">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B242" t="s">
-        <v>265</v>
+        <v>181</v>
       </c>
       <c r="C242" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D242" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E242" t="s">
         <v>303</v>
       </c>
       <c r="F242">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B243" t="s">
-        <v>265</v>
+        <v>181</v>
       </c>
       <c r="C243" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D243" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E243" t="s">
         <v>303</v>
       </c>
       <c r="F243">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B244" t="s">
-        <v>265</v>
+        <v>181</v>
       </c>
       <c r="C244" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="D244" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E244" t="s">
         <v>303</v>
       </c>
       <c r="F244">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B245" t="s">
-        <v>265</v>
+        <v>181</v>
       </c>
       <c r="C245" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D245" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E245" t="s">
         <v>303</v>
       </c>
       <c r="F245">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B246" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C246" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D246" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E246" t="s">
         <v>303</v>
       </c>
       <c r="F246">
-        <v>21</v>
+        <v>2</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B247" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C247" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D247" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E247" t="s">
         <v>303</v>
       </c>
       <c r="F247">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B248" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C248" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D248" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E248" t="s">
         <v>303</v>
       </c>
       <c r="F248">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B249" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C249" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D249" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E249" t="s">
         <v>303</v>
       </c>
       <c r="F249">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B250" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C250" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D250" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E250" t="s">
         <v>303</v>
       </c>
       <c r="F250">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B251" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C251" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D251" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E251" t="s">
         <v>303</v>
       </c>
       <c r="F251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B252" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C252" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D252" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E252" t="s">
         <v>303</v>
       </c>
       <c r="F252">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B253" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C253" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D253" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E253" t="s">
         <v>303</v>
       </c>
       <c r="F253">
         <v>5</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B254" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C254" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D254" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E254" t="s">
         <v>303</v>
       </c>
       <c r="F254">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B255" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C255" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D255" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E255" t="s">
         <v>303</v>
       </c>
       <c r="F255">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B256" t="s">
-        <v>185</v>
+        <v>265</v>
       </c>
       <c r="C256" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D256" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E256" t="s">
         <v>303</v>
       </c>
       <c r="F256">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B257" t="s">
-        <v>185</v>
+        <v>265</v>
       </c>
       <c r="C257" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D257" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E257" t="s">
         <v>303</v>
       </c>
       <c r="F257">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="B258" t="s">
-        <v>185</v>
+        <v>265</v>
       </c>
       <c r="C258" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D258" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E258" t="s">
         <v>303</v>
       </c>
       <c r="F258">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B259" t="s">
-        <v>185</v>
+        <v>267</v>
       </c>
       <c r="C259" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D259" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E259" t="s">
         <v>303</v>
       </c>
       <c r="F259">
-        <v>16</v>
+        <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B260" t="s">
-        <v>185</v>
+        <v>267</v>
       </c>
       <c r="C260" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D260" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E260" t="s">
         <v>303</v>
       </c>
       <c r="F260">
-        <v>4</v>
+        <v>23</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B261" t="s">
         <v>267</v>
       </c>
       <c r="C261" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D261" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E261" t="s">
         <v>303</v>
       </c>
       <c r="F261">
         <v>6</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B262" t="s">
         <v>267</v>
       </c>
       <c r="C262" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D262" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E262" t="s">
         <v>303</v>
       </c>
       <c r="F262">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B263" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C263" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D263" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E263" t="s">
         <v>303</v>
       </c>
       <c r="F263">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B264" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C264" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D264" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E264" t="s">
         <v>303</v>
       </c>
       <c r="F264">
-        <v>1</v>
+        <v>19</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B265" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C265" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D265" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E265" t="s">
         <v>303</v>
       </c>
       <c r="F265">
-        <v>4</v>
+        <v>34</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B266" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C266" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D266" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E266" t="s">
         <v>303</v>
       </c>
       <c r="F266">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C267" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D267" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E267" t="s">
         <v>303</v>
       </c>
       <c r="F267">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B268" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C268" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D268" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E268" t="s">
         <v>303</v>
       </c>
       <c r="F268">
-        <v>2</v>
+        <v>23</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="B269" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C269" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D269" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E269" t="s">
         <v>303</v>
       </c>
       <c r="F269">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B270" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C270" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D270" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E270" t="s">
         <v>303</v>
       </c>
       <c r="F270">
-        <v>6</v>
+        <v>69</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B271" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C271" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D271" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E271" t="s">
         <v>303</v>
       </c>
       <c r="F271">
-        <v>22</v>
+        <v>94</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B272" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C272" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D272" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E272" t="s">
         <v>303</v>
       </c>
       <c r="F272">
-        <v>3</v>
+        <v>115</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B273" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C273" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="D273" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E273" t="s">
         <v>303</v>
       </c>
       <c r="F273">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B274" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C274" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D274" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E274" t="s">
         <v>303</v>
       </c>
       <c r="F274">
-        <v>15</v>
+        <v>108</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B275" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C275" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D275" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E275" t="s">
         <v>303</v>
       </c>
       <c r="F275">
-        <v>5</v>
+        <v>110</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B276" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C276" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D276" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E276" t="s">
         <v>303</v>
       </c>
       <c r="F276">
-        <v>25</v>
+        <v>85</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B277" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C277" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D277" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E277" t="s">
         <v>303</v>
       </c>
       <c r="F277">
-        <v>26</v>
+        <v>164</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
+        <v>266</v>
+      </c>
+      <c r="B278" t="s">
         <v>270</v>
       </c>
-      <c r="B278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C278" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D278" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E278" t="s">
         <v>303</v>
       </c>
       <c r="F278">
-        <v>26</v>
+        <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
+        <v>266</v>
+      </c>
+      <c r="B279" t="s">
         <v>270</v>
       </c>
-      <c r="B279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C279" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D279" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E279" t="s">
         <v>303</v>
       </c>
       <c r="F279">
-        <v>5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
+        <v>266</v>
+      </c>
+      <c r="B280" t="s">
         <v>270</v>
       </c>
-      <c r="B280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C280" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D280" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E280" t="s">
         <v>303</v>
       </c>
       <c r="F280">
-        <v>16</v>
+        <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
+        <v>266</v>
+      </c>
+      <c r="B281" t="s">
         <v>270</v>
       </c>
-      <c r="B281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C281" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="D281" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E281" t="s">
         <v>303</v>
       </c>
       <c r="F281">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
+        <v>266</v>
+      </c>
+      <c r="B282" t="s">
         <v>270</v>
       </c>
-      <c r="B282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C282" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D282" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E282" t="s">
         <v>303</v>
       </c>
       <c r="F282">
-        <v>61</v>
+        <v>18</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
+        <v>266</v>
+      </c>
+      <c r="B283" t="s">
         <v>270</v>
       </c>
-      <c r="B283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C283" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D283" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E283" t="s">
         <v>303</v>
       </c>
       <c r="F283">
-        <v>77</v>
+        <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
+        <v>266</v>
+      </c>
+      <c r="B284" t="s">
         <v>270</v>
       </c>
-      <c r="B284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C284" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D284" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E284" t="s">
         <v>303</v>
       </c>
       <c r="F284">
-        <v>109</v>
+        <v>15</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
+        <v>266</v>
+      </c>
+      <c r="B285" t="s">
         <v>270</v>
       </c>
-      <c r="B285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C285" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D285" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E285" t="s">
         <v>303</v>
       </c>
       <c r="F285">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B286" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C286" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D286" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E286" t="s">
         <v>303</v>
       </c>
       <c r="F286">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B287" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C287" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D287" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E287" t="s">
         <v>303</v>
       </c>
       <c r="F287">
-        <v>85</v>
+        <v>23</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B288" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C288" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="D288" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E288" t="s">
         <v>303</v>
       </c>
       <c r="F288">
-        <v>92</v>
+        <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B289" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C289" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D289" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E289" t="s">
         <v>303</v>
       </c>
       <c r="F289">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B290" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C290" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D290" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E290" t="s">
         <v>303</v>
       </c>
       <c r="F290">
-        <v>76</v>
+        <v>7</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B291" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C291" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D291" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E291" t="s">
         <v>303</v>
       </c>
       <c r="F291">
-        <v>105</v>
+        <v>2</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B292" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C292" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D292" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E292" t="s">
         <v>303</v>
       </c>
       <c r="F292">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B293" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C293" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D293" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E293" t="s">
         <v>303</v>
       </c>
       <c r="F293">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B294" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C294" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D294" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E294" t="s">
         <v>303</v>
       </c>
       <c r="F294">
-        <v>21</v>
+        <v>537</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B295" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C295" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D295" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E295" t="s">
         <v>303</v>
       </c>
       <c r="F295">
-        <v>1</v>
+        <v>558</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B296" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C296" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D296" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E296" t="s">
         <v>303</v>
       </c>
       <c r="F296">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B297" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C297" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="D297" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E297" t="s">
         <v>303</v>
       </c>
       <c r="F297">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B298" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C298" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D298" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E298" t="s">
         <v>303</v>
       </c>
       <c r="F298">
-        <v>11</v>
+        <v>380</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B299" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C299" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D299" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E299" t="s">
         <v>303</v>
       </c>
       <c r="F299">
-        <v>25</v>
+        <v>531</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B300" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C300" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D300" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E300" t="s">
         <v>303</v>
       </c>
       <c r="F300">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B301" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C301" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D301" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E301" t="s">
         <v>303</v>
       </c>
       <c r="F301">
-        <v>7</v>
+        <v>439</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B302" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C302" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D302" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E302" t="s">
         <v>303</v>
       </c>
       <c r="F302">
-        <v>16</v>
+        <v>764</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B303" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C303" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D303" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E303" t="s">
         <v>303</v>
       </c>
       <c r="F303">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B304" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C304" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D304" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E304" t="s">
         <v>303</v>
       </c>
       <c r="F304">
-        <v>6</v>
+        <v>80</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B305" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C305" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D305" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E305" t="s">
         <v>303</v>
       </c>
       <c r="F305">
-        <v>16</v>
+        <v>57</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B306" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C306" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D306" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E306" t="s">
         <v>303</v>
       </c>
       <c r="F306">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B307" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C307" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D307" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E307" t="s">
         <v>303</v>
       </c>
       <c r="F307">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B308" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C308" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D308" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E308" t="s">
         <v>303</v>
       </c>
       <c r="F308">
-        <v>482</v>
+        <v>18</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B309" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C309" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D309" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E309" t="s">
         <v>303</v>
       </c>
       <c r="F309">
-        <v>662</v>
+        <v>28</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B310" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C310" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D310" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E310" t="s">
         <v>303</v>
       </c>
       <c r="F310">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
+        <v>271</v>
+      </c>
+      <c r="B311" t="s">
         <v>275</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C311" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D311" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E311" t="s">
         <v>303</v>
       </c>
       <c r="F311">
-        <v>23</v>
+        <v>239</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
+        <v>271</v>
+      </c>
+      <c r="B312" t="s">
         <v>275</v>
       </c>
-      <c r="B312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C312" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D312" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E312" t="s">
         <v>303</v>
       </c>
       <c r="F312">
-        <v>436</v>
+        <v>229</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
+        <v>271</v>
+      </c>
+      <c r="B313" t="s">
         <v>275</v>
       </c>
-      <c r="B313" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C313" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="D313" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E313" t="s">
         <v>303</v>
       </c>
       <c r="F313">
-        <v>788</v>
+        <v>4</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
+        <v>271</v>
+      </c>
+      <c r="B314" t="s">
         <v>275</v>
       </c>
-      <c r="B314" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C314" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D314" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E314" t="s">
         <v>303</v>
       </c>
       <c r="F314">
-        <v>9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
+        <v>271</v>
+      </c>
+      <c r="B315" t="s">
         <v>275</v>
       </c>
-      <c r="B315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C315" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D315" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E315" t="s">
         <v>303</v>
       </c>
       <c r="F315">
-        <v>478</v>
+        <v>46</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
+        <v>271</v>
+      </c>
+      <c r="B316" t="s">
         <v>275</v>
       </c>
-      <c r="B316" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C316" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D316" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E316" t="s">
         <v>303</v>
       </c>
       <c r="F316">
-        <v>862</v>
+        <v>14</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
+        <v>271</v>
+      </c>
+      <c r="B317" t="s">
         <v>275</v>
       </c>
-      <c r="B317" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C317" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D317" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E317" t="s">
         <v>303</v>
       </c>
       <c r="F317">
-        <v>15</v>
+        <v>62</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
+        <v>271</v>
+      </c>
+      <c r="B318" t="s">
         <v>275</v>
       </c>
-      <c r="B318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C318" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D318" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E318" t="s">
         <v>303</v>
       </c>
       <c r="F318">
-        <v>60</v>
+        <v>182</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
+        <v>271</v>
+      </c>
+      <c r="B319" t="s">
         <v>275</v>
       </c>
-      <c r="B319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C319" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D319" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E319" t="s">
         <v>303</v>
       </c>
       <c r="F319">
-        <v>49</v>
+        <v>2</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B320" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C320" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D320" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E320" t="s">
         <v>303</v>
       </c>
       <c r="F320">
-        <v>8</v>
+        <v>23</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B321" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C321" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D321" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E321" t="s">
         <v>303</v>
       </c>
       <c r="F321">
-        <v>20</v>
+        <v>66</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B322" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C322" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D322" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E322" t="s">
         <v>303</v>
       </c>
       <c r="F322">
-        <v>13</v>
+        <v>3</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B323" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C323" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D323" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E323" t="s">
         <v>303</v>
       </c>
       <c r="F323">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B324" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C324" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D324" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E324" t="s">
         <v>303</v>
       </c>
       <c r="F324">
-        <v>218</v>
+        <v>14</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B325" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C325" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D325" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E325" t="s">
         <v>303</v>
       </c>
       <c r="F325">
-        <v>192</v>
+        <v>35</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B326" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C326" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D326" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E326" t="s">
         <v>303</v>
       </c>
       <c r="F326">
-        <v>2</v>
+        <v>68</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B327" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C327" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D327" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E327" t="s">
         <v>303</v>
       </c>
       <c r="F327">
-        <v>13</v>
+        <v>144</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B328" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C328" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D328" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E328" t="s">
         <v>303</v>
       </c>
       <c r="F328">
-        <v>37</v>
+        <v>2</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B329" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C329" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D329" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E329" t="s">
         <v>303</v>
       </c>
       <c r="F329">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B330" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C330" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D330" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E330" t="s">
         <v>303</v>
       </c>
       <c r="F330">
-        <v>2</v>
+        <v>98</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B331" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C331" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D331" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E331" t="s">
         <v>303</v>
       </c>
       <c r="F331">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B332" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C332" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D332" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E332" t="s">
         <v>303</v>
       </c>
       <c r="F332">
-        <v>216</v>
+        <v>118</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B333" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C333" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D333" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E333" t="s">
         <v>303</v>
       </c>
       <c r="F333">
-        <v>24</v>
+        <v>100</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B334" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C334" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D334" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E334" t="s">
         <v>303</v>
       </c>
       <c r="F334">
-        <v>58</v>
+        <v>239</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B335" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C335" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D335" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E335" t="s">
         <v>303</v>
       </c>
       <c r="F335">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B336" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C336" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="D336" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E336" t="s">
         <v>303</v>
       </c>
       <c r="F336">
         <v>4</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B337" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C337" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D337" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E337" t="s">
         <v>303</v>
       </c>
       <c r="F337">
-        <v>37</v>
+        <v>102</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B338" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C338" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D338" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E338" t="s">
         <v>303</v>
       </c>
       <c r="F338">
-        <v>12</v>
+        <v>190</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B339" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C339" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D339" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E339" t="s">
         <v>303</v>
       </c>
       <c r="F339">
-        <v>54</v>
+        <v>2</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B340" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C340" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D340" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E340" t="s">
         <v>303</v>
       </c>
       <c r="F340">
-        <v>2</v>
+        <v>85</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B341" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C341" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D341" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E341" t="s">
         <v>303</v>
       </c>
       <c r="F341">
-        <v>82</v>
+        <v>189</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B342" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C342" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D342" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E342" t="s">
         <v>303</v>
       </c>
       <c r="F342">
-        <v>158</v>
+        <v>7</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B343" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C343" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D343" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E343" t="s">
         <v>303</v>
       </c>
       <c r="F343">
-        <v>1</v>
+        <v>24</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B344" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C344" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D344" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E344" t="s">
         <v>303</v>
       </c>
       <c r="F344">
-        <v>66</v>
+        <v>22</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B345" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C345" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D345" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E345" t="s">
         <v>303</v>
       </c>
       <c r="F345">
-        <v>149</v>
+        <v>21</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B346" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C346" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D346" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E346" t="s">
         <v>303</v>
       </c>
       <c r="F346">
-        <v>3</v>
+        <v>22</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B347" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C347" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D347" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E347" t="s">
         <v>303</v>
       </c>
       <c r="F347">
-        <v>92</v>
+        <v>15</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B348" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C348" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D348" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E348" t="s">
         <v>303</v>
       </c>
       <c r="F348">
-        <v>156</v>
+        <v>17</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B349" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C349" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D349" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E349" t="s">
         <v>303</v>
       </c>
       <c r="F349">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
+        <v>277</v>
+      </c>
+      <c r="B350" t="s">
         <v>281</v>
       </c>
-      <c r="B350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C350" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D350" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E350" t="s">
         <v>303</v>
       </c>
       <c r="F350">
-        <v>100</v>
+        <v>13</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
+        <v>277</v>
+      </c>
+      <c r="B351" t="s">
         <v>281</v>
       </c>
-      <c r="B351" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C351" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D351" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E351" t="s">
         <v>303</v>
       </c>
       <c r="F351">
-        <v>230</v>
+        <v>26</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
+        <v>277</v>
+      </c>
+      <c r="B352" t="s">
         <v>281</v>
       </c>
-      <c r="B352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C352" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="D352" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E352" t="s">
         <v>303</v>
       </c>
       <c r="F352">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
+        <v>277</v>
+      </c>
+      <c r="B353" t="s">
         <v>281</v>
       </c>
-      <c r="B353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C353" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D353" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E353" t="s">
         <v>303</v>
       </c>
       <c r="F353">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
+        <v>277</v>
+      </c>
+      <c r="B354" t="s">
         <v>281</v>
       </c>
-      <c r="B354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C354" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D354" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E354" t="s">
         <v>303</v>
       </c>
       <c r="F354">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
+        <v>277</v>
+      </c>
+      <c r="B355" t="s">
         <v>281</v>
       </c>
-      <c r="B355" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C355" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D355" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E355" t="s">
         <v>303</v>
       </c>
       <c r="F355">
-        <v>230</v>
+        <v>22</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
+        <v>277</v>
+      </c>
+      <c r="B356" t="s">
         <v>281</v>
       </c>
-      <c r="B356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C356" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D356" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E356" t="s">
         <v>303</v>
       </c>
       <c r="F356">
-        <v>9</v>
+        <v>21</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B357" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C357" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D357" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E357" t="s">
         <v>303</v>
       </c>
       <c r="F357">
-        <v>87</v>
+        <v>57</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B358" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C358" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D358" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E358" t="s">
         <v>303</v>
       </c>
       <c r="F358">
-        <v>224</v>
+        <v>52</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B359" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C359" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
       <c r="D359" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E359" t="s">
         <v>303</v>
       </c>
       <c r="F359">
-        <v>15</v>
+        <v>2</v>
       </c>
     </row>
     <row r="360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B360" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C360" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D360" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E360" t="s">
         <v>303</v>
       </c>
       <c r="F360">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B361" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C361" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D361" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E361" t="s">
         <v>303</v>
       </c>
       <c r="F361">
-        <v>25</v>
+        <v>59</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B362" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C362" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D362" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E362" t="s">
         <v>303</v>
       </c>
       <c r="F362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B363" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C363" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D363" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E363" t="s">
         <v>303</v>
       </c>
       <c r="F363">
-        <v>24</v>
+        <v>54</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B364" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C364" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D364" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E364" t="s">
         <v>303</v>
       </c>
       <c r="F364">
-        <v>34</v>
+        <v>89</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B365" t="s">
         <v>284</v>
       </c>
       <c r="C365" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D365" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E365" t="s">
         <v>303</v>
       </c>
       <c r="F365">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B366" t="s">
         <v>284</v>
       </c>
       <c r="C366" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D366" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E366" t="s">
         <v>303</v>
       </c>
       <c r="F366">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B367" t="s">
         <v>284</v>
       </c>
       <c r="C367" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D367" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E367" t="s">
         <v>303</v>
       </c>
       <c r="F367">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B368" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C368" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D368" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E368" t="s">
         <v>303</v>
       </c>
       <c r="F368">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B369" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C369" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D369" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E369" t="s">
         <v>303</v>
       </c>
       <c r="F369">
-        <v>22</v>
+        <v>9</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B370" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C370" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D370" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E370" t="s">
         <v>303</v>
       </c>
       <c r="F370">
-        <v>17</v>
+        <v>7</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B371" t="s">
         <v>285</v>
       </c>
       <c r="C371" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D371" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E371" t="s">
         <v>303</v>
       </c>
       <c r="F371">
-        <v>32</v>
+        <v>5</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B372" t="s">
         <v>285</v>
       </c>
       <c r="C372" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D372" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E372" t="s">
         <v>303</v>
       </c>
       <c r="F372">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B373" t="s">
         <v>285</v>
       </c>
       <c r="C373" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D373" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E373" t="s">
         <v>303</v>
       </c>
       <c r="F373">
-        <v>35</v>
+        <v>5</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B374" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C374" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D374" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E374" t="s">
         <v>303</v>
       </c>
       <c r="F374">
-        <v>52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B375" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C375" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D375" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E375" t="s">
         <v>303</v>
       </c>
       <c r="F375">
-        <v>47</v>
+        <v>4</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B376" t="s">
         <v>286</v>
       </c>
       <c r="C376" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D376" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E376" t="s">
         <v>303</v>
       </c>
       <c r="F376">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B377" t="s">
         <v>286</v>
       </c>
       <c r="C377" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D377" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E377" t="s">
         <v>303</v>
       </c>
       <c r="F377">
-        <v>54</v>
+        <v>2</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B378" t="s">
         <v>286</v>
       </c>
       <c r="C378" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D378" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E378" t="s">
         <v>303</v>
       </c>
       <c r="F378">
-        <v>82</v>
+        <v>5</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B379" t="s">
         <v>286</v>
       </c>
       <c r="C379" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D379" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E379" t="s">
         <v>303</v>
       </c>
       <c r="F379">
-        <v>57</v>
+        <v>5</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B380" t="s">
         <v>286</v>
       </c>
       <c r="C380" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D380" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E380" t="s">
         <v>303</v>
       </c>
       <c r="F380">
-        <v>104</v>
+        <v>4</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B381" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C381" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="D381" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E381" t="s">
         <v>303</v>
       </c>
       <c r="F381">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
+        <v>283</v>
+      </c>
+      <c r="B382" t="s">
         <v>287</v>
       </c>
-      <c r="B382" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C382" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D382" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E382" t="s">
         <v>303</v>
       </c>
       <c r="F382">
-        <v>3</v>
+        <v>20</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
+        <v>283</v>
+      </c>
+      <c r="B383" t="s">
         <v>287</v>
       </c>
-      <c r="B383" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C383" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="D383" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E383" t="s">
         <v>303</v>
       </c>
       <c r="F383">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
+        <v>283</v>
+      </c>
+      <c r="B384" t="s">
         <v>287</v>
       </c>
-      <c r="B384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C384" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D384" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E384" t="s">
         <v>303</v>
       </c>
       <c r="F384">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
+        <v>283</v>
+      </c>
+      <c r="B385" t="s">
         <v>287</v>
       </c>
-      <c r="B385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C385" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="D385" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E385" t="s">
         <v>303</v>
       </c>
       <c r="F385">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
+        <v>283</v>
+      </c>
+      <c r="B386" t="s">
         <v>287</v>
       </c>
-      <c r="B386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C386" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D386" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E386" t="s">
         <v>303</v>
       </c>
       <c r="F386">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
+        <v>283</v>
+      </c>
+      <c r="B387" t="s">
         <v>287</v>
       </c>
-      <c r="B387" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C387" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D387" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E387" t="s">
         <v>303</v>
       </c>
       <c r="F387">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B388" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C388" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D388" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E388" t="s">
         <v>303</v>
       </c>
       <c r="F388">
         <v>6</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B389" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C389" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D389" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E389" t="s">
         <v>303</v>
       </c>
       <c r="F389">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B390" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C390" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="D390" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E390" t="s">
         <v>303</v>
       </c>
       <c r="F390">
-        <v>15</v>
+        <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B391" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C391" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D391" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E391" t="s">
         <v>303</v>
       </c>
       <c r="F391">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B392" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C392" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D392" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E392" t="s">
         <v>303</v>
       </c>
       <c r="F392">
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B393" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C393" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D393" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E393" t="s">
         <v>303</v>
       </c>
       <c r="F393">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B394" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C394" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D394" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E394" t="s">
         <v>303</v>
       </c>
       <c r="F394">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B395" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C395" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D395" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E395" t="s">
         <v>303</v>
       </c>
       <c r="F395">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B396" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C396" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D396" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E396" t="s">
         <v>303</v>
       </c>
       <c r="F396">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B397" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C397" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="D397" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E397" t="s">
         <v>303</v>
       </c>
       <c r="F397">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B398" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C398" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D398" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E398" t="s">
         <v>303</v>
       </c>
       <c r="F398">
-        <v>2</v>
+        <v>9</v>
       </c>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B399" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C399" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D399" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E399" t="s">
         <v>303</v>
       </c>
       <c r="F399">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B400" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C400" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D400" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E400" t="s">
         <v>303</v>
       </c>
       <c r="F400">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B401" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C401" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D401" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E401" t="s">
         <v>303</v>
       </c>
       <c r="F401">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B402" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C402" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="D402" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E402" t="s">
         <v>303</v>
       </c>
       <c r="F402">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B403" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C403" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="D403" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E403" t="s">
         <v>303</v>
       </c>
       <c r="F403">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B404" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C404" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="D404" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E404" t="s">
         <v>303</v>
       </c>
       <c r="F404">
-        <v>23</v>
+        <v>7</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B405" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C405" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="D405" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E405" t="s">
         <v>303</v>
       </c>
       <c r="F405">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B406" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C406" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D406" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E406" t="s">
         <v>303</v>
       </c>
       <c r="F406">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B407" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C407" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="D407" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E407" t="s">
         <v>303</v>
       </c>
       <c r="F407">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B408" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C408" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D408" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E408" t="s">
         <v>303</v>
       </c>
       <c r="F408">
-        <v>23</v>
+        <v>11</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B409" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C409" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="D409" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="E409" t="s">
         <v>303</v>
       </c>
       <c r="F409">
-        <v>3</v>
-[...178 lines deleted...]
-      <c r="F418">
         <v>15</v>
-      </c>
-[...238 lines deleted...]
-        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="56.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" customWidth="1"/>
     <col min="4" max="4" width="24.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2" spans="1:4" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>303</v>
       </c>
       <c r="D3">
-        <v>327</v>
+        <v>284</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>303</v>
       </c>
       <c r="D4" s="11">
-        <v>1834</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>303</v>
       </c>
       <c r="D5">
-        <v>59</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>303</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" customWidth="1"/>
     <col min="5" max="5" width="24.140625" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>303</v>
       </c>
       <c r="D3">
-        <v>1899</v>
+        <v>2283</v>
       </c>
       <c r="E3">
-        <v>1367</v>
+        <v>1796</v>
       </c>
       <c r="F3" s="1">
-        <v>0.72</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>303</v>
       </c>
       <c r="D4">
-        <v>1899</v>
+        <v>2283</v>
       </c>
       <c r="E4">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="F4" s="1">
-        <v>2.9000000000000001E-2</v>
+        <v>2.3E-2</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>303</v>
       </c>
       <c r="D5">
-        <v>1899</v>
+        <v>2283</v>
       </c>
       <c r="E5">
-        <v>309</v>
+        <v>277</v>
       </c>
       <c r="F5" s="1">
-        <v>0.16300000000000001</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>303</v>
       </c>
       <c r="D6">
-        <v>1899</v>
+        <v>2283</v>
       </c>
       <c r="E6">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="F6" s="1">
-        <v>8.7999999999999995E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>303</v>
       </c>
       <c r="D7">
-        <v>33098</v>
+        <v>34950</v>
       </c>
       <c r="E7">
-        <v>16337</v>
+        <v>18752</v>
       </c>
       <c r="F7" s="1">
-        <v>0.49399999999999999</v>
+        <v>0.53900000000000003</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>303</v>
       </c>
       <c r="D8">
-        <v>33098</v>
+        <v>34950</v>
       </c>
       <c r="E8">
-        <v>5608</v>
+        <v>5756</v>
       </c>
       <c r="F8" s="1">
-        <v>0.16900000000000001</v>
+        <v>0.16500000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>303</v>
       </c>
       <c r="D9">
-        <v>33098</v>
+        <v>34950</v>
       </c>
       <c r="E9">
-        <v>10373</v>
+        <v>9893</v>
       </c>
       <c r="F9" s="1">
-        <v>0.313</v>
+        <v>0.28100000000000003</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>303</v>
       </c>
       <c r="D10">
-        <v>33098</v>
+        <v>34950</v>
       </c>
       <c r="E10">
-        <v>780</v>
+        <v>549</v>
       </c>
       <c r="F10" s="1">
-        <v>2.4E-2</v>
+        <v>1.6E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" customWidth="1"/>
     <col min="4" max="4" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
     </row>
     <row r="2" spans="1:4" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>303</v>
       </c>
       <c r="D3" s="11">
-        <v>1554</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>303</v>
       </c>
       <c r="D4">
-        <v>204</v>
+        <v>185</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>303</v>
       </c>
       <c r="D5" s="11">
-        <v>2234</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>303</v>
       </c>
       <c r="D6">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>303</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>303</v>
       </c>
       <c r="D8">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>303</v>
       </c>
       <c r="D9">
-        <v>530</v>
+        <v>535</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>303</v>
       </c>
       <c r="D10" s="11">
-        <v>2815</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11" t="s">
         <v>303</v>
       </c>
       <c r="D11">
-        <v>169</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>303</v>
       </c>
       <c r="D12">
-        <v>675</v>
+        <v>573</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>303</v>
       </c>
       <c r="D13">
-        <v>850</v>
+        <v>945</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>303</v>
       </c>
       <c r="D14">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>303</v>
       </c>
       <c r="D15">
-        <v>59</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>303</v>
       </c>
       <c r="D16">
-        <v>79</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" t="s">
         <v>303</v>
       </c>
       <c r="D17">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:F154"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="44.85546875" customWidth="1"/>
     <col min="3" max="3" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="17.140625" customWidth="1"/>
     <col min="6" max="6" width="32.5703125" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="6" t="s">
         <v>36</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3" t="s">
         <v>303</v>
       </c>
       <c r="E3" s="11">
-        <v>7531</v>
+        <v>9375</v>
       </c>
       <c r="F3" s="1">
-        <v>0.57499999999999996</v>
+        <v>0.65900000000000003</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>303</v>
       </c>
       <c r="E4" s="11">
-        <v>1873</v>
+        <v>1776</v>
       </c>
       <c r="F4" s="1">
-        <v>0.14299999999999999</v>
+        <v>0.125</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>303</v>
       </c>
       <c r="E5" s="11">
-        <v>3591</v>
+        <v>3047</v>
       </c>
       <c r="F5" s="1">
-        <v>0.27400000000000002</v>
+        <v>0.214</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>303</v>
       </c>
       <c r="E6">
-        <v>105</v>
+        <v>25</v>
       </c>
       <c r="F6" s="1">
-        <v>8.0000000000000002E-3</v>
+        <v>2E-3</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>303</v>
       </c>
       <c r="E7">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F7" s="1">
-        <v>1</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>303</v>
       </c>
       <c r="E8">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="F8" s="1">
-        <v>0.754</v>
+        <v>0.112</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>303</v>
       </c>
       <c r="E9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F9" s="1">
-        <v>0.123</v>
+        <v>0.13800000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D10" t="s">
         <v>303</v>
       </c>
       <c r="E10">
-        <v>13</v>
+        <v>450</v>
       </c>
       <c r="F10" s="1">
-        <v>0.107</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>303</v>
       </c>
       <c r="E11">
-        <v>2</v>
+        <v>141</v>
       </c>
       <c r="F11" s="1">
-        <v>1.6E-2</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>40</v>
       </c>
       <c r="C12" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>303</v>
       </c>
       <c r="E12">
-        <v>318</v>
+        <v>345</v>
       </c>
       <c r="F12" s="1">
-        <v>0.48699999999999999</v>
+        <v>0.36799999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>303</v>
       </c>
       <c r="E13">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="F13" s="1">
-        <v>0.14199999999999999</v>
+        <v>2E-3</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D14" t="s">
         <v>303</v>
       </c>
       <c r="E14">
-        <v>230</v>
+        <v>12</v>
       </c>
       <c r="F14" s="1">
-        <v>0.35199999999999998</v>
+        <v>0.92300000000000004</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>303</v>
       </c>
       <c r="E15">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>1.7999999999999999E-2</v>
+        <v>7.6999999999999999E-2</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
       <c r="D16" t="s">
         <v>303</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="F16" s="1">
-        <v>0.5</v>
+        <v>0.45300000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
         <v>303</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F17" s="1">
-        <v>0.5</v>
+        <v>0.11600000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>42</v>
       </c>
       <c r="C18" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>303</v>
       </c>
       <c r="E18">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F18" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>292</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D19" t="s">
         <v>303</v>
       </c>
       <c r="E19">
         <v>2</v>
       </c>
       <c r="F19" s="1">
-        <v>3.2000000000000001E-2</v>
+        <v>0.66700000000000004</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>292</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>303</v>
       </c>
       <c r="E20">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>0.45200000000000001</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D21" t="s">
         <v>303</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="F21" s="1">
-        <v>1.6E-2</v>
+        <v>0.32900000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>304</v>
+        <v>43</v>
       </c>
       <c r="C22" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>303</v>
       </c>
       <c r="E22">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="F22" s="1">
-        <v>1</v>
+        <v>0.161</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>43</v>
       </c>
       <c r="C23" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>303</v>
       </c>
       <c r="E23">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="F23" s="1">
-        <v>0.376</v>
+        <v>0.48299999999999998</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>43</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>303</v>
       </c>
       <c r="E24">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F24" s="1">
-        <v>0.17599999999999999</v>
+        <v>2.8000000000000001E-2</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D25" t="s">
         <v>303</v>
       </c>
-      <c r="E25">
-        <v>36</v>
+      <c r="E25" s="11">
+        <v>1807</v>
       </c>
       <c r="F25" s="1">
-        <v>0.42399999999999999</v>
+        <v>0.68799999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>303</v>
       </c>
       <c r="E26">
-        <v>2</v>
+        <v>312</v>
       </c>
       <c r="F26" s="1">
-        <v>2.4E-2</v>
+        <v>0.11899999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>44</v>
       </c>
       <c r="C27" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>303</v>
       </c>
-      <c r="E27" s="11">
-        <v>1535</v>
+      <c r="E27">
+        <v>487</v>
       </c>
       <c r="F27" s="1">
-        <v>0.61</v>
+        <v>0.185</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>44</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
         <v>303</v>
       </c>
       <c r="E28">
-        <v>362</v>
+        <v>20</v>
       </c>
       <c r="F28" s="1">
-        <v>0.14399999999999999</v>
+        <v>8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D29" t="s">
         <v>303</v>
       </c>
       <c r="E29">
-        <v>580</v>
+        <v>190</v>
       </c>
       <c r="F29" s="1">
-        <v>0.23100000000000001</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
         <v>303</v>
       </c>
       <c r="E30">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="F30" s="1">
-        <v>1.4999999999999999E-2</v>
+        <v>0.152</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>45</v>
       </c>
       <c r="C31" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>303</v>
       </c>
       <c r="E31">
-        <v>167</v>
+        <v>138</v>
       </c>
       <c r="F31" s="1">
-        <v>0.45300000000000001</v>
+        <v>0.35599999999999998</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
         <v>45</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
         <v>303</v>
       </c>
       <c r="E32">
-        <v>58</v>
+        <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>0.157</v>
+        <v>3.0000000000000001E-3</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D33" t="s">
         <v>303</v>
       </c>
       <c r="E33">
-        <v>142</v>
+        <v>60</v>
       </c>
       <c r="F33" s="1">
-        <v>0.38500000000000001</v>
+        <v>0.33900000000000002</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
         <v>303</v>
       </c>
       <c r="E34">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F34" s="1">
-        <v>5.0000000000000001E-3</v>
+        <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>303</v>
       </c>
       <c r="E35">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="F35" s="1">
-        <v>0.45300000000000001</v>
+        <v>0.61599999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D36" t="s">
         <v>303</v>
       </c>
       <c r="E36">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F36" s="1">
-        <v>0.109</v>
+        <v>0.70399999999999996</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D37" t="s">
         <v>303</v>
       </c>
       <c r="E37">
-        <v>56</v>
+        <v>3</v>
       </c>
       <c r="F37" s="1">
-        <v>0.438</v>
+        <v>0.111</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>47</v>
       </c>
       <c r="C38" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>303</v>
       </c>
       <c r="E38">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F38" s="1">
-        <v>0.5</v>
+        <v>0.185</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D39" t="s">
         <v>303</v>
       </c>
       <c r="E39">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F39" s="1">
-        <v>0.5</v>
+        <v>0.23599999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
         <v>48</v>
       </c>
       <c r="C40" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D40" t="s">
         <v>303</v>
       </c>
       <c r="E40">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F40" s="1">
-        <v>0.20699999999999999</v>
+        <v>4.2000000000000003E-2</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>8</v>
       </c>
       <c r="B41" t="s">
         <v>48</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>303</v>
       </c>
       <c r="E41">
-        <v>2</v>
+        <v>52</v>
       </c>
       <c r="F41" s="1">
-        <v>3.4000000000000002E-2</v>
+        <v>0.72199999999999998</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>8</v>
       </c>
       <c r="B42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D42" t="s">
         <v>303</v>
       </c>
       <c r="E42">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="F42" s="1">
-        <v>0.75900000000000001</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" t="s">
         <v>49</v>
       </c>
       <c r="C43" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
         <v>303</v>
       </c>
       <c r="E43">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="F43" s="1">
-        <v>0.66700000000000004</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D44" t="s">
         <v>303</v>
       </c>
-      <c r="E44">
-        <v>10</v>
+      <c r="E44" s="11">
+        <v>1081</v>
       </c>
       <c r="F44" s="1">
-        <v>0.33300000000000002</v>
+        <v>0.622</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>8</v>
       </c>
       <c r="B45" t="s">
         <v>50</v>
       </c>
       <c r="C45" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
         <v>303</v>
       </c>
-      <c r="E45" s="11">
-        <v>1033</v>
+      <c r="E45">
+        <v>223</v>
       </c>
       <c r="F45" s="1">
-        <v>0.57999999999999996</v>
+        <v>0.128</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>303</v>
       </c>
       <c r="E46">
-        <v>242</v>
+        <v>421</v>
       </c>
       <c r="F46" s="1">
-        <v>0.13600000000000001</v>
+        <v>0.24199999999999999</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
         <v>50</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
         <v>303</v>
       </c>
       <c r="E47">
-        <v>481</v>
+        <v>13</v>
       </c>
       <c r="F47" s="1">
-        <v>0.27</v>
+        <v>7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D48" t="s">
         <v>303</v>
       </c>
       <c r="E48">
-        <v>24</v>
+        <v>187</v>
       </c>
       <c r="F48" s="1">
-        <v>1.2999999999999999E-2</v>
+        <v>0.57499999999999996</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
         <v>51</v>
       </c>
       <c r="C49" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>303</v>
       </c>
       <c r="E49">
-        <v>214</v>
+        <v>65</v>
       </c>
       <c r="F49" s="1">
-        <v>0.61099999999999999</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
         <v>51</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>303</v>
       </c>
       <c r="E50">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="F50" s="1">
-        <v>0.14299999999999999</v>
+        <v>0.218</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
         <v>51</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D51" t="s">
         <v>303</v>
       </c>
       <c r="E51">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="F51" s="1">
-        <v>0.24299999999999999</v>
+        <v>6.0000000000000001E-3</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D52" t="s">
         <v>303</v>
       </c>
       <c r="E52">
-        <v>1</v>
+        <v>491</v>
       </c>
       <c r="F52" s="1">
-        <v>3.0000000000000001E-3</v>
+        <v>0.54700000000000004</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
         <v>52</v>
       </c>
       <c r="C53" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D53" t="s">
         <v>303</v>
       </c>
       <c r="E53">
-        <v>401</v>
+        <v>151</v>
       </c>
       <c r="F53" s="1">
-        <v>0.51300000000000001</v>
+        <v>0.16800000000000001</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>52</v>
       </c>
       <c r="C54" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>303</v>
       </c>
       <c r="E54">
-        <v>147</v>
+        <v>252</v>
       </c>
       <c r="F54" s="1">
-        <v>0.188</v>
+        <v>0.28100000000000003</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>52</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
         <v>303</v>
       </c>
       <c r="E55">
-        <v>217</v>
+        <v>4</v>
       </c>
       <c r="F55" s="1">
-        <v>0.27800000000000002</v>
+        <v>4.0000000000000001E-3</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D56" t="s">
         <v>303</v>
       </c>
       <c r="E56">
-        <v>16</v>
+        <v>775</v>
       </c>
       <c r="F56" s="1">
-        <v>0.02</v>
+        <v>0.54500000000000004</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
         <v>53</v>
       </c>
       <c r="C57" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
         <v>303</v>
       </c>
       <c r="E57">
-        <v>730</v>
+        <v>221</v>
       </c>
       <c r="F57" s="1">
-        <v>0.52600000000000002</v>
+        <v>0.156</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
         <v>53</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
         <v>303</v>
       </c>
       <c r="E58">
-        <v>185</v>
+        <v>411</v>
       </c>
       <c r="F58" s="1">
-        <v>0.13300000000000001</v>
+        <v>0.28899999999999998</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
         <v>53</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
         <v>303</v>
       </c>
       <c r="E59">
-        <v>454</v>
+        <v>14</v>
       </c>
       <c r="F59" s="1">
-        <v>0.32700000000000001</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>8</v>
       </c>
       <c r="B60" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D60" t="s">
         <v>303</v>
       </c>
       <c r="E60">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>1.2999999999999999E-2</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>54</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D61" t="s">
         <v>303</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61" s="1">
-        <v>1</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>8</v>
       </c>
       <c r="B62" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C62" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
         <v>303</v>
       </c>
       <c r="E62">
-        <v>571</v>
+        <v>1</v>
       </c>
       <c r="F62" s="1">
-        <v>0.61399999999999999</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>55</v>
+        <v>313</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D63" t="s">
         <v>303</v>
       </c>
       <c r="E63">
-        <v>106</v>
+        <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>0.114</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>8</v>
       </c>
       <c r="B64" t="s">
-        <v>55</v>
+        <v>313</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
         <v>303</v>
       </c>
       <c r="E64">
-        <v>244</v>
+        <v>2</v>
       </c>
       <c r="F64" s="1">
-        <v>0.26200000000000001</v>
+        <v>0.66700000000000004</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>8</v>
       </c>
       <c r="B65" t="s">
         <v>55</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D65" t="s">
         <v>303</v>
       </c>
       <c r="E65">
-        <v>9</v>
+        <v>569</v>
       </c>
       <c r="F65" s="1">
-        <v>0.01</v>
+        <v>0.61099999999999999</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C66" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D66" t="s">
         <v>303</v>
       </c>
       <c r="E66">
-        <v>210</v>
+        <v>148</v>
       </c>
       <c r="F66" s="1">
-        <v>0.56299999999999994</v>
+        <v>0.159</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>303</v>
       </c>
       <c r="E67">
-        <v>37</v>
+        <v>214</v>
       </c>
       <c r="F67" s="1">
-        <v>9.9000000000000005E-2</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>8</v>
       </c>
       <c r="B68" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D68" t="s">
         <v>303</v>
       </c>
       <c r="E68">
-        <v>125</v>
+        <v>1</v>
       </c>
       <c r="F68" s="1">
-        <v>0.33500000000000002</v>
+        <v>1E-3</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>8</v>
       </c>
       <c r="B69" t="s">
         <v>56</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D69" t="s">
         <v>303</v>
       </c>
       <c r="E69">
-        <v>1</v>
+        <v>226</v>
       </c>
       <c r="F69" s="1">
-        <v>3.0000000000000001E-3</v>
+        <v>0.59499999999999997</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>8</v>
       </c>
       <c r="B70" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C70" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D70" t="s">
         <v>303</v>
       </c>
       <c r="E70">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="F70" s="1">
-        <v>0.60199999999999998</v>
+        <v>0.13700000000000001</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>8</v>
       </c>
       <c r="B71" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C71" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>303</v>
       </c>
       <c r="E71">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="F71" s="1">
-        <v>8.2000000000000003E-2</v>
+        <v>0.26800000000000002</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>8</v>
       </c>
       <c r="B72" t="s">
         <v>57</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D72" t="s">
         <v>303</v>
       </c>
       <c r="E72">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="F72" s="1">
-        <v>0.316</v>
+        <v>0.65100000000000002</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>8</v>
       </c>
       <c r="B73" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C73" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D73" t="s">
         <v>303</v>
       </c>
       <c r="E73">
-        <v>107</v>
+        <v>9</v>
       </c>
       <c r="F73" s="1">
-        <v>0.47599999999999998</v>
+        <v>0.108</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>8</v>
       </c>
       <c r="B74" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C74" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
         <v>303</v>
       </c>
       <c r="E74">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F74" s="1">
-        <v>0.111</v>
+        <v>0.24099999999999999</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>8</v>
       </c>
       <c r="B75" t="s">
         <v>58</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D75" t="s">
         <v>303</v>
       </c>
       <c r="E75">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="F75" s="1">
-        <v>0.38700000000000001</v>
+        <v>0.49199999999999999</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>8</v>
       </c>
       <c r="B76" t="s">
         <v>58</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D76" t="s">
         <v>303</v>
       </c>
       <c r="E76">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="F76" s="1">
-        <v>2.7E-2</v>
+        <v>0.122</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>8</v>
       </c>
       <c r="B77" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C77" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>303</v>
       </c>
-      <c r="E77" s="11">
-        <v>1214</v>
+      <c r="E77">
+        <v>90</v>
       </c>
       <c r="F77" s="1">
-        <v>0.66700000000000004</v>
+        <v>0.378</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>8</v>
       </c>
       <c r="B78" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C78" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D78" t="s">
         <v>303</v>
       </c>
       <c r="E78">
-        <v>177</v>
+        <v>2</v>
       </c>
       <c r="F78" s="1">
-        <v>9.7000000000000003E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>8</v>
       </c>
       <c r="B79" t="s">
         <v>59</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D79" t="s">
         <v>303</v>
       </c>
-      <c r="E79">
-        <v>410</v>
+      <c r="E79" s="11">
+        <v>1342</v>
       </c>
       <c r="F79" s="1">
-        <v>0.22500000000000001</v>
+        <v>0.70599999999999996</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>8</v>
       </c>
       <c r="B80" t="s">
         <v>59</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D80" t="s">
         <v>303</v>
       </c>
       <c r="E80">
-        <v>18</v>
+        <v>168</v>
       </c>
       <c r="F80" s="1">
-        <v>0.01</v>
+        <v>8.7999999999999995E-2</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>8</v>
       </c>
       <c r="B81" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C81" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D81" t="s">
         <v>303</v>
       </c>
       <c r="E81">
-        <v>51</v>
+        <v>390</v>
       </c>
       <c r="F81" s="1">
-        <v>0.42099999999999999</v>
+        <v>0.20499999999999999</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>8</v>
       </c>
       <c r="B82" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D82" t="s">
         <v>303</v>
       </c>
       <c r="E82">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>0.14000000000000001</v>
+        <v>1E-3</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>8</v>
       </c>
       <c r="B83" t="s">
         <v>60</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D83" t="s">
         <v>303</v>
       </c>
       <c r="E83">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="F83" s="1">
-        <v>0.438</v>
+        <v>0.41499999999999998</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C84" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D84" t="s">
         <v>303</v>
       </c>
       <c r="E84">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F84" s="1">
-        <v>0.49</v>
+        <v>0.159</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>8</v>
       </c>
       <c r="B85" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C85" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
         <v>303</v>
       </c>
       <c r="E85">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="F85" s="1">
-        <v>0.19600000000000001</v>
+        <v>0.42599999999999999</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>8</v>
       </c>
       <c r="B86" t="s">
         <v>61</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D86" t="s">
         <v>303</v>
       </c>
       <c r="E86">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F86" s="1">
-        <v>0.29399999999999998</v>
+        <v>0.36799999999999999</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>8</v>
       </c>
       <c r="B87" t="s">
         <v>61</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D87" t="s">
         <v>303</v>
       </c>
       <c r="E87">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F87" s="1">
-        <v>0.02</v>
+        <v>0.23699999999999999</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>8</v>
       </c>
       <c r="B88" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C88" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>303</v>
       </c>
       <c r="E88">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="F88" s="1">
-        <v>1</v>
+        <v>0.36799999999999999</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>8</v>
       </c>
       <c r="B89" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D89" t="s">
         <v>303</v>
       </c>
       <c r="E89">
         <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>1</v>
+        <v>2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>8</v>
       </c>
       <c r="B90" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C90" t="s">
         <v>6</v>
       </c>
       <c r="D90" t="s">
         <v>303</v>
       </c>
       <c r="E90">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="F90" s="1">
-        <v>0.33</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>8</v>
       </c>
       <c r="B91" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
         <v>303</v>
       </c>
       <c r="E91">
-        <v>63</v>
+        <v>1</v>
       </c>
       <c r="F91" s="1">
-        <v>0.67</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>8</v>
       </c>
       <c r="B92" t="s">
-        <v>65</v>
+        <v>314</v>
       </c>
       <c r="C92" t="s">
         <v>6</v>
       </c>
       <c r="D92" t="s">
         <v>303</v>
       </c>
       <c r="E92">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F92" s="1">
-        <v>0.66700000000000004</v>
+        <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>8</v>
       </c>
       <c r="B93" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D93" t="s">
         <v>303</v>
       </c>
       <c r="E93">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="F93" s="1">
-        <v>0.33300000000000002</v>
+        <v>0.40699999999999997</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>8</v>
       </c>
       <c r="B94" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C94" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
         <v>303</v>
       </c>
       <c r="E94">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="F94" s="1">
-        <v>0.81799999999999995</v>
+        <v>0.59299999999999997</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>8</v>
       </c>
       <c r="B95" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C95" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D95" t="s">
         <v>303</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
       <c r="F95" s="1">
-        <v>1.7999999999999999E-2</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>8</v>
       </c>
       <c r="B96" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
         <v>303</v>
       </c>
       <c r="E96">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F96" s="1">
-        <v>0.16400000000000001</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>8</v>
       </c>
       <c r="B97" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C97" t="s">
         <v>6</v>
       </c>
       <c r="D97" t="s">
         <v>303</v>
       </c>
       <c r="E97">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F97" s="1">
-        <v>0.71399999999999997</v>
+        <v>0.76300000000000001</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>8</v>
       </c>
       <c r="B98" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C98" t="s">
         <v>10</v>
       </c>
       <c r="D98" t="s">
         <v>303</v>
       </c>
       <c r="E98">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F98" s="1">
-        <v>7.0999999999999994E-2</v>
+        <v>0.105</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>8</v>
       </c>
       <c r="B99" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
         <v>303</v>
       </c>
       <c r="E99">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F99" s="1">
-        <v>0.214</v>
+        <v>0.13200000000000001</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>8</v>
       </c>
       <c r="B100" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C100" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D100" t="s">
         <v>303</v>
       </c>
       <c r="E100">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F100" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>8</v>
       </c>
       <c r="B101" t="s">
-        <v>305</v>
+        <v>68</v>
       </c>
       <c r="C101" t="s">
         <v>6</v>
       </c>
       <c r="D101" t="s">
         <v>303</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
       <c r="F101" s="1">
-        <v>1</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>8</v>
       </c>
       <c r="B102" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C102" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D102" t="s">
         <v>303</v>
       </c>
       <c r="E102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F102" s="1">
-        <v>0.5</v>
+        <v>0.66700000000000004</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>8</v>
       </c>
       <c r="B103" t="s">
-        <v>69</v>
+        <v>293</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D103" t="s">
         <v>303</v>
       </c>
       <c r="E103">
+        <v>2</v>
+      </c>
+      <c r="F103" s="1">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.5</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>8</v>
       </c>
       <c r="B104" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C104" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D104" t="s">
         <v>303</v>
       </c>
       <c r="E104">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F104" s="1">
-        <v>0.75</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>8</v>
       </c>
       <c r="B105" t="s">
         <v>70</v>
       </c>
       <c r="C105" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D105" t="s">
         <v>303</v>
       </c>
       <c r="E105">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F105" s="1">
-        <v>0.25</v>
+        <v>0.66700000000000004</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>8</v>
       </c>
       <c r="B106" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C106" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
         <v>303</v>
       </c>
       <c r="E106">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F106" s="1">
-        <v>0.64300000000000002</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>8</v>
       </c>
       <c r="B107" t="s">
         <v>71</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D107" t="s">
         <v>303</v>
       </c>
       <c r="E107">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F107" s="1">
-        <v>0.214</v>
+        <v>0.77800000000000002</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>8</v>
       </c>
       <c r="B108" t="s">
         <v>71</v>
       </c>
       <c r="C108" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D108" t="s">
         <v>303</v>
       </c>
       <c r="E108">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F108" s="1">
-        <v>0.14299999999999999</v>
+        <v>0.111</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>8</v>
       </c>
       <c r="B109" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C109" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D109" t="s">
         <v>303</v>
       </c>
       <c r="E109">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F109" s="1">
-        <v>0.84599999999999997</v>
+        <v>0.111</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>8</v>
       </c>
       <c r="B110" t="s">
         <v>72</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D110" t="s">
         <v>303</v>
       </c>
       <c r="E110">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F110" s="1">
-        <v>0.154</v>
+        <v>0.88900000000000001</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>8</v>
       </c>
       <c r="B111" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C111" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D111" t="s">
         <v>303</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
       <c r="F111" s="1">
-        <v>0.33300000000000002</v>
+        <v>0.111</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>8</v>
       </c>
       <c r="B112" t="s">
         <v>73</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D112" t="s">
         <v>303</v>
       </c>
       <c r="E112">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F112" s="1">
-        <v>0.66700000000000004</v>
+        <v>0.42899999999999999</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>8</v>
       </c>
       <c r="B113" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C113" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D113" t="s">
         <v>303</v>
       </c>
       <c r="E113">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="F113" s="1">
-        <v>0.89100000000000001</v>
+        <v>0.14299999999999999</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>8</v>
       </c>
       <c r="B114" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C114" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D114" t="s">
         <v>303</v>
       </c>
       <c r="E114">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F114" s="1">
-        <v>8.6999999999999994E-2</v>
+        <v>0.42899999999999999</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>8</v>
       </c>
       <c r="B115" t="s">
         <v>74</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D115" t="s">
         <v>303</v>
       </c>
       <c r="E115">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F115" s="1">
-        <v>2.1999999999999999E-2</v>
+        <v>0.89500000000000002</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>8</v>
       </c>
       <c r="B116" t="s">
-        <v>306</v>
+        <v>74</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D116" t="s">
         <v>303</v>
       </c>
       <c r="E116">
         <v>2</v>
       </c>
       <c r="F116" s="1">
-        <v>1</v>
+        <v>2.5999999999999999E-2</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>8</v>
       </c>
       <c r="B117" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C117" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" t="s">
+        <v>303</v>
+      </c>
+      <c r="E117">
         <v>6</v>
       </c>
-      <c r="D117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F117" s="1">
-        <v>0.33300000000000002</v>
+        <v>7.9000000000000001E-2</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>8</v>
       </c>
       <c r="B118" t="s">
-        <v>75</v>
+        <v>294</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D118" t="s">
         <v>303</v>
       </c>
       <c r="E118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F118" s="1">
-        <v>0.66700000000000004</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>8</v>
       </c>
       <c r="B119" t="s">
-        <v>76</v>
+        <v>294</v>
       </c>
       <c r="C119" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D119" t="s">
         <v>303</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
       <c r="F119" s="1">
-        <v>0.5</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>8</v>
       </c>
       <c r="B120" t="s">
-        <v>76</v>
+        <v>294</v>
       </c>
       <c r="C120" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D120" t="s">
         <v>303</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
       <c r="F120" s="1">
-        <v>0.5</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>8</v>
       </c>
       <c r="B121" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C121" t="s">
         <v>6</v>
       </c>
       <c r="D121" t="s">
         <v>303</v>
       </c>
       <c r="E121">
-        <v>425</v>
+        <v>3</v>
       </c>
       <c r="F121" s="1">
-        <v>0.61199999999999999</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C122" t="s">
         <v>10</v>
       </c>
       <c r="D122" t="s">
         <v>303</v>
       </c>
       <c r="E122">
-        <v>115</v>
+        <v>1</v>
       </c>
       <c r="F122" s="1">
-        <v>0.16600000000000001</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C123" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D123" t="s">
         <v>303</v>
       </c>
       <c r="E123">
-        <v>148</v>
+        <v>446</v>
       </c>
       <c r="F123" s="1">
-        <v>0.21299999999999999</v>
+        <v>0.67500000000000004</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D124" t="s">
         <v>303</v>
       </c>
       <c r="E124">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="F124" s="1">
-        <v>8.9999999999999993E-3</v>
+        <v>0.14199999999999999</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>8</v>
       </c>
       <c r="B125" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C125" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D125" t="s">
         <v>303</v>
       </c>
       <c r="E125">
-        <v>1</v>
+        <v>117</v>
       </c>
       <c r="F125" s="1">
-        <v>0.5</v>
+        <v>0.17699999999999999</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>8</v>
       </c>
       <c r="B126" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D126" t="s">
         <v>303</v>
       </c>
       <c r="E126">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F126" s="1">
-        <v>0.5</v>
+        <v>6.0000000000000001E-3</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B127" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C127" t="s">
         <v>6</v>
       </c>
       <c r="D127" t="s">
         <v>303</v>
       </c>
       <c r="E127">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="F127" s="1">
-        <v>0.38800000000000001</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C128" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D128" t="s">
         <v>303</v>
       </c>
       <c r="E128">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="F128" s="1">
-        <v>0.11899999999999999</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C129" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D129" t="s">
         <v>303</v>
       </c>
       <c r="E129">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F129" s="1">
-        <v>0.42499999999999999</v>
+        <v>0.36599999999999999</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C130" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D130" t="s">
         <v>303</v>
       </c>
       <c r="E130">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F130" s="1">
-        <v>6.7000000000000004E-2</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C131" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D131" t="s">
         <v>303</v>
       </c>
       <c r="E131">
-        <v>219</v>
+        <v>51</v>
       </c>
       <c r="F131" s="1">
-        <v>0.29599999999999999</v>
+        <v>0.38900000000000001</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C132" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D132" t="s">
         <v>303</v>
       </c>
       <c r="E132">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="F132" s="1">
-        <v>0.218</v>
+        <v>8.4000000000000005E-2</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C133" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="D133" t="s">
         <v>303</v>
       </c>
       <c r="E133">
-        <v>331</v>
+        <v>247</v>
       </c>
       <c r="F133" s="1">
-        <v>0.44800000000000001</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C134" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D134" t="s">
         <v>303</v>
       </c>
       <c r="E134">
-        <v>28</v>
+        <v>178</v>
       </c>
       <c r="F134" s="1">
-        <v>3.7999999999999999E-2</v>
+        <v>0.217</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C135" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D135" t="s">
         <v>303</v>
       </c>
       <c r="E135">
-        <v>1</v>
+        <v>393</v>
       </c>
       <c r="F135" s="1">
-        <v>1</v>
+        <v>0.47799999999999998</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C136" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D136" t="s">
         <v>303</v>
       </c>
       <c r="E136">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F136" s="1">
-        <v>1</v>
+        <v>5.0000000000000001E-3</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C137" t="s">
         <v>6</v>
       </c>
       <c r="D137" t="s">
         <v>303</v>
       </c>
       <c r="E137">
-        <v>282</v>
+        <v>1</v>
       </c>
       <c r="F137" s="1">
-        <v>0.13100000000000001</v>
+        <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C138" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D138" t="s">
         <v>303</v>
       </c>
       <c r="E138">
-        <v>591</v>
+        <v>663</v>
       </c>
       <c r="F138" s="1">
-        <v>0.27400000000000002</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D139" t="s">
         <v>303</v>
       </c>
-      <c r="E139" s="11">
-        <v>1227</v>
+      <c r="E139">
+        <v>690</v>
       </c>
       <c r="F139" s="1">
-        <v>0.56799999999999995</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
         <v>303</v>
       </c>
-      <c r="E140">
-        <v>60</v>
+      <c r="E140" s="11">
+        <v>1404</v>
       </c>
       <c r="F140" s="1">
-        <v>2.8000000000000001E-2</v>
+        <v>0.50900000000000001</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C141" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D141" t="s">
         <v>303</v>
       </c>
-      <c r="E141" s="11">
-        <v>1247</v>
+      <c r="E141">
+        <v>2</v>
       </c>
       <c r="F141" s="1">
-        <v>0.28100000000000003</v>
+        <v>1E-3</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C142" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D142" t="s">
         <v>303</v>
       </c>
       <c r="E142" s="11">
-        <v>1183</v>
+        <v>2167</v>
       </c>
       <c r="F142" s="1">
-        <v>0.26600000000000001</v>
+        <v>0.374</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C143" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D143" t="s">
         <v>303</v>
       </c>
       <c r="E143" s="11">
-        <v>1924</v>
+        <v>1482</v>
       </c>
       <c r="F143" s="1">
-        <v>0.433</v>
+        <v>0.25600000000000001</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C144" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D144" t="s">
         <v>303</v>
       </c>
-      <c r="E144">
-        <v>87</v>
+      <c r="E144" s="11">
+        <v>2145</v>
       </c>
       <c r="F144" s="1">
-        <v>0.02</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C145" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D145" t="s">
         <v>303</v>
       </c>
-      <c r="E145" s="11">
-        <v>1349</v>
+      <c r="E145">
+        <v>5</v>
       </c>
       <c r="F145" s="1">
-        <v>0.79500000000000004</v>
+        <v>1E-3</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C146" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D146" t="s">
         <v>303</v>
       </c>
       <c r="E146">
-        <v>272</v>
+        <v>665</v>
       </c>
       <c r="F146" s="1">
-        <v>0.16</v>
+        <v>0.91100000000000003</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C147" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D147" t="s">
         <v>303</v>
       </c>
       <c r="E147">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="F147" s="1">
-        <v>4.4999999999999998E-2</v>
+        <v>8.4000000000000005E-2</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C148" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D148" t="s">
         <v>303</v>
       </c>
       <c r="E148">
-        <v>504</v>
+        <v>4</v>
       </c>
       <c r="F148" s="1">
-        <v>0.75900000000000001</v>
+        <v>5.0000000000000001E-3</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C149" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D149" t="s">
         <v>303</v>
       </c>
       <c r="E149">
-        <v>114</v>
+        <v>282</v>
       </c>
       <c r="F149" s="1">
-        <v>0.17199999999999999</v>
+        <v>0.94899999999999995</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C150" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D150" t="s">
         <v>303</v>
       </c>
       <c r="E150">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="F150" s="1">
-        <v>6.9000000000000006E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
         <v>303</v>
       </c>
       <c r="E151">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F151" s="1">
-        <v>1</v>
+        <v>7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C152" t="s">
         <v>6</v>
       </c>
       <c r="D152" t="s">
         <v>303</v>
       </c>
       <c r="E152">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F152" s="1">
-        <v>0.50700000000000001</v>
+        <v>0.375</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C153" t="s">
         <v>10</v>
       </c>
       <c r="D153" t="s">
         <v>303</v>
       </c>
       <c r="E153">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F153" s="1">
-        <v>5.5E-2</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
         <v>303</v>
       </c>
       <c r="E154">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F154" s="1">
-        <v>0.438</v>
+        <v>0.45500000000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="37.5703125" customWidth="1"/>
     <col min="4" max="4" width="41.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F2" s="3" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>50</v>
       </c>
       <c r="B3" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C3">
-        <v>1119</v>
+        <v>1115</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="E3">
-        <v>903</v>
+        <v>961</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>50</v>
       </c>
       <c r="B4" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C4">
-        <v>1117</v>
+        <v>1095</v>
       </c>
       <c r="D4" s="1">
-        <v>-2E-3</v>
+        <v>-1.7999999999999999E-2</v>
       </c>
       <c r="E4">
-        <v>961</v>
+        <v>934</v>
       </c>
       <c r="F4" s="1">
-        <v>6.4000000000000001E-2</v>
+        <v>-2.8000000000000001E-2</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>50</v>
       </c>
       <c r="B5" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="C5">
-        <v>1096</v>
+        <v>1086</v>
       </c>
       <c r="D5" s="1">
-        <v>-1.9E-2</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="E5">
-        <v>934</v>
+        <v>864</v>
       </c>
       <c r="F5" s="1">
-        <v>-2.8000000000000001E-2</v>
+        <v>-7.4999999999999997E-2</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>291</v>
       </c>
       <c r="C6">
-        <v>1086</v>
+        <v>1246</v>
       </c>
       <c r="D6" s="1">
-        <v>-8.9999999999999993E-3</v>
+        <v>0.14699999999999999</v>
       </c>
       <c r="E6">
-        <v>864</v>
+        <v>883</v>
       </c>
       <c r="F6" s="1">
-        <v>-7.4999999999999997E-2</v>
+        <v>2.1999999999999999E-2</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" t="s">
         <v>303</v>
       </c>
       <c r="C7">
-        <v>1247</v>
+        <v>1268</v>
       </c>
       <c r="D7" s="1">
-        <v>0.14799999999999999</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="E7">
-        <v>883</v>
+        <v>795</v>
       </c>
       <c r="F7" s="1">
-        <v>2.1999999999999999E-2</v>
+        <v>-0.1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="37.5703125" customWidth="1"/>
     <col min="4" max="4" width="41.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F2" s="3" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B3" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C3">
-        <v>1346</v>
+        <v>1208</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="E3">
-        <v>935</v>
+        <v>867</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B4" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C4">
-        <v>1209</v>
+        <v>1179</v>
       </c>
       <c r="D4" s="1">
-        <v>-0.10199999999999999</v>
+        <v>-2.4E-2</v>
       </c>
       <c r="E4">
-        <v>870</v>
+        <v>834</v>
       </c>
       <c r="F4" s="1">
-        <v>-7.0000000000000007E-2</v>
+        <v>-3.7999999999999999E-2</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B5" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="C5">
-        <v>1180</v>
+        <v>1062</v>
       </c>
       <c r="D5" s="1">
-        <v>-2.4E-2</v>
+        <v>-9.9000000000000005E-2</v>
       </c>
       <c r="E5">
-        <v>834</v>
+        <v>788</v>
       </c>
       <c r="F5" s="1">
-        <v>-4.1000000000000002E-2</v>
+        <v>-5.5E-2</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>291</v>
       </c>
       <c r="C6">
-        <v>1062</v>
+        <v>1131</v>
       </c>
       <c r="D6" s="1">
-        <v>-0.1</v>
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="E6">
-        <v>789</v>
+        <v>892</v>
       </c>
       <c r="F6" s="1">
-        <v>-5.3999999999999999E-2</v>
+        <v>0.13200000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B7" t="s">
         <v>303</v>
       </c>
       <c r="C7">
-        <v>1136</v>
+        <v>1180</v>
       </c>
       <c r="D7" s="1">
-        <v>7.0000000000000007E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="E7">
-        <v>893</v>
+        <v>873</v>
       </c>
       <c r="F7" s="1">
-        <v>0.13200000000000001</v>
+        <v>-2.1000000000000001E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="37.5703125" customWidth="1"/>
     <col min="4" max="4" width="41.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.140625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F2" s="3" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C3">
-        <v>3695</v>
-[...3 lines deleted...]
-      </c>
+        <v>4079</v>
+      </c>
+      <c r="D3" s="1"/>
       <c r="E3">
-        <v>5310</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>4973</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C4">
-        <v>4085</v>
+        <v>3637</v>
       </c>
       <c r="D4" s="1">
-        <v>0.106</v>
+        <v>-0.108</v>
       </c>
       <c r="E4">
-        <v>4975</v>
+        <v>4469</v>
       </c>
       <c r="F4" s="1">
-        <v>-6.3E-2</v>
+        <v>-0.10100000000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="C5">
-        <v>3640</v>
+        <v>3045</v>
       </c>
       <c r="D5" s="1">
-        <v>-0.109</v>
+        <v>-0.16300000000000001</v>
       </c>
       <c r="E5">
-        <v>4474</v>
+        <v>4506</v>
       </c>
       <c r="F5" s="1">
-        <v>-0.10100000000000001</v>
+        <v>8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>291</v>
       </c>
       <c r="C6">
-        <v>3051</v>
+        <v>3488</v>
       </c>
       <c r="D6" s="1">
-        <v>-0.16200000000000001</v>
+        <v>0.14499999999999999</v>
       </c>
       <c r="E6">
-        <v>4509</v>
+        <v>5291</v>
       </c>
       <c r="F6" s="1">
-        <v>8.0000000000000002E-3</v>
+        <v>0.17399999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>303</v>
       </c>
       <c r="C7">
-        <v>3492</v>
+        <v>3797</v>
       </c>
       <c r="D7" s="1">
-        <v>0.14499999999999999</v>
+        <v>8.8999999999999996E-2</v>
       </c>
       <c r="E7">
-        <v>5297</v>
+        <v>5551</v>
       </c>
       <c r="F7" s="1">
-        <v>0.17499999999999999</v>
+        <v>4.9000000000000002E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.5703125" customWidth="1"/>
     <col min="5" max="5" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="33.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="2" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>303</v>
       </c>
       <c r="C3">
-        <v>17328</v>
+        <v>20102</v>
       </c>
       <c r="D3" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E3" s="11">
-        <v>6406</v>
+        <v>6975</v>
       </c>
       <c r="F3" s="1">
-        <v>0.37</v>
+        <v>0.34699999999999998</v>
       </c>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>303</v>
       </c>
       <c r="C4">
-        <v>17328</v>
+        <v>20102</v>
       </c>
       <c r="D4" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E4">
-        <v>731</v>
+        <v>717</v>
       </c>
       <c r="F4" s="1">
-        <v>4.2000000000000003E-2</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>303</v>
       </c>
       <c r="C5">
-        <v>17328</v>
+        <v>20102</v>
       </c>
       <c r="D5" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E5" s="11">
-        <v>5991</v>
+        <v>7270</v>
       </c>
       <c r="F5" s="1">
-        <v>0.34599999999999997</v>
+        <v>0.36199999999999999</v>
       </c>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>303</v>
       </c>
       <c r="C6">
-        <v>17328</v>
+        <v>20102</v>
       </c>
       <c r="D6" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>102</v>
+      </c>
+      <c r="E6" s="11">
+        <v>1142</v>
       </c>
       <c r="F6" s="1">
-        <v>4.4999999999999998E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>303</v>
       </c>
       <c r="C7">
-        <v>17328</v>
+        <v>20102</v>
       </c>
       <c r="D7" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E7">
-        <v>636</v>
+        <v>857</v>
       </c>
       <c r="F7" s="1">
-        <v>3.6999999999999998E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>303</v>
       </c>
       <c r="C8">
-        <v>17328</v>
+        <v>20102</v>
       </c>
       <c r="D8" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E8" s="11">
-        <v>2778</v>
+        <v>3141</v>
       </c>
       <c r="F8" s="1">
-        <v>0.16</v>
+        <v>0.156</v>
       </c>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>303</v>
       </c>
       <c r="C9">
-        <v>5687</v>
+        <v>5878</v>
       </c>
       <c r="D9" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E9" s="11">
-        <v>1309</v>
+        <v>1293</v>
       </c>
       <c r="F9" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>303</v>
       </c>
       <c r="C10">
-        <v>5687</v>
+        <v>5878</v>
       </c>
       <c r="D10" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E10">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F10" s="1">
-        <v>3.0000000000000001E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>303</v>
       </c>
       <c r="C11">
-        <v>5687</v>
+        <v>5878</v>
       </c>
       <c r="D11" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E11" s="11">
-        <v>3002</v>
+        <v>3090</v>
       </c>
       <c r="F11" s="1">
-        <v>0.52800000000000002</v>
+        <v>0.52600000000000002</v>
       </c>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>303</v>
       </c>
       <c r="C12">
-        <v>5687</v>
+        <v>5878</v>
       </c>
       <c r="D12" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E12" s="11">
-        <v>1358</v>
+        <v>1482</v>
       </c>
       <c r="F12" s="1">
-        <v>0.23899999999999999</v>
+        <v>0.252</v>
       </c>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C13" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="229e9b74-61ee-4ee3-b4f7-125c81c3f29e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="9ad29d76-2333-4199-b26e-86abc5591379" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C60A99B06662F7498067D863E2360CC7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd0b241df6bac0e59d237b63786466a2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="229e9b74-61ee-4ee3-b4f7-125c81c3f29e" xmlns:ns3="9ad29d76-2333-4199-b26e-86abc5591379" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4856a8f8f2479c168cf62795d0f4dcb0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C60A99B06662F7498067D863E2360CC7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2a461ea61748ffe260acbc3f267a4bf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="229e9b74-61ee-4ee3-b4f7-125c81c3f29e" xmlns:ns3="9ad29d76-2333-4199-b26e-86abc5591379" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f741b9eac45f6a54a29c5b867fdd7cda" ns2:_="" ns3:_="">
     <xsd:import namespace="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
     <xsd:import namespace="9ad29d76-2333-4199-b26e-86abc5591379"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -16752,76 +16364,76 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E01F691-4542-45C2-A5DF-F67717B36C93}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED14E2FA-9BFD-4B33-A4B3-67A49549E7F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="9ad29d76-2333-4199-b26e-86abc5591379"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E01F691-4542-45C2-A5DF-F67717B36C93}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEF21CA9-2172-4A93-8D47-CD2428BE7C03}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2FD7A66-4A46-4FB3-96E7-3FBCED644A59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
     <ds:schemaRef ds:uri="9ad29d76-2333-4199-b26e-86abc5591379"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>