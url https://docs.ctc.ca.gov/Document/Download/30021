--- v0 (2025-10-13)
+++ v1 (2026-04-07)
@@ -5,144 +5,144 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://calctc.sharepoint.com/sites/DataDashboards/Shared Documents/Data Dashboards/Educator Supply and Demand/Download Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="116" documentId="13_ncr:1_{1AA5C7A3-3389-4AE8-8C87-7AEB6BC911C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D0ABE78C-123F-408C-8CED-AB4848BA63D4}"/>
+  <xr:revisionPtr revIDLastSave="130" documentId="13_ncr:1_{1AA5C7A3-3389-4AE8-8C87-7AEB6BC911C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DE3A295B-8E7B-4C18-8AAA-B11E75579F2E}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="New Permits Issued" sheetId="1" r:id="rId1"/>
     <sheet name="Renewed Permits Issued" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="16">
   <si>
     <t>New Substitute Permits Issued in the Last Five Years</t>
   </si>
   <si>
     <t>Permit Type</t>
   </si>
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Total Permits Issued</t>
   </si>
   <si>
     <t>Percent Change From Prior Fiscal Year</t>
   </si>
   <si>
     <t>30-Day Substitute Designated Subjects Career Technical Education Permit</t>
-  </si>
-[...1 lines deleted...]
-    <t>2019-20</t>
   </si>
   <si>
     <t>2020-21</t>
   </si>
   <si>
     <t>2021-22</t>
   </si>
   <si>
     <t>2022-23</t>
   </si>
   <si>
     <t>30-Day Substitute Teaching Permit</t>
   </si>
   <si>
     <t>Career Substitute Teaching Permit</t>
   </si>
   <si>
     <t>Substitute Teaching Permit for Prospective Teachers</t>
   </si>
   <si>
     <t>Renewed Substitute Permits Issued in the Last Five Years</t>
   </si>
   <si>
     <t>2023-24</t>
   </si>
   <si>
     <t>no data</t>
   </si>
+  <si>
+    <t>2024-25</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -229,50 +229,57 @@
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0" tint="-4.9989318521683403E-2"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -576,59 +583,60 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1038,668 +1046,679 @@
       <c r="C1" s="7"/>
       <c r="D1" s="6"/>
     </row>
     <row r="2" spans="1:4" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="D4" s="4">
-        <v>-0.55200000000000005</v>
+        <v>2.6150000000000002</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D5" s="4">
-        <v>2.6150000000000002</v>
+        <v>-0.31900000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C6">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D6" s="4">
-        <v>-0.31900000000000001</v>
+        <v>0.313</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D7" s="4">
-        <v>0.313</v>
+        <v>-0.42899999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="2">
-        <v>15234</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>9250</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="2">
-        <v>9257</v>
+        <v>26971</v>
       </c>
       <c r="D9" s="4">
-        <v>-0.39200000000000002</v>
+        <v>1.9159999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="2">
-        <v>26978</v>
+        <v>28060</v>
       </c>
       <c r="D10" s="4">
-        <v>1.9139999999999999</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C11" s="2">
-        <v>28079</v>
+        <v>31748</v>
       </c>
       <c r="D11" s="4">
-        <v>4.1000000000000002E-2</v>
+        <v>0.13100000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C12" s="2">
-        <v>31767</v>
+        <v>31363</v>
       </c>
       <c r="D12" s="4">
-        <v>0.13100000000000001</v>
+        <v>-1.2E-2</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>62</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="D14" s="4">
-        <v>-7.4999999999999997E-2</v>
+        <v>-0.66100000000000003</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="D15" s="4">
-        <v>-0.66100000000000003</v>
+        <v>-0.71399999999999997</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B16" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C16">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D16" s="4">
-        <v>-0.71399999999999997</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C17">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D17" s="4">
-        <v>1.5</v>
+        <v>2.7330000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18">
-        <v>835</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>404</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
-      <c r="C19">
-        <v>404</v>
+      <c r="C19" s="2">
+        <v>1564</v>
       </c>
       <c r="D19" s="4">
-        <v>-0.51600000000000001</v>
+        <v>2.871</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="2">
-        <v>1564</v>
+        <v>1422</v>
       </c>
       <c r="D20" s="4">
-        <v>2.871</v>
+        <v>-9.0999999999999998E-2</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C21" s="2">
-        <v>1423</v>
+        <v>1383</v>
       </c>
       <c r="D21" s="4">
-        <v>-0.09</v>
+        <v>-2.7E-2</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C22" s="2">
-        <v>1383</v>
+        <v>1199</v>
       </c>
       <c r="D22" s="4">
-        <v>-2.8000000000000001E-2</v>
+        <v>-0.13300000000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="67.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="36.42578125" style="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D1" s="6"/>
     </row>
     <row r="2" spans="1:4" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>37</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D4" s="4">
-        <v>-0.17799999999999999</v>
+        <v>-0.13500000000000001</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D5" s="4">
-        <v>-0.13500000000000001</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C6">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D6" s="4">
-        <v>0.25</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D7" s="4">
-        <v>0.05</v>
+        <v>-7.0999999999999994E-2</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="2">
-        <v>43609</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>38365</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="2">
-        <v>38386</v>
+        <v>37009</v>
       </c>
       <c r="D9" s="4">
-        <v>-0.12</v>
+        <v>-3.5000000000000003E-2</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="2">
-        <v>37035</v>
+        <v>46154</v>
       </c>
       <c r="D10" s="4">
-        <v>-3.5000000000000003E-2</v>
+        <v>0.247</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C11" s="2">
-        <v>46187</v>
+        <v>54774</v>
       </c>
       <c r="D11" s="4">
-        <v>0.247</v>
+        <v>0.187</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C12" s="2">
-        <v>54806</v>
+        <v>62609</v>
       </c>
       <c r="D12" s="4">
-        <v>0.187</v>
+        <v>0.14299999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>191</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14">
-        <v>191</v>
+        <v>169</v>
       </c>
       <c r="D14" s="4">
-        <v>-0.128</v>
+        <v>-0.115</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="D15" s="4">
-        <v>-0.115</v>
+        <v>-0.13</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B16" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C16">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="D16" s="4">
-        <v>-0.13</v>
+        <v>-0.14299999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C17">
-        <v>126</v>
+        <v>111</v>
       </c>
       <c r="D17" s="4">
-        <v>-0.14299999999999999</v>
+        <v>-0.11899999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>58</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D19" s="4">
-        <v>-0.27500000000000002</v>
+        <v>-0.31</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20">
-        <v>40</v>
+        <v>145</v>
       </c>
       <c r="D20" s="4">
-        <v>-0.31</v>
+        <v>2.625</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C21">
-        <v>145</v>
+        <v>176</v>
       </c>
       <c r="D21" s="4">
-        <v>2.625</v>
+        <v>0.214</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C22">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="D22" s="4">
-        <v>0.221</v>
+        <v>-0.193</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C60A99B06662F7498067D863E2360CC7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd0b241df6bac0e59d237b63786466a2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="229e9b74-61ee-4ee3-b4f7-125c81c3f29e" xmlns:ns3="9ad29d76-2333-4199-b26e-86abc5591379" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4856a8f8f2479c168cf62795d0f4dcb0" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="229e9b74-61ee-4ee3-b4f7-125c81c3f29e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9ad29d76-2333-4199-b26e-86abc5591379" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C60A99B06662F7498067D863E2360CC7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2a461ea61748ffe260acbc3f267a4bf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="229e9b74-61ee-4ee3-b4f7-125c81c3f29e" xmlns:ns3="9ad29d76-2333-4199-b26e-86abc5591379" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f741b9eac45f6a54a29c5b867fdd7cda" ns2:_="" ns3:_="">
     <xsd:import namespace="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
     <xsd:import namespace="9ad29d76-2333-4199-b26e-86abc5591379"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -1888,102 +1907,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EFECC59-01AF-4ADC-8F81-F03E84D876B3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF0B117-6ECA-4985-B33E-AAB0AD0FA897}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9ad29d76-2333-4199-b26e-86abc5591379"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E4AD33A-71BD-407E-A576-D76F9296766A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
     <ds:schemaRef ds:uri="9ad29d76-2333-4199-b26e-86abc5591379"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6457299-B522-4752-83BC-8A491E790FA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>