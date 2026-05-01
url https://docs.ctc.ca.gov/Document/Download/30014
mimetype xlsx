--- v0 (2025-11-01)
+++ v1 (2026-05-01)
@@ -1,160 +1,161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://calctc.sharepoint.com/sites/DataDashboards/Shared Documents/Data Dashboards/Educator Supply and Demand/Download Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="177" documentId="13_ncr:1_{A0B4A965-31A5-4F3D-9F08-FC91D374D18F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C5BE515D-3F07-4168-A20E-B2A688DA44FD}"/>
+  <xr:revisionPtr revIDLastSave="232" documentId="13_ncr:1_{A0B4A965-31A5-4F3D-9F08-FC91D374D18F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5CEFA851-1F6C-4609-9896-DBD9B8A1CC4D}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="New Child Development Permits" sheetId="5" r:id="rId1"/>
     <sheet name="Renewed Child Dev. Permits" sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="20">
   <si>
     <t>New Child Development Permits Issued in the Last Five Years</t>
   </si>
   <si>
     <t>Permit Level</t>
   </si>
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Total Permits Issued</t>
   </si>
   <si>
     <t>Percent Change From Prior Fiscal Year for Total</t>
   </si>
   <si>
     <t>Total New School-Age Emphasis Issued</t>
   </si>
   <si>
     <t>Percent Change From Prior Fiscal Year for School-Age Emphasis</t>
   </si>
   <si>
     <t>CD Assistant Permit</t>
-  </si>
-[...1 lines deleted...]
-    <t>2019-20</t>
   </si>
   <si>
     <t>2020-21</t>
   </si>
   <si>
     <t>2021-22</t>
   </si>
   <si>
     <t>2022-23</t>
   </si>
   <si>
     <t>CD Associate Teacher Permit</t>
   </si>
   <si>
     <t>CD Master Teacher Permit</t>
   </si>
   <si>
     <t>CD Program Director Permit</t>
   </si>
   <si>
     <t>CD Site Supervisor Permit</t>
   </si>
   <si>
     <t>CD Teacher Permit</t>
   </si>
   <si>
     <t>Renewed Child Development Permits Issued in the Last Five Years</t>
   </si>
   <si>
     <t>2023-24</t>
   </si>
   <si>
     <t>no data</t>
   </si>
+  <si>
+    <t>2024-25</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -247,50 +248,56 @@
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -594,59 +601,60 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -691,50 +699,67 @@
       <numFmt numFmtId="164" formatCode="0.0%"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="0.0%"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="3" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="0.0%"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
@@ -745,105 +770,92 @@
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="0.0%"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="3" formatCode="#,##0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
     </dxf>
-    <dxf>
-[...15 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A2:F32" totalsRowShown="0" headerRowDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A2:F32" totalsRowShown="0" headerRowDxfId="7">
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Permit Level"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Fiscal Year"/>
-    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Total Permits Issued" dataDxfId="5"/>
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Percent Change From Prior Fiscal Year for Total" dataDxfId="4" dataCellStyle="Percent"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Total Permits Issued" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Percent Change From Prior Fiscal Year for Total" dataDxfId="5" dataCellStyle="Percent"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Total New School-Age Emphasis Issued"/>
-    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Percent Change From Prior Fiscal Year for School-Age Emphasis" dataDxfId="3" dataCellStyle="Percent"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Percent Change From Prior Fiscal Year for School-Age Emphasis" dataDxfId="4" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Number of new child development permits issued in the last five years"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table2" displayName="Table2" ref="A2:F32" totalsRowShown="0" headerRowDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table2" displayName="Table2" ref="A2:F32" totalsRowShown="0" headerRowDxfId="3">
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Permit Level"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0100-000003000000}" name="Fiscal Year"/>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Total Permits Issued" dataDxfId="2"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="Percent Change From Prior Fiscal Year for Total" dataDxfId="1" dataCellStyle="Percent"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0100-000006000000}" name="Total New School-Age Emphasis Issued"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0100-000007000000}" name="Percent Change From Prior Fiscal Year for School-Age Emphasis" dataDxfId="0" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Number of renewed child development permits issued in the last five years"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1138,1333 +1150,1338 @@
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>472</v>
+        <v>447</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="D4" s="3">
-        <v>-5.2999999999999999E-2</v>
+        <v>-0.04</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5">
-        <v>429</v>
+        <v>388</v>
       </c>
       <c r="D5" s="3">
-        <v>-0.04</v>
+        <v>-9.6000000000000002E-2</v>
       </c>
       <c r="E5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F5" s="3">
-        <v>2</v>
+        <v>-0.33300000000000002</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C6">
-        <v>388</v>
+        <v>483</v>
       </c>
       <c r="D6" s="3">
-        <v>-9.6000000000000002E-2</v>
+        <v>0.245</v>
       </c>
       <c r="E6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F6" s="3">
-        <v>-0.33300000000000002</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7">
-        <v>482</v>
+        <v>682</v>
       </c>
       <c r="D7" s="3">
-        <v>0.24199999999999999</v>
+        <v>0.41199999999999998</v>
       </c>
       <c r="E7">
         <v>3</v>
       </c>
       <c r="F7" s="3">
-        <v>0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7">
-        <v>1496</v>
+        <v>1084</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E8">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="7">
-        <v>1085</v>
+        <v>1125</v>
       </c>
       <c r="D9" s="3">
-        <v>-0.27500000000000002</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="E9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F9" s="3">
-        <v>-0.57099999999999995</v>
+        <v>-0.66700000000000004</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="7">
-        <v>1125</v>
+        <v>1205</v>
       </c>
       <c r="D10" s="3">
-        <v>3.6999999999999998E-2</v>
+        <v>7.0999999999999994E-2</v>
       </c>
       <c r="E10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F10" s="3">
-        <v>-0.66700000000000004</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C11" s="7">
-        <v>1206</v>
+        <v>1762</v>
       </c>
       <c r="D11" s="3">
-        <v>7.1999999999999995E-2</v>
+        <v>0.46200000000000002</v>
       </c>
       <c r="E11">
         <v>3</v>
       </c>
       <c r="F11" s="3">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C12" s="7">
-        <v>1761</v>
+        <v>2257</v>
       </c>
       <c r="D12" s="3">
-        <v>0.46</v>
+        <v>0.28100000000000003</v>
       </c>
       <c r="E12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>-0.66700000000000004</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13">
-        <v>388</v>
+        <v>428</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14">
-        <v>428</v>
+        <v>396</v>
       </c>
       <c r="D14" s="3">
-        <v>0.10299999999999999</v>
+        <v>-7.4999999999999997E-2</v>
       </c>
       <c r="E14">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>-8.3000000000000004E-2</v>
+        <v>0.36399999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15">
-        <v>396</v>
+        <v>347</v>
       </c>
       <c r="D15" s="3">
-        <v>-7.4999999999999997E-2</v>
+        <v>-0.124</v>
       </c>
       <c r="E15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>0.36399999999999999</v>
+        <v>-0.13300000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C16">
-        <v>347</v>
+        <v>467</v>
       </c>
       <c r="D16" s="3">
-        <v>-0.124</v>
+        <v>0.34599999999999997</v>
       </c>
       <c r="E16">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F16" s="3">
-        <v>-0.13300000000000001</v>
+        <v>0.308</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B17" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C17">
-        <v>467</v>
+        <v>556</v>
       </c>
       <c r="D17" s="3">
-        <v>0.34599999999999997</v>
+        <v>0.191</v>
       </c>
       <c r="E17">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F17" s="3">
-        <v>0.308</v>
+        <v>0.17599999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18">
-        <v>486</v>
+        <v>380</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E18">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19">
-        <v>381</v>
+        <v>444</v>
       </c>
       <c r="D19" s="3">
-        <v>-0.216</v>
+        <v>0.16800000000000001</v>
       </c>
       <c r="E19">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F19" s="3">
-        <v>-0.28599999999999998</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20">
-        <v>445</v>
+        <v>404</v>
       </c>
       <c r="D20" s="3">
-        <v>0.16800000000000001</v>
+        <v>-0.09</v>
       </c>
       <c r="E20">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
-        <v>-0.08</v>
+        <v>-8.6999999999999994E-2</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C21">
-        <v>405</v>
+        <v>450</v>
       </c>
       <c r="D21" s="3">
-        <v>-0.09</v>
+        <v>0.114</v>
       </c>
       <c r="E21">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F21" s="3">
-        <v>-8.6999999999999994E-2</v>
+        <v>0.66700000000000004</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B22" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C22">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D22" s="3">
-        <v>0.111</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="E22">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F22" s="3">
-        <v>0.66700000000000004</v>
+        <v>-0.17100000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="7">
-        <v>1475</v>
+        <v>1341</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E23">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="7">
-        <v>1342</v>
+        <v>1335</v>
       </c>
       <c r="D24" s="3">
-        <v>-0.09</v>
+        <v>-4.0000000000000001E-3</v>
       </c>
       <c r="E24">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F24" s="3">
-        <v>-0.22600000000000001</v>
+        <v>7.2999999999999995E-2</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="7">
-        <v>1336</v>
+        <v>1514</v>
       </c>
       <c r="D25" s="3">
-        <v>-4.0000000000000001E-3</v>
+        <v>0.13400000000000001</v>
       </c>
       <c r="E25">
-        <v>103</v>
+        <v>260</v>
       </c>
       <c r="F25" s="3">
-        <v>7.2999999999999995E-2</v>
+        <v>1.524</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C26" s="7">
-        <v>1514</v>
+        <v>1776</v>
       </c>
       <c r="D26" s="3">
-        <v>0.13300000000000001</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="E26">
-        <v>259</v>
+        <v>345</v>
       </c>
       <c r="F26" s="3">
-        <v>1.5149999999999999</v>
+        <v>0.32700000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C27" s="7">
-        <v>1773</v>
+        <v>1954</v>
       </c>
       <c r="D27" s="3">
-        <v>0.17100000000000001</v>
+        <v>0.1</v>
       </c>
       <c r="E27">
-        <v>344</v>
+        <v>461</v>
       </c>
       <c r="F27" s="3">
-        <v>0.32800000000000001</v>
+        <v>0.33600000000000002</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="7">
-        <v>1404</v>
+        <v>1227</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E28">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="7">
-        <v>1227</v>
+        <v>1321</v>
       </c>
       <c r="D29" s="3">
-        <v>-0.126</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="E29">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F29" s="3">
-        <v>-7.6999999999999999E-2</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="7">
-        <v>1321</v>
+        <v>1295</v>
       </c>
       <c r="D30" s="3">
-        <v>7.6999999999999999E-2</v>
+        <v>-0.02</v>
       </c>
       <c r="E30">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F30" s="3">
-        <v>-0.5</v>
+        <v>0.66700000000000004</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B31" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C31" s="7">
-        <v>1295</v>
+        <v>1571</v>
       </c>
       <c r="D31" s="3">
-        <v>-0.02</v>
+        <v>0.21299999999999999</v>
       </c>
       <c r="E31">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F31" s="3">
-        <v>0.66700000000000004</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B32" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="7">
+        <v>1742</v>
+      </c>
+      <c r="D32" s="3">
+        <v>0.109</v>
+      </c>
+      <c r="E32">
         <v>18</v>
       </c>
-      <c r="C32" s="7">
-[...7 lines deleted...]
-      </c>
       <c r="F32" s="3">
-        <v>0.3</v>
+        <v>0.38500000000000001</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="44.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="37.42578125" customWidth="1"/>
     <col min="6" max="6" width="58.5703125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D1" s="5"/>
       <c r="F1" s="5"/>
     </row>
     <row r="2" spans="1:6" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="D4" s="3">
-        <v>0.30299999999999999</v>
+        <v>-0.17399999999999999</v>
       </c>
       <c r="E4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F4" s="3">
-        <v>-0.33300000000000002</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D5" s="3">
-        <v>-0.17399999999999999</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5" s="3">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C6">
-        <v>75</v>
+        <v>98</v>
       </c>
       <c r="D6" s="3">
-        <v>5.6000000000000001E-2</v>
-[...4 lines deleted...]
-      <c r="F6" s="3">
+        <v>0.307</v>
+      </c>
+      <c r="E6" s="8">
         <v>0</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="D7" s="3">
-        <v>0.29299999999999998</v>
-[...1 lines deleted...]
-      <c r="F7"/>
+        <v>-0.245</v>
+      </c>
+      <c r="E7">
+        <v>2</v>
+      </c>
+      <c r="F7" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8">
-        <v>249</v>
+        <v>269</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="D9" s="3">
-        <v>0.08</v>
+        <v>-2.1999999999999999E-2</v>
       </c>
       <c r="E9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F9" s="3">
-        <v>1.5</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10">
-        <v>263</v>
+        <v>220</v>
       </c>
       <c r="D10" s="3">
-        <v>-2.1999999999999999E-2</v>
+        <v>-0.16300000000000001</v>
       </c>
       <c r="E10">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F10" s="3">
-        <v>0.4</v>
+        <v>-0.85699999999999998</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C11">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="D11" s="3">
-        <v>-0.16300000000000001</v>
+        <v>8.5999999999999993E-2</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11" s="3">
-        <v>-0.85699999999999998</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C12">
-        <v>239</v>
+        <v>468</v>
       </c>
       <c r="D12" s="3">
-        <v>8.5999999999999993E-2</v>
+        <v>0.95799999999999996</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F12" s="3">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13">
-        <v>344</v>
+        <v>381</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E13">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14">
-        <v>381</v>
+        <v>392</v>
       </c>
       <c r="D14" s="3">
-        <v>0.108</v>
+        <v>2.9000000000000001E-2</v>
       </c>
       <c r="E14">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="D15" s="3">
-        <v>2.9000000000000001E-2</v>
+        <v>-4.1000000000000002E-2</v>
       </c>
       <c r="E15">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>0.12</v>
+        <v>-0.35699999999999998</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C16">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="D16" s="3">
-        <v>-4.1000000000000002E-2</v>
+        <v>-1.6E-2</v>
       </c>
       <c r="E16">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>-0.35699999999999998</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B17" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C17">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="D17" s="3">
-        <v>-1.6E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="E17">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F17" s="3">
-        <v>0.5</v>
+        <v>-0.185</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E18">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19">
-        <v>861</v>
+        <v>918</v>
       </c>
       <c r="D19" s="3">
-        <v>-8.0000000000000002E-3</v>
+        <v>6.6000000000000003E-2</v>
       </c>
       <c r="E19">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="F19" s="3">
-        <v>-1.2E-2</v>
+        <v>-0.14799999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20">
-        <v>918</v>
+        <v>912</v>
       </c>
       <c r="D20" s="3">
-        <v>6.6000000000000003E-2</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="E20">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F20" s="3">
-        <v>-0.14799999999999999</v>
+        <v>4.2999999999999997E-2</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C21">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="D21" s="3">
-        <v>-7.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="E21">
         <v>72</v>
       </c>
       <c r="F21" s="3">
-        <v>4.2999999999999997E-2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B22" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>920</v>
+        <v>19</v>
+      </c>
+      <c r="C22" s="7">
+        <v>1051</v>
       </c>
       <c r="D22" s="3">
-        <v>8.9999999999999993E-3</v>
+        <v>0.14199999999999999</v>
       </c>
       <c r="E22">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="F22" s="3">
-        <v>0</v>
+        <v>0.153</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="7">
-        <v>2088</v>
+        <v>2119</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E23">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="7">
-        <v>2118</v>
+        <v>2075</v>
       </c>
       <c r="D24" s="3">
-        <v>1.4E-2</v>
+        <v>-2.1000000000000001E-2</v>
       </c>
       <c r="E24">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="F24" s="3">
-        <v>-0.21</v>
+        <v>-4.3999999999999997E-2</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="7">
-        <v>2076</v>
+        <v>2142</v>
       </c>
       <c r="D25" s="3">
-        <v>-0.02</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="E25">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="F25" s="3">
-        <v>-4.3999999999999997E-2</v>
+        <v>0.19400000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C26" s="7">
-        <v>2142</v>
+        <v>2236</v>
       </c>
       <c r="D26" s="3">
-        <v>3.2000000000000001E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="E26">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="F26" s="3">
-        <v>0.19400000000000001</v>
+        <v>5.3999999999999999E-2</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C27" s="7">
-        <v>2236</v>
+        <v>2249</v>
       </c>
       <c r="D27" s="3">
-        <v>4.3999999999999997E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="E27">
-        <v>136</v>
+        <v>162</v>
       </c>
       <c r="F27" s="3">
-        <v>5.3999999999999999E-2</v>
+        <v>0.191</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="7">
-        <v>1327</v>
+        <v>1385</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E28">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="7">
-        <v>1385</v>
+        <v>1465</v>
       </c>
       <c r="D29" s="3">
-        <v>4.3999999999999997E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="E29">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="F29" s="3">
-        <v>-0.24299999999999999</v>
+        <v>0.57099999999999995</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B30" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="7">
-        <v>1465</v>
+        <v>1480</v>
       </c>
       <c r="D30" s="3">
-        <v>5.8000000000000003E-2</v>
+        <v>0.01</v>
       </c>
       <c r="E30">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F30" s="3">
-        <v>0.57099999999999995</v>
+        <v>-2.3E-2</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B31" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C31" s="7">
-        <v>1481</v>
+        <v>1547</v>
       </c>
       <c r="D31" s="3">
-        <v>1.0999999999999999E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="E31">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="F31" s="3">
-        <v>-2.3E-2</v>
+        <v>-0.53500000000000003</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B32" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C32" s="7">
-        <v>1547</v>
+        <v>1491</v>
       </c>
       <c r="D32" s="3">
-        <v>4.4999999999999998E-2</v>
+        <v>-3.5999999999999997E-2</v>
       </c>
       <c r="E32">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F32" s="3">
-        <v>-0.53500000000000003</v>
+        <v>0.5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="229e9b74-61ee-4ee3-b4f7-125c81c3f29e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="9ad29d76-2333-4199-b26e-86abc5591379" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C60A99B06662F7498067D863E2360CC7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd0b241df6bac0e59d237b63786466a2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="229e9b74-61ee-4ee3-b4f7-125c81c3f29e" xmlns:ns3="9ad29d76-2333-4199-b26e-86abc5591379" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4856a8f8f2479c168cf62795d0f4dcb0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C60A99B06662F7498067D863E2360CC7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2a461ea61748ffe260acbc3f267a4bf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="229e9b74-61ee-4ee3-b4f7-125c81c3f29e" xmlns:ns3="9ad29d76-2333-4199-b26e-86abc5591379" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f741b9eac45f6a54a29c5b867fdd7cda" ns2:_="" ns3:_="">
     <xsd:import namespace="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
     <xsd:import namespace="9ad29d76-2333-4199-b26e-86abc5591379"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2679,51 +2696,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F822EE48-B173-47C4-85B8-7615C65AA39E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9ad29d76-2333-4199-b26e-86abc5591379"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C388F1DA-D0A7-4F25-8860-341A0DFCACCD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D79252D8-68D0-4986-BBDB-54E55CFEFAE3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DE5EB7B-275C-405F-9B71-A40344B345BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
     <ds:schemaRef ds:uri="9ad29d76-2333-4199-b26e-86abc5591379"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>