--- v0 (2025-10-12)
+++ v1 (2026-06-02)
@@ -1,194 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://calctc.sharepoint.com/sites/DataDashboards/Shared Documents/Data Dashboards/Educator Supply and Demand/Download Files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="266" documentId="13_ncr:1_{63A8D889-0D3E-45A0-A40D-5038AADCE050}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{70F59402-5FD0-46E1-94A9-970A89256CA4}"/>
+  <xr:revisionPtr revIDLastSave="292" documentId="13_ncr:1_{63A8D889-0D3E-45A0-A40D-5038AADCE050}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9F7760DB-67D4-4D18-83A9-4E663E69D5D5}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Bilingual Authorizations Issued" sheetId="2" r:id="rId1"/>
-    <sheet name="BLAs Issued on IPW" sheetId="3" r:id="rId2"/>
+    <sheet name="Bilingual Authorizations Issued" sheetId="4" r:id="rId1"/>
+    <sheet name="BLAs Issued on IPW" sheetId="5" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9727" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6475" uniqueCount="396">
   <si>
     <t xml:space="preserve">Bilingual Authorizations Issued on a Certificate/Credential </t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Document Name</t>
   </si>
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Total Authorizations Issued</t>
   </si>
   <si>
     <t>Percent Change From Prior Fiscal Year</t>
   </si>
   <si>
     <t>American Sign Language</t>
   </si>
   <si>
     <t>Education Specialist Instruction Credential</t>
   </si>
   <si>
-    <t>2014-15</t>
-[...16 lines deleted...]
-  <si>
     <t>2020-21</t>
   </si>
   <si>
     <t>2022-23</t>
   </si>
   <si>
     <t>Multiple Subject Teaching Credential</t>
   </si>
   <si>
     <t>Single Subject Teaching Credential</t>
   </si>
   <si>
     <t>Arabic</t>
   </si>
   <si>
     <t>2021-22</t>
   </si>
   <si>
     <t>Armenian</t>
   </si>
   <si>
     <t>Cantonese</t>
   </si>
   <si>
     <t>Farsi</t>
   </si>
   <si>
     <t>Filipino</t>
   </si>
   <si>
     <t>French</t>
   </si>
   <si>
-    <t>Bilingual, Crosscultural, Language and Academic Development Certificate</t>
-[...1 lines deleted...]
-  <si>
     <t>German</t>
   </si>
   <si>
     <t>Hmong</t>
   </si>
   <si>
     <t>Educator Authorization</t>
   </si>
   <si>
     <t>Japanese</t>
   </si>
   <si>
     <t>Korean</t>
   </si>
   <si>
     <t>Mandarin</t>
   </si>
   <si>
-    <t>Portuguese</t>
-[...1 lines deleted...]
-  <si>
     <t>Russian</t>
   </si>
   <si>
     <t>Spanish</t>
   </si>
   <si>
     <t>Vietnamese</t>
   </si>
   <si>
     <t xml:space="preserve">Bilingual Authorizations Issued on Teaching Intern Credentials, Permits and Waivers </t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Document Type</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Intern Credentials</t>
@@ -223,293 +195,242 @@
   <si>
     <t>Contra Costa</t>
   </si>
   <si>
     <t>ANTIOCH UNIFIED</t>
   </si>
   <si>
     <t>MAKING WAVES ACADEMY</t>
   </si>
   <si>
     <t>VOICES COLLEGE-BOUND LANGUAGE ACADEMY AT WEST CONTRA COSTA COUNTY</t>
   </si>
   <si>
     <t>WEST CONTRA COSTA UNIFIED</t>
   </si>
   <si>
     <t>Fresno</t>
   </si>
   <si>
     <t>CLOVIS UNIFIED</t>
   </si>
   <si>
     <t>FRESNO UNIFIED</t>
   </si>
   <si>
-    <t>KERMAN UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>KINGS CANYON JOINT UNIFIED</t>
   </si>
   <si>
     <t>MENDOTA UNIFIED</t>
   </si>
   <si>
     <t>ORANGE CENTER</t>
   </si>
   <si>
     <t>SANGER UNIFIED</t>
   </si>
   <si>
     <t>Imperial</t>
   </si>
   <si>
-    <t>BALLINGTON ACADEMY FOR THE ARTS AND SCIENCES</t>
-[...1 lines deleted...]
-  <si>
     <t>BRAWLEY ELEMENTARY</t>
   </si>
   <si>
     <t>CALEXICO UNIFIED</t>
   </si>
   <si>
-    <t>CALIPATRIA UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>EL CENTRO ELEMENTARY</t>
   </si>
   <si>
-    <t>HEBER ELEMENTARY</t>
-[...1 lines deleted...]
-  <si>
     <t>HOLTVILLE UNIFIED</t>
   </si>
   <si>
-    <t>IMAGINE SCHOOLS AT IMPERIAL VALLEY</t>
-[...1 lines deleted...]
-  <si>
     <t>Kings</t>
   </si>
   <si>
     <t>HANFORD ELEMENTARY</t>
   </si>
   <si>
     <t>Los Angeles</t>
   </si>
   <si>
     <t>ACCELERATED CHARTER ELEMENTARY</t>
   </si>
   <si>
-    <t>ACCERLATED SCHOOL (CHARTER)</t>
-[...1 lines deleted...]
-  <si>
     <t>CAMINO NUEVO CHARTER ACADEMY</t>
   </si>
   <si>
     <t>CAMINO NUEVO ELEMENTARY #3</t>
   </si>
   <si>
     <t>EL CAMINO REAL CHARTER HIGH</t>
   </si>
   <si>
     <t>GARVEY ELEMENTARY</t>
   </si>
   <si>
     <t>HACIENDA LA PUENTE UNIFIED</t>
   </si>
   <si>
     <t>INGLEWOOD UNIFIED</t>
   </si>
   <si>
-    <t>KIPP SOL ACADEMY</t>
-[...1 lines deleted...]
-  <si>
     <t>LENNOX</t>
   </si>
   <si>
     <t>LONG BEACH UNIFIED</t>
   </si>
   <si>
-    <t>LOS ANGELES LEADERSHIP ACADEMY</t>
-[...1 lines deleted...]
-  <si>
     <t>LOS ANGELES UNIFIED</t>
   </si>
   <si>
     <t>LYNWOOD UNIFIED</t>
   </si>
   <si>
     <t>MAGNOLIA SCIENCE ACADEMY BELL</t>
   </si>
   <si>
     <t>MULTICULTURAL LEARNING CENTER</t>
   </si>
   <si>
     <t>PASADENA UNIFIED</t>
   </si>
   <si>
-    <t>PATHWAYS COMMUNITY</t>
-[...1 lines deleted...]
-  <si>
     <t>POMONA UNIFIED</t>
   </si>
   <si>
     <t>PORT OF LOS ANGELES HIGH</t>
   </si>
   <si>
     <t>REDONDO BEACH UNIFIED</t>
   </si>
   <si>
-    <t>TEACH TECH CHARTER HIGH</t>
-[...1 lines deleted...]
-  <si>
     <t>Madera</t>
   </si>
   <si>
     <t>MADERA UNIFIED</t>
   </si>
   <si>
     <t>Marin</t>
   </si>
   <si>
     <t>NOVATO CHARTER SCHOOL (CHARTER)</t>
   </si>
   <si>
     <t>SAN RAFAEL CITY ELEMENTARY</t>
   </si>
   <si>
     <t>Merced</t>
   </si>
   <si>
     <t>ATWATER ELEMENTARY</t>
   </si>
   <si>
-    <t>BALLICO-CRESSEY ELEMENTARY</t>
-[...1 lines deleted...]
-  <si>
     <t>DELHI UNIFIED</t>
   </si>
   <si>
     <t>EL NIDO ELEMENTARY</t>
   </si>
   <si>
-    <t>GUSTINE UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>LOS BANOS UNIFIED</t>
   </si>
   <si>
     <t>MERCED UNION HIGH</t>
   </si>
   <si>
     <t>Monterey</t>
   </si>
   <si>
     <t>ALISAL UNION</t>
   </si>
   <si>
     <t>SALINAS UNION HIGH</t>
   </si>
   <si>
     <t>SOLEDAD UNIFIED</t>
   </si>
   <si>
     <t>Orange</t>
   </si>
   <si>
-    <t>EL SOL SCIENCE AND ARTS ACADEMY</t>
-[...1 lines deleted...]
-  <si>
     <t>Riverside</t>
   </si>
   <si>
     <t>BANNING UNIFIED</t>
   </si>
   <si>
     <t>BEAUMONT UNIFIED</t>
   </si>
   <si>
     <t>VAL VERDE UNIFIED</t>
   </si>
   <si>
     <t>Sacramento</t>
   </si>
   <si>
     <t>SAN JUAN UNIFIED</t>
   </si>
   <si>
     <t>TWIN RIVERS UNIFIED</t>
   </si>
   <si>
     <t>San Bernardino</t>
   </si>
   <si>
     <t>ADELANTO ELEMENTARY</t>
   </si>
   <si>
-    <t>LUCERNE VALLEY UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>ONTARIO-MONTCLAIR</t>
   </si>
   <si>
     <t>San Diego</t>
   </si>
   <si>
     <t>CAJON VALLEY UNION</t>
   </si>
   <si>
     <t>CHULA VISTA ELEMENTARY</t>
   </si>
   <si>
-    <t>CHULA VISTA LEARNING COMMUNITY CHARTER</t>
-[...1 lines deleted...]
-  <si>
     <t>EJE ELEMENTARY ACADEMY CHARTER</t>
   </si>
   <si>
     <t>EJE MIDDLE ACADEMY</t>
   </si>
   <si>
-    <t>EPIPHANY PREP CHARTER</t>
-[...1 lines deleted...]
-  <si>
     <t>FALLBROOK UNION HIGH</t>
   </si>
   <si>
     <t>SAN DIEGO UNIFIED</t>
   </si>
   <si>
     <t>SWEETWATER UNION HIGH</t>
   </si>
   <si>
     <t>San Joaquin</t>
   </si>
   <si>
-    <t>LODI UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>RIPON UNIFIED</t>
   </si>
   <si>
     <t>STOCKTON UNIFIED</t>
   </si>
   <si>
     <t>San Mateo</t>
   </si>
   <si>
     <t>BURLINGAME ELEMENTARY</t>
   </si>
   <si>
     <t>MENLO PARK CITY ELEMENTARY</t>
   </si>
   <si>
     <t>RAVENSWOOD CITY ELEMENTARY</t>
   </si>
   <si>
     <t>REDWOOD CITY ELEMENTARY</t>
   </si>
   <si>
     <t>SAN MATEO-FOSTER CITY</t>
   </si>
   <si>
     <t>Santa Clara</t>
@@ -520,104 +441,95 @@
   <si>
     <t>CAMPBELL UNION</t>
   </si>
   <si>
     <t>EAST SIDE UNION HIGH</t>
   </si>
   <si>
     <t>ESCUELA POPULAR ACCELERATED FAMILY LEARNING</t>
   </si>
   <si>
     <t>ESCUELA POPULAR/CENTER FOR TRAINING AND CAREERS, FAMILY LEARNING</t>
   </si>
   <si>
     <t>EVERGREEN ELEMENTARY</t>
   </si>
   <si>
     <t>FRANKLIN-MCKINLEY ELEMENTARY</t>
   </si>
   <si>
     <t>GILROY UNIFIED</t>
   </si>
   <si>
     <t>LOS GATOS-SARATOGA JOINT UNION HIGH</t>
   </si>
   <si>
-    <t>MOUNTAIN VIEW WHISMAN</t>
-[...1 lines deleted...]
-  <si>
     <t>MT. PLEASANT ELEMENTARY</t>
   </si>
   <si>
     <t>OAK GROVE ELEMENTARY</t>
   </si>
   <si>
     <t>SAN JOSE UNIFIED</t>
   </si>
   <si>
     <t>SANTA CLARA COUNTY OFFICE OF EDUCATION</t>
   </si>
   <si>
     <t>SUNNYVALE</t>
   </si>
   <si>
     <t>VOICES COLLEGE-BOUND LANGUAGE ACADEMY</t>
   </si>
   <si>
     <t>VOICES COLLEGE-BOUND LANGUAGE ACADEMY AT MORGAN HILL</t>
   </si>
   <si>
     <t>VOICES COLLEGE-BOUND LANGUAGE ACADEMY AT MT. PLEASANT</t>
   </si>
   <si>
     <t>Santa Cruz</t>
   </si>
   <si>
     <t>PAJARO VALLEY UNIFIED</t>
   </si>
   <si>
     <t>Sonoma</t>
   </si>
   <si>
     <t>ROSELAND</t>
   </si>
   <si>
     <t>Stanislaus</t>
   </si>
   <si>
     <t>CERES UNIFIED</t>
   </si>
   <si>
     <t>EMPIRE UNION ELEMENTARY</t>
   </si>
   <si>
-    <t>GREAT VALLEY ACADEMY - SALIDA</t>
-[...4 lines deleted...]
-  <si>
     <t>MODESTO CITY HIGH</t>
   </si>
   <si>
     <t>NEWMAN-CROWS LANDING UNIFIED</t>
   </si>
   <si>
     <t>PATTERSON JOINT UNIFIED</t>
   </si>
   <si>
     <t>RIVERBANK UNIFIED</t>
   </si>
   <si>
     <t>TURLOCK UNIFIED</t>
   </si>
   <si>
     <t>Statewide Agency</t>
   </si>
   <si>
     <t>VOICES COLLEGE BOUND LANGUAGE ACADEMY AT STOCKTON</t>
   </si>
   <si>
     <t>Tulare</t>
   </si>
   <si>
     <t>CUTLER-OROSI JOINT UNIFIED</t>
@@ -634,254 +546,206 @@
   <si>
     <t>CASTRO VALLEY UNIFIED</t>
   </si>
   <si>
     <t>FREMONT UNIFIED</t>
   </si>
   <si>
     <t>LIVERMORE VALLEY JOINT UNIFIED</t>
   </si>
   <si>
     <t>NEW HAVEN UNIFIED</t>
   </si>
   <si>
     <t>SAN LEANDRO UNIFIED</t>
   </si>
   <si>
     <t>SAN LORENZO UNIFIED</t>
   </si>
   <si>
     <t>YU MING CHARTER</t>
   </si>
   <si>
     <t>Butte</t>
   </si>
   <si>
-    <t>BUTTE COUNTY OFFICE OF EDUCATION</t>
-[...7 lines deleted...]
-  <si>
     <t>MT. DIABLO UNIFIED</t>
   </si>
   <si>
     <t>PITTSBURG UNIFIED</t>
   </si>
   <si>
     <t>El Dorado</t>
   </si>
   <si>
-    <t>EL DORADO COUNTY OFFICE OF EDUCATION</t>
-[...1 lines deleted...]
-  <si>
     <t>LAKE TAHOE UNIFIED</t>
   </si>
   <si>
     <t>CLOVIS GLOBAL ACADEMY</t>
   </si>
   <si>
     <t>LATON JOINT UNIFIED</t>
   </si>
   <si>
-    <t>Humboldt</t>
-[...4 lines deleted...]
-  <si>
     <t>Kern</t>
   </si>
   <si>
     <t>BAKERSFIELD CITY</t>
   </si>
   <si>
     <t>DELANO UNION ELEMENTARY</t>
   </si>
   <si>
-    <t>KERN COUNTY OFFICE OF EDUCATION</t>
-[...1 lines deleted...]
-  <si>
     <t>LAMONT ELEMENTARY</t>
   </si>
   <si>
     <t>RICHLAND UNION ELEMENTARY</t>
   </si>
   <si>
     <t>ABC UNIFIED</t>
   </si>
   <si>
     <t>ALHAMBRA UNIFIED</t>
   </si>
   <si>
     <t>BURBANK UNIFIED</t>
   </si>
   <si>
     <t>CAMINO NUEVO CHARTER ACADEMY #4</t>
   </si>
   <si>
     <t>CAMINO NUEVO HIGH #2</t>
   </si>
   <si>
     <t>CENTINELA VALLEY UNION HIGH</t>
   </si>
   <si>
     <t>COMPTON UNIFIED</t>
   </si>
   <si>
     <t>COVINA-VALLEY UNIFIED</t>
   </si>
   <si>
     <t>CULVER CITY UNIFIED</t>
   </si>
   <si>
     <t>EL MONTE CITY</t>
   </si>
   <si>
     <t>GLENDALE UNIFIED</t>
   </si>
   <si>
     <t>GOETHE INTERNATIONAL CHARTER</t>
   </si>
   <si>
     <t>LANCASTER ELEMENTARY</t>
   </si>
   <si>
     <t>LAS VIRGENES UNIFIED</t>
   </si>
   <si>
-    <t>LOS ANGELES COUNTY OFFICE OF EDUCATION</t>
-[...1 lines deleted...]
-  <si>
     <t>MONROVIA UNIFIED</t>
   </si>
   <si>
     <t>MONTEBELLO UNIFIED</t>
   </si>
   <si>
     <t>PALMDALE ELEMENTARY</t>
   </si>
   <si>
-    <t>PARA LOS NINOS EVELYN THURMAN GRATTS PRIMARY</t>
-[...7 lines deleted...]
-  <si>
     <t>ROWLAND UNIFIED</t>
   </si>
   <si>
     <t>SAN GABRIEL UNIFIED</t>
   </si>
   <si>
-    <t>SANTA MONICA-MALIBU UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>SAUGUS UNION</t>
   </si>
   <si>
-    <t>WALNUT VALLEY UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>WHITTIER CITY ELEMENTARY</t>
   </si>
   <si>
     <t>NOVATO UNIFIED</t>
   </si>
   <si>
     <t>Mendocino</t>
   </si>
   <si>
     <t>ANDERSON VALLEY UNIFIED</t>
   </si>
   <si>
-    <t>UKIAH UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>CHUALAR UNION</t>
   </si>
   <si>
     <t>MONTEREY PENINSULA UNIFIED</t>
   </si>
   <si>
     <t>NORTH MONTEREY COUNTY UNIFIED</t>
   </si>
   <si>
     <t>SALINAS CITY ELEMENTARY</t>
   </si>
   <si>
     <t>Napa</t>
   </si>
   <si>
-    <t>NAPA COUNTY OFFICE OF EDUCATION</t>
-[...1 lines deleted...]
-  <si>
     <t>NAPA VALLEY UNIFIED</t>
   </si>
   <si>
     <t>Nevada</t>
   </si>
   <si>
     <t>GRASS VALLEY ELEMENTARY</t>
   </si>
   <si>
     <t>ANAHEIM CITY</t>
   </si>
   <si>
     <t>CAPISTRANO UNIFIED</t>
   </si>
   <si>
     <t>GARDEN GROVE UNIFIED</t>
   </si>
   <si>
     <t>LA HABRA CITY ELEMENTARY</t>
   </si>
   <si>
     <t>NEWPORT-MESA UNIFIED</t>
   </si>
   <si>
     <t>ORANGE COUNTY EDUCATIONAL ARTS ACADEMY</t>
   </si>
   <si>
     <t>ORANGE UNIFIED</t>
   </si>
   <si>
     <t>SADDLEBACK VALLEY UNIFIED</t>
   </si>
   <si>
     <t>SANTA ANA UNIFIED</t>
   </si>
   <si>
-    <t>TUSTIN UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>Placer</t>
   </si>
   <si>
     <t>TAHOE-TRUCKEE UNIFIED</t>
   </si>
   <si>
     <t>ALVORD UNIFIED</t>
   </si>
   <si>
     <t>COACHELLA VALLEY UNIFIED</t>
   </si>
   <si>
     <t>CORONA-NORCO UNIFIED</t>
   </si>
   <si>
     <t>DESERT SANDS UNIFIED</t>
   </si>
   <si>
     <t>IMAGINE SCHOOLS, RIVERSIDE COUNTY</t>
   </si>
   <si>
     <t>JURUPA UNIFIED</t>
   </si>
   <si>
     <t>MORENO VALLEY UNIFIED</t>
@@ -913,167 +777,134 @@
   <si>
     <t>CHINO VALLEY UNIFIED</t>
   </si>
   <si>
     <t>COLTON JOINT UNIFIED</t>
   </si>
   <si>
     <t>FONTANA UNIFIED</t>
   </si>
   <si>
     <t>NORTON SCIENCE AND LANGUAGE ACADEMY</t>
   </si>
   <si>
     <t>RIALTO UNIFIED</t>
   </si>
   <si>
     <t>SAN BERNARDINO CITY UNIFIED</t>
   </si>
   <si>
     <t>ALPINE UNION ELEMENTARY</t>
   </si>
   <si>
     <t>EMPOWER LANGUAGE ACADEMY</t>
   </si>
   <si>
-    <t>ENCINITAS UNION ELEMENTARY</t>
-[...1 lines deleted...]
-  <si>
     <t>ESCONDIDO UNION</t>
   </si>
   <si>
-    <t>FALLBROOK UNION ELEMENTARY</t>
-[...4 lines deleted...]
-  <si>
     <t>KING-CHAVEZ PRIMARY ACADEMY</t>
   </si>
   <si>
     <t>LA MESA-SPRING VALLEY</t>
   </si>
   <si>
     <t>LAKESIDE UNION ELEMENTARY</t>
   </si>
   <si>
     <t>LEMON GROVE</t>
   </si>
   <si>
-    <t>NATIONAL UNIVERSITY ACADEMY</t>
-[...1 lines deleted...]
-  <si>
     <t>OCEANSIDE UNIFIED</t>
   </si>
   <si>
-    <t>POWAY UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>SAN MARCOS UNIFIED</t>
   </si>
   <si>
-    <t>SOUTH BAY UNION</t>
-[...1 lines deleted...]
-  <si>
     <t>VALLEY CENTER-PAUMA UNIFIED</t>
   </si>
   <si>
-    <t>EDISON CHARTER ACADEMY</t>
-[...1 lines deleted...]
-  <si>
     <t>THOMAS EDISON CHARTER ACADEMY</t>
   </si>
   <si>
     <t>LINCOLN UNIFIED</t>
   </si>
   <si>
     <t>San Luis Obispo</t>
   </si>
   <si>
     <t>PASO ROBLES JOINT UNIFIED</t>
   </si>
   <si>
     <t>SAN LUIS COASTAL UNIFIED</t>
   </si>
   <si>
-    <t>SAN LUIS OBISPO COUNTY OFFICE OF EDUCATION</t>
-[...1 lines deleted...]
-  <si>
     <t>CABRILLO UNIFIED</t>
   </si>
   <si>
     <t>Santa Barbara</t>
   </si>
   <si>
     <t>GUADALUPE UNION ELEMENTARY</t>
   </si>
   <si>
     <t>LOMPOC UNIFIED</t>
   </si>
   <si>
     <t>BERRYESSA UNION ELEMENTARY</t>
   </si>
   <si>
     <t>CUPERTINO UNION</t>
   </si>
   <si>
     <t>LUTHER BURBANK</t>
   </si>
   <si>
     <t>MILPITAS UNIFIED</t>
   </si>
   <si>
     <t>MORGAN HILL UNIFIED</t>
   </si>
   <si>
-    <t>PALO ALTO UNIFIED</t>
-[...4 lines deleted...]
-  <si>
     <t>Shasta</t>
   </si>
   <si>
     <t>REDDING ELEMENTARY</t>
   </si>
   <si>
     <t>Solano</t>
   </si>
   <si>
     <t>FAIRFIELD-SUISUN UNIFIED</t>
   </si>
   <si>
     <t>VALLEJO CITY UNIFIED</t>
   </si>
   <si>
     <t>BELLEVUE UNION ELEMENTARY</t>
   </si>
   <si>
-    <t>CLOVERDALE UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>SANTA ROSA ELEMENTARY</t>
   </si>
   <si>
     <t>SONOMA VALLEY UNIFIED</t>
   </si>
   <si>
     <t>DENAIR UNIFIED</t>
   </si>
   <si>
     <t>BURTON ELEMENTARY</t>
   </si>
   <si>
     <t>LINDSAY UNIFIED</t>
   </si>
   <si>
     <t>VISALIA UNIFIED</t>
   </si>
   <si>
     <t>Tuolumne</t>
   </si>
   <si>
     <t>JAMESTOWN ELEMENTARY</t>
   </si>
   <si>
     <t>Ventura</t>
@@ -1120,212 +951,164 @@
   <si>
     <t>IRVINE INTERNATIONAL ACADEMY</t>
   </si>
   <si>
     <t>VACAVILLE UNIFIED</t>
   </si>
   <si>
     <t>WINDSOR UNIFIED</t>
   </si>
   <si>
     <t>Short-Term Staff Permit</t>
   </si>
   <si>
     <t>CHICO UNIFIED</t>
   </si>
   <si>
     <t>PARLIER UNIFIED</t>
   </si>
   <si>
     <t>Inyo</t>
   </si>
   <si>
     <t>BISHOP UNIFIED</t>
   </si>
   <si>
-    <t>CORCORAN JOINT UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>LIVINGSTON UNION</t>
   </si>
   <si>
-    <t>SIERRA ACADEMY OF EXPEDITIONARY LEARNING</t>
-[...1 lines deleted...]
-  <si>
     <t>RIVER DELTA JOINT UNIFIED</t>
   </si>
   <si>
-    <t>EMPOWER CHARTER</t>
-[...1 lines deleted...]
-  <si>
     <t>SANTA ROSA CITY SCHOOLS</t>
   </si>
   <si>
-    <t>Tehama</t>
-[...4 lines deleted...]
-  <si>
     <t>Waivers</t>
   </si>
   <si>
     <t>Waiver</t>
   </si>
   <si>
     <t>No County</t>
   </si>
   <si>
     <t>CALIFORNIA POLYTECHNIC STATE UNIVERSITY, SAN LUIS OBISPO</t>
   </si>
   <si>
     <t>CALIFORNIA STATE UNIVERSITY, DOMINGUEZ HILLS</t>
   </si>
   <si>
     <t>CALIFORNIA STATE UNIVERSITY, FULLERTON</t>
   </si>
   <si>
     <t>CALIFORNIA STATE UNIVERSITY, SACRAMENTO</t>
   </si>
   <si>
     <t>SAN DIEGO STATE UNIVERSITY</t>
   </si>
   <si>
-    <t>UNIVERSITY OF CALIFORNIA, DAVIS</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIVERSITY OF CALIFORNIA, LOS ANGELES</t>
   </si>
   <si>
     <t>UNIVERSITY OF CALIFORNIA, SANTA CRUZ</t>
   </si>
   <si>
     <t>UNIVERSITY OF SAN FRANCISCO</t>
   </si>
   <si>
     <t>FRANCOPHONE CHARTER SCHOOL OF OAKLAND</t>
   </si>
   <si>
     <t>Calaveras</t>
   </si>
   <si>
     <t>CALAVERAS COUNTY OFFICE OF EDUCATION</t>
   </si>
   <si>
-    <t>CAMINO UNION ELEMENTARY</t>
-[...1 lines deleted...]
-  <si>
     <t>ALVINA ELEMENTARY SCHOOL (CHARTER )</t>
   </si>
   <si>
     <t>GOLDEN PLAINS UNIFIED</t>
   </si>
   <si>
-    <t>RAISIN CITY ELEMENTARY</t>
-[...4 lines deleted...]
-  <si>
     <t>ARVIN UNION</t>
   </si>
   <si>
-    <t>EDISON ELEMENTARY</t>
-[...1 lines deleted...]
-  <si>
     <t>CAMINO NUEVO ACADEMY #2</t>
   </si>
   <si>
     <t>CITY LANGUAGE IMMERSION CHARTER</t>
   </si>
   <si>
     <t>EL RANCHO UNIFIED</t>
   </si>
   <si>
-    <t>IMAGINE ACADEMY</t>
-[...1 lines deleted...]
-  <si>
     <t>MOUNTAIN VIEW ELEMENTARY</t>
   </si>
   <si>
-    <t>PARA LOS NINOS CHARTER</t>
-[...4 lines deleted...]
-  <si>
     <t>MAGNOLIA ELEMENTARY</t>
   </si>
   <si>
     <t>CENTER JOINT UNIFIED</t>
   </si>
   <si>
-    <t>APPLE VALLEY UNIFIED</t>
-[...1 lines deleted...]
-  <si>
     <t>KING/CHAVEZ ACADEMY OF EXCELLENCE</t>
   </si>
   <si>
     <t>SAN DIEGO COUNTY OFFICE OF EDUCATION</t>
   </si>
   <si>
     <t>ESCALON UNIFIED</t>
   </si>
   <si>
     <t>TRACY JOINT UNIFIED</t>
   </si>
   <si>
     <t>DIXON UNIFIED</t>
   </si>
   <si>
     <t>ELITE PUBLIC</t>
   </si>
   <si>
     <t>OLD ADOBE UNION</t>
   </si>
   <si>
     <t>MODESTO CITY ELEMENTARY</t>
   </si>
   <si>
-    <t>DUCOR UNION ELEMENTARY</t>
-[...1 lines deleted...]
-  <si>
     <t>FARMERSVILLE UNIFIED</t>
   </si>
   <si>
     <t>SANTA PAULA UNIFIED</t>
   </si>
   <si>
     <t>2023-24</t>
   </si>
   <si>
     <t>PK-3 Early Childhood Education Specialist Instruction Credential</t>
   </si>
   <si>
-    <t>no data</t>
-[...1 lines deleted...]
-  <si>
     <t>EASTSIDE UNION ELEMENTARY</t>
   </si>
   <si>
     <t>CHOWCHILLA ELEMENTARY</t>
   </si>
   <si>
     <t>WESTMINSTER</t>
   </si>
   <si>
     <t>DARNALL E. CHARTER SCHOOL (CHARTER)</t>
   </si>
   <si>
     <t>FEASTER-EDISON CHARTER SCHOOL (CHARTER)</t>
   </si>
   <si>
     <t>HAWKING S.T.E.A.M. CHARTER</t>
   </si>
   <si>
     <t>MANTECA UNIFIED</t>
   </si>
   <si>
     <t>CONTRA COSTA COUNTY OFFICE OF EDUCATION</t>
   </si>
   <si>
     <t>SAN PASQUAL VALLEY UNIFIED</t>
@@ -1355,60 +1138,150 @@
     <t>PERRIS ELEMENTARY</t>
   </si>
   <si>
     <t>HESPERIA UNIFIED</t>
   </si>
   <si>
     <t>VISTA SPRINGS CHARTER</t>
   </si>
   <si>
     <t>CARPINTERIA UNIFIED</t>
   </si>
   <si>
     <t>REDDING SCHOOL OF THE ARTS (CHARTER)</t>
   </si>
   <si>
     <t>PETALUMA CITY ELEMENTARY</t>
   </si>
   <si>
     <t>LOWELL JOINT</t>
   </si>
   <si>
     <t>ROSEMEAD ELEMENTARY</t>
   </si>
   <si>
     <t>Emergency Transitional Kindergarten Permit</t>
+  </si>
+  <si>
+    <t>2024-25</t>
+  </si>
+  <si>
+    <t>No data</t>
+  </si>
+  <si>
+    <t>BIG PINE UNIFIED</t>
+  </si>
+  <si>
+    <t>ENVIRONMENTAL CHARTER HIGH - GARDENA</t>
+  </si>
+  <si>
+    <t>HILMAR UNIFIED</t>
+  </si>
+  <si>
+    <t>MERCED COUNTY OFFICE OF EDUCATION</t>
+  </si>
+  <si>
+    <t>PLAINSBURG UNION ELEMENTARY</t>
+  </si>
+  <si>
+    <t>PLANADA ELEMENTARY</t>
+  </si>
+  <si>
+    <t>IRVINE CHINESE IMMERSION ACADEMY</t>
+  </si>
+  <si>
+    <t>ELK GROVE UNIFIED</t>
+  </si>
+  <si>
+    <t>CAMPBELL UNION HIGH</t>
+  </si>
+  <si>
+    <t>OPTIONS FOR YOUTH - DUARTE, INC</t>
+  </si>
+  <si>
+    <t>SOUTH WHITTIER ELEMENTARY</t>
+  </si>
+  <si>
+    <t>FORT BRAGG UNIFIED</t>
+  </si>
+  <si>
+    <t>SANTA RITA UNION ELEMENTARY</t>
+  </si>
+  <si>
+    <t>JCS - CEDAR COVE</t>
+  </si>
+  <si>
+    <t>MOUNTAIN EMPIRE UNIFIED</t>
+  </si>
+  <si>
+    <t>GOLETA UNION ELEMENTARY</t>
+  </si>
+  <si>
+    <t>SOLVANG ELEMENTARY</t>
+  </si>
+  <si>
+    <t>CONEJO VALLEY UNIFIED</t>
+  </si>
+  <si>
+    <t>SIMI VALLEY UNIFIED</t>
+  </si>
+  <si>
+    <t>YOLO COUNTY OFFICE OF EDUCATION</t>
+  </si>
+  <si>
+    <t>Lassen</t>
+  </si>
+  <si>
+    <t>SOUTH MONTEREY COUNTY JOINT UNION HIGH</t>
+  </si>
+  <si>
+    <t>BEAR VALLEY UNIFIED</t>
+  </si>
+  <si>
+    <t>SANTA BARBARA UNIFIED</t>
+  </si>
+  <si>
+    <t>KING CITY UNION</t>
+  </si>
+  <si>
+    <t>LIVE OAK ELEMENTARY</t>
+  </si>
+  <si>
+    <t>PIXLEY UNION ELEMENTARY</t>
+  </si>
+  <si>
+    <t>PLEASANT VALLEY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -1495,56 +1368,50 @@
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
@@ -1855,60 +1722,59 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="42" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1924,174 +1790,174 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Percent" xfId="42" builtinId="5"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="0.0%"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color auto="1"/>
+        <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="0.0%"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
-      <numFmt numFmtId="164" formatCode="0.0%"/>
-[...1 lines deleted...]
-    <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <numFmt numFmtId="164" formatCode="0.0%"/>
+    </dxf>
+    <dxf>
       <numFmt numFmtId="164" formatCode="0.0%"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A2:E234" headerRowDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{6FFC780E-C25D-41D2-90A3-FFD7D5BA4040}" name="Table1" displayName="Table1" ref="A2:E120" headerRowDxfId="5">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Language" totalsRowLabel="Total"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Percent Change From Prior Fiscal Year" totalsRowFunction="sum" dataDxfId="4" totalsRowDxfId="3" dataCellStyle="Percent"/>
+    <tableColumn id="1" xr3:uid="{2438031D-822B-4855-B21B-6FFBF6BFE397}" name="Language" totalsRowLabel="Total"/>
+    <tableColumn id="2" xr3:uid="{F43C71F2-1EA6-42F9-A7CB-988DD28B8517}" name="Document Name"/>
+    <tableColumn id="3" xr3:uid="{E83B079D-D1AF-419D-B353-9AA66235F75E}" name="Fiscal Year"/>
+    <tableColumn id="4" xr3:uid="{8674D382-3CF5-4DF7-8FDB-47747A3E366C}" name="Total Authorizations Issued" totalsRowFunction="sum"/>
+    <tableColumn id="5" xr3:uid="{16BFDEEA-243D-4D15-A95E-2E479ECBAD5B}" name="Percent Change From Prior Fiscal Year" totalsRowFunction="sum" dataDxfId="3" totalsRowDxfId="4" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altTextSummary="Number of new bilingual authorizations issued in the last five years"/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{70147C44-8B6D-4FCC-BED7-BE86CB34D4E0}" name="Table2" displayName="Table2" ref="A2:G1665" headerRowDxfId="2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{A7927491-E295-4FE2-8FA8-90233500CD0E}" name="Table2" displayName="Table2" ref="A2:G1097" headerRowDxfId="2">
   <tableColumns count="7">
-    <tableColumn id="3" xr3:uid="{D1C57D5F-E8C4-4CB9-860A-7658BD5B21D2}" name="Document" totalsRowLabel="Total"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{4321E704-213F-4658-81FE-20A6DC24B2DB}" name="Percent Change From Prior Fiscal Year" totalsRowFunction="sum" dataDxfId="1" totalsRowDxfId="0" dataCellStyle="Percent"/>
+    <tableColumn id="3" xr3:uid="{94F1B1E3-769E-473F-B70A-501597E7DB04}" name="Document" totalsRowLabel="Total"/>
+    <tableColumn id="4" xr3:uid="{0E3215F9-C956-4497-A10F-481FBFF0F53F}" name="Document Type"/>
+    <tableColumn id="1" xr3:uid="{39293B2E-1008-4C24-95A1-15AD6BB5DA9E}" name="County"/>
+    <tableColumn id="2" xr3:uid="{4F1BB81D-8B27-4DD3-B7B0-D2C64BB3A8E1}" name="School District"/>
+    <tableColumn id="5" xr3:uid="{C07501F8-5E2F-45A4-8E7E-E5CEEEFA31CF}" name="Fiscal Year"/>
+    <tableColumn id="6" xr3:uid="{DE029146-6417-447B-83BA-C3E01AA824C8}" name="Total Authorizations Issued" totalsRowFunction="sum"/>
+    <tableColumn id="7" xr3:uid="{F0E12A60-1C19-4A2A-B897-CDE979B910AD}" name="Percent Change From Prior Fiscal Year" totalsRowFunction="sum" dataDxfId="0" totalsRowDxfId="1" dataCellStyle="Percent"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2315,43321 +2181,27364 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E232"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94706D8F-5F97-4584-A6B3-A8D67E9C4409}">
+  <dimension ref="A1:E120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.140625" customWidth="1"/>
-    <col min="5" max="5" width="36.42578125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="36.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="5"/>
-    </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="E2" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E4" s="2">
-        <v>0.33300000000000002</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D5">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0.25</v>
+        <v>2</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E6" s="2">
-        <v>-0.6</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="D8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E8" s="2">
-        <v>0</v>
+        <v>-0.75</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="D9">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="D10">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E10" s="2">
-        <v>0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D11">
         <v>1</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C12" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D12">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>2</v>
+      </c>
+      <c r="E12" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E13" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="D14">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E14" s="2">
-        <v>0.66700000000000004</v>
+        <v>-0.33300000000000002</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="D15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E15" s="2">
-        <v>-0.4</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D16">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>-0.33300000000000002</v>
+        <v>1</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C17" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="D17">
+        <v>3</v>
+      </c>
+      <c r="E17" s="2">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="D18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E18" s="2">
-        <v>0</v>
+        <v>-0.66700000000000004</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B19" t="s">
         <v>7</v>
       </c>
       <c r="C19" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D19">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0.5</v>
+        <v>1</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C20" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D20">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B21" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B22" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C22" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D22">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E22" s="2">
-        <v>3</v>
+        <v>-0.8</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B23" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C23" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="D23">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E23" s="2">
-        <v>-0.75</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B24" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C24" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="D24">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>6</v>
+      </c>
+      <c r="E24" s="2">
+        <v>0.2</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B25" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D25">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B26" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C26" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="D26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E26" s="2">
-        <v>-0.5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B27" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C27" t="s">
-        <v>8</v>
+        <v>339</v>
       </c>
       <c r="D27">
         <v>1</v>
       </c>
-      <c r="E27" s="4" t="s">
-        <v>411</v>
+      <c r="E27" s="2">
+        <v>-0.5</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B28" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="D28">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E28" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B29" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="D29">
         <v>1</v>
       </c>
-      <c r="E29" s="2">
-        <v>-0.66700000000000004</v>
+      <c r="E29" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B30" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C30" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D30">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B31" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C31" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D31">
         <v>1</v>
       </c>
-      <c r="E31" s="2">
-        <v>-0.75</v>
+      <c r="E31" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B32" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C32" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D32">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B33" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E33" s="2">
-        <v>1</v>
+        <v>-0.25</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B34" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D34">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E34" s="2">
-        <v>2</v>
+        <v>0.66700000000000004</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B35" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C35" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="D35">
         <v>4</v>
       </c>
       <c r="E35" s="2">
-        <v>-0.33300000000000002</v>
+        <v>-0.2</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B36" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="D36">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>4</v>
+      </c>
+      <c r="E36" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B37" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D37">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>-0.5</v>
+        <v>4</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B38" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C38" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D38">
         <v>1</v>
       </c>
       <c r="E38" s="2">
-        <v>0</v>
+        <v>-0.75</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B39" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C39" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="D39">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E39" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B40" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C40" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="D40">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>5</v>
+      </c>
+      <c r="E40" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B41" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D41">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>1</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B42" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="D42">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E42" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B43" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D43">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>-0.66700000000000004</v>
+        <v>1</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B44" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C44" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="D44">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B45" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C45" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D45">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>1.667</v>
+        <v>1</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B46" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D46">
         <v>5</v>
       </c>
       <c r="E46" s="2">
-        <v>-0.375</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B47" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C47" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D47">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E47" s="2">
-        <v>0</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B48" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C48" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="D48">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E48" s="2">
-        <v>-0.8</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B49" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C49" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="D49">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E49" s="2">
-        <v>4</v>
+        <v>-0.6</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B50" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C50" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B51" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="D51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E51" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B52" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D52">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B53" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D53">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B54" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D54">
         <v>2</v>
       </c>
       <c r="E54" s="2">
-        <v>1</v>
+        <v>-0.33300000000000002</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B55" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C55" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="D55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E55" s="2">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B56" t="s">
-        <v>17</v>
+        <v>340</v>
       </c>
       <c r="C56" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="D56">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B57" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="D57">
         <v>1</v>
       </c>
-      <c r="E57" s="2">
-        <v>-0.5</v>
+      <c r="E57" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B58" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C58" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D58">
         <v>1</v>
       </c>
-      <c r="E58" s="4" t="s">
-        <v>411</v>
+      <c r="E58" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>22</v>
       </c>
       <c r="B59" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C59" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D59">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>2</v>
+      </c>
+      <c r="E59" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B60" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C60" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="D60">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>3</v>
+      </c>
+      <c r="E60" s="2">
+        <v>0.5</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B61" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="D61">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>3</v>
+      </c>
+      <c r="E61" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>23</v>
       </c>
       <c r="B62" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C62" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="D62">
         <v>1</v>
       </c>
-      <c r="E62" s="2">
-        <v>0</v>
+      <c r="E62" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B63" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C63" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D63">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B64" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C64" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D64">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E64" s="2">
-        <v>1</v>
+        <v>-0.25</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B65" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D65">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E65" s="2">
-        <v>2.5</v>
+        <v>0.111</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B66" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="D66">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E66" s="2">
-        <v>-0.71399999999999997</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B67" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C67" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="D67">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E67" s="2">
-        <v>1.5</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B68" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C68" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D68">
         <v>4</v>
       </c>
-      <c r="E68" s="2">
-        <v>-0.2</v>
+      <c r="E68" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B69" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C69" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D69">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="E69" s="2">
-        <v>-0.25</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B70" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C70" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="D70">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E70" s="2">
-        <v>0.66700000000000004</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B71" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C71" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="D71">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E71" s="2">
-        <v>-0.2</v>
+        <v>-0.44400000000000001</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>24</v>
       </c>
       <c r="B72" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C72" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D72">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>24</v>
       </c>
       <c r="B73" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="D73">
         <v>4</v>
       </c>
       <c r="E73" s="2">
-        <v>0.33300000000000002</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>24</v>
       </c>
       <c r="B74" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="D74">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>24</v>
       </c>
       <c r="B75" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C75" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D75">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>-0.75</v>
+        <v>46</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>24</v>
       </c>
       <c r="B76" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C76" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D76">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="E76" s="2">
-        <v>3</v>
+        <v>-0.19600000000000001</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>24</v>
       </c>
       <c r="B77" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C77" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D77">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="E77" s="2">
-        <v>-0.75</v>
+        <v>0.108</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>24</v>
       </c>
       <c r="B78" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C78" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="D78">
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="E78" s="2">
-        <v>0</v>
+        <v>0.24399999999999999</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>24</v>
       </c>
       <c r="B79" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="D79">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>88</v>
+      </c>
+      <c r="E79" s="2">
+        <v>0.72499999999999998</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B80" t="s">
-        <v>16</v>
+        <v>340</v>
       </c>
       <c r="C80" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="D80">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B81" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C81" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D81">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>-0.33300000000000002</v>
+        <v>17</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B82" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D82">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="E82" s="2">
-        <v>1</v>
+        <v>-0.11799999999999999</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B83" t="s">
+        <v>11</v>
+      </c>
+      <c r="C83" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83">
         <v>16</v>
       </c>
-      <c r="C83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" s="2">
-        <v>-0.25</v>
+        <v>6.7000000000000004E-2</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B84" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="D84">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="E84" s="2">
-        <v>-0.66700000000000004</v>
+        <v>6.3E-2</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B85" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C85" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="D85">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="E85" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B86" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C86" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D86">
         <v>1</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>26</v>
       </c>
       <c r="B87" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C87" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D87">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>29</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>26</v>
       </c>
       <c r="B88" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D88">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="E88" s="2">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>26</v>
       </c>
       <c r="B89" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C89" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D89">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E89" s="2">
-        <v>0</v>
+        <v>-0.13800000000000001</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>26</v>
       </c>
       <c r="B90" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C90" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="D90">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="E90" s="2">
-        <v>0</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>26</v>
       </c>
       <c r="B91" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C91" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="D91">
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="E91" s="2">
-        <v>1</v>
+        <v>0.214</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B92" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C92" t="s">
         <v>8</v>
       </c>
       <c r="D92">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E92" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B93" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C93" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D93">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E93" s="2">
-        <v>2</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B94" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D94">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E94" s="2">
-        <v>0.33300000000000002</v>
+        <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B95" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="D95">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="E95" s="2">
-        <v>-0.25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B96" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="D96">
-        <v>3</v>
+        <v>67</v>
       </c>
       <c r="E96" s="2">
-        <v>0</v>
+        <v>3.786</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B97" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C97" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D97">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>-0.33300000000000002</v>
+        <v>800</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B98" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C98" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D98">
-        <v>1</v>
+        <v>745</v>
       </c>
       <c r="E98" s="2">
-        <v>-0.5</v>
+        <v>-6.9000000000000006E-2</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B99" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C99" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D99">
-        <v>5</v>
+        <v>595</v>
       </c>
       <c r="E99" s="2">
-        <v>4</v>
+        <v>-0.20100000000000001</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B100" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C100" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="D100">
-        <v>2</v>
+        <v>855</v>
       </c>
       <c r="E100" s="2">
-        <v>-0.6</v>
+        <v>0.437</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B101" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C101" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="D101">
-        <v>5</v>
+        <v>1058</v>
       </c>
       <c r="E101" s="2">
-        <v>1.5</v>
+        <v>0.23699999999999999</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B102" t="s">
-        <v>17</v>
+        <v>340</v>
       </c>
       <c r="C102" t="s">
-        <v>8</v>
+        <v>339</v>
       </c>
       <c r="D102">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E102" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B103" t="s">
+        <v>340</v>
+      </c>
+      <c r="C103" t="s">
+        <v>366</v>
+      </c>
+      <c r="D103">
         <v>17</v>
       </c>
-      <c r="C103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>1</v>
+        <v>4.6669999999999998</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B104" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C104" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D104">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>251</v>
+      </c>
+      <c r="E104" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B105" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C105" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="D105">
-        <v>2</v>
+        <v>249</v>
       </c>
       <c r="E105" s="2">
-        <v>0</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B106" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D106">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>273</v>
+      </c>
+      <c r="E106" s="2">
+        <v>9.6000000000000002E-2</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B107" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="D107">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>331</v>
+      </c>
+      <c r="E107" s="2">
+        <v>0.21199999999999999</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B108" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C108" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="D108">
-        <v>2</v>
+        <v>415</v>
       </c>
       <c r="E108" s="2">
-        <v>1</v>
+        <v>0.254</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B109" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C109" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="D109">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B110" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C110" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="D110">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B111" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C111" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D111">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>0.5</v>
+        <v>1</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B112" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C112" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D112">
+        <v>4</v>
+      </c>
+      <c r="E112" s="2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B113" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C113" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D113">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E113" s="2">
-        <v>-0.33300000000000002</v>
+        <v>-0.25</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B114" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="D114">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>6</v>
+      </c>
+      <c r="E114" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B115" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C115" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="D115">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E115" s="2">
-        <v>-0.5</v>
+        <v>0.66700000000000004</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B116" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C116" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D116">
         <v>1</v>
       </c>
-      <c r="E116" s="2">
-        <v>0</v>
+      <c r="E116" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B117" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C117" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E117" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B118" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C118" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D118">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E118" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B119" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C119" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="D119">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E119" s="2">
-        <v>0.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B120" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C120" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="D120">
-        <v>1</v>
-[...171 lines deleted...]
-      <c r="E130" s="2">
+        <v>2</v>
+      </c>
+      <c r="E120" s="2">
         <v>-0.5</v>
-      </c>
-[...1732 lines deleted...]
-        <v>411</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3DF81A4-BA43-41B5-94BD-40BA6ECC0C4A}">
-  <dimension ref="A1:I1665"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F268B592-7057-4605-B175-4BA78B388441}">
+  <dimension ref="A1:G1097"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="44.5703125" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="35.140625" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="36.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="35.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:9" s="1" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="8" t="s">
+      <c r="G2" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C3" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D3" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F3">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F4">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.375</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5">
         <v>6</v>
       </c>
       <c r="G5" s="2">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" t="s">
+        <v>339</v>
+      </c>
+      <c r="F6">
+        <v>1</v>
+      </c>
+      <c r="G6" s="2">
+        <v>-0.83299999999999996</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>162</v>
+      </c>
+      <c r="E8" t="s">
+        <v>366</v>
+      </c>
+      <c r="F8">
+        <v>1</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>2</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10">
+        <v>3</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11">
+        <v>1</v>
+      </c>
+      <c r="G11" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13">
+        <v>1</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14">
+        <v>1</v>
+      </c>
+      <c r="G14" s="2">
         <v>0</v>
       </c>
-      <c r="I5"/>
-[...8 lines deleted...]
-      <c r="C6" t="s">
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" t="s">
         <v>43</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="2">
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15">
+        <v>1</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" t="s">
+        <v>339</v>
+      </c>
+      <c r="F16">
         <v>3</v>
       </c>
-      <c r="I6"/>
-[...107 lines deleted...]
-      <c r="D11" t="s">
+      <c r="G16" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" t="s">
         <v>48</v>
-      </c>
-[...139 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17">
+        <v>1</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" t="s">
         <v>13</v>
       </c>
-      <c r="F17">
-[...22 lines deleted...]
-      </c>
       <c r="F18">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G19" s="2">
-        <v>0.5</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F20">
         <v>1</v>
       </c>
       <c r="G20" s="2">
-        <v>-0.66700000000000004</v>
-[...3 lines deleted...]
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F21">
         <v>1</v>
       </c>
       <c r="G21" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D22" t="s">
         <v>51</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F22">
         <v>1</v>
       </c>
-      <c r="G22" s="4" t="s">
-[...4 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G22" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>173</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
-      <c r="G23" s="2">
-[...4 lines deleted...]
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G23" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C24" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D24" t="s">
         <v>53</v>
       </c>
       <c r="E24" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
       <c r="G24" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C25" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D25" t="s">
+        <v>300</v>
+      </c>
+      <c r="E25" t="s">
+        <v>366</v>
+      </c>
+      <c r="F25">
+        <v>1</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" t="s">
         <v>54</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E26" t="s">
+        <v>366</v>
+      </c>
+      <c r="F26">
+        <v>1</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" t="s">
+        <v>57</v>
+      </c>
+      <c r="E27" t="s">
         <v>13</v>
       </c>
-      <c r="F25">
+      <c r="F27">
+        <v>1</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" t="s">
+        <v>301</v>
+      </c>
+      <c r="D28" t="s">
+        <v>368</v>
+      </c>
+      <c r="E28" t="s">
+        <v>366</v>
+      </c>
+      <c r="F28">
+        <v>1</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" t="s">
+        <v>62</v>
+      </c>
+      <c r="D29" t="s">
+        <v>63</v>
+      </c>
+      <c r="E29" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29">
+        <v>1</v>
+      </c>
+      <c r="G29" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" t="s">
+        <v>180</v>
+      </c>
+      <c r="E30" t="s">
+        <v>339</v>
+      </c>
+      <c r="F30">
+        <v>1</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" t="s">
+        <v>62</v>
+      </c>
+      <c r="D31" t="s">
+        <v>64</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" t="s">
+        <v>62</v>
+      </c>
+      <c r="D32" t="s">
+        <v>64</v>
+      </c>
+      <c r="E32" t="s">
+        <v>366</v>
+      </c>
+      <c r="F32">
+        <v>1</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>38</v>
+      </c>
+      <c r="C33" t="s">
+        <v>62</v>
+      </c>
+      <c r="D33" t="s">
+        <v>65</v>
+      </c>
+      <c r="E33" t="s">
+        <v>366</v>
+      </c>
+      <c r="F33">
+        <v>1</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" t="s">
+        <v>185</v>
+      </c>
+      <c r="E34" t="s">
+        <v>366</v>
+      </c>
+      <c r="F34">
         <v>2</v>
       </c>
-      <c r="G25" s="4" t="s">
-[...17 lines deleted...]
-      <c r="E26" t="s">
+      <c r="G34" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" t="s">
+        <v>62</v>
+      </c>
+      <c r="D35" t="s">
+        <v>341</v>
+      </c>
+      <c r="E35" t="s">
+        <v>339</v>
+      </c>
+      <c r="F35">
+        <v>1</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" t="s">
+        <v>66</v>
+      </c>
+      <c r="E36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36">
+        <v>1</v>
+      </c>
+      <c r="G36" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" t="s">
+        <v>38</v>
+      </c>
+      <c r="C37" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" t="s">
+        <v>369</v>
+      </c>
+      <c r="E37" t="s">
+        <v>366</v>
+      </c>
+      <c r="F37">
+        <v>1</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" t="s">
+        <v>62</v>
+      </c>
+      <c r="D38" t="s">
+        <v>67</v>
+      </c>
+      <c r="E38" t="s">
         <v>8</v>
       </c>
-      <c r="F26">
-[...286 lines deleted...]
-      </c>
       <c r="F38">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C39" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D39" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
       <c r="G39" s="2">
-        <v>-0.66700000000000004</v>
-[...3 lines deleted...]
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C40" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="D40" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="E40" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F40">
+        <v>1</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" t="s">
+        <v>38</v>
+      </c>
+      <c r="C41" t="s">
+        <v>62</v>
+      </c>
+      <c r="D41" t="s">
+        <v>71</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C42" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" t="s">
+        <v>72</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
         <v>3</v>
       </c>
-      <c r="G40" s="2">
+      <c r="G42" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" t="s">
+        <v>38</v>
+      </c>
+      <c r="C43" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43" t="s">
+        <v>72</v>
+      </c>
+      <c r="E43" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43">
+        <v>10</v>
+      </c>
+      <c r="G43" s="2">
+        <v>2.3330000000000002</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B44" t="s">
+        <v>38</v>
+      </c>
+      <c r="C44" t="s">
+        <v>62</v>
+      </c>
+      <c r="D44" t="s">
+        <v>72</v>
+      </c>
+      <c r="E44" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44">
+        <v>4</v>
+      </c>
+      <c r="G44" s="2">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" t="s">
+        <v>38</v>
+      </c>
+      <c r="C45" t="s">
+        <v>62</v>
+      </c>
+      <c r="D45" t="s">
+        <v>72</v>
+      </c>
+      <c r="E45" t="s">
+        <v>339</v>
+      </c>
+      <c r="F45">
+        <v>7</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" t="s">
+        <v>38</v>
+      </c>
+      <c r="C46" t="s">
+        <v>62</v>
+      </c>
+      <c r="D46" t="s">
+        <v>72</v>
+      </c>
+      <c r="E46" t="s">
+        <v>366</v>
+      </c>
+      <c r="F46">
         <v>2</v>
       </c>
-      <c r="I40"/>
-[...44 lines deleted...]
-      <c r="G42" s="2">
+      <c r="G46" s="2">
+        <v>-0.71399999999999997</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" t="s">
+        <v>38</v>
+      </c>
+      <c r="C47" t="s">
+        <v>62</v>
+      </c>
+      <c r="D47" t="s">
+        <v>73</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" t="s">
+        <v>38</v>
+      </c>
+      <c r="C48" t="s">
+        <v>62</v>
+      </c>
+      <c r="D48" t="s">
+        <v>74</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B49" t="s">
+        <v>38</v>
+      </c>
+      <c r="C49" t="s">
+        <v>62</v>
+      </c>
+      <c r="D49" t="s">
+        <v>77</v>
+      </c>
+      <c r="E49" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49">
+        <v>1</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C50" t="s">
+        <v>62</v>
+      </c>
+      <c r="D50" t="s">
+        <v>77</v>
+      </c>
+      <c r="E50" t="s">
+        <v>366</v>
+      </c>
+      <c r="F50">
+        <v>1</v>
+      </c>
+      <c r="G50" s="2">
         <v>0</v>
       </c>
-      <c r="I42"/>
-[...131 lines deleted...]
-      <c r="D48" t="s">
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" t="s">
+        <v>38</v>
+      </c>
+      <c r="C51" t="s">
         <v>62</v>
       </c>
-      <c r="E48" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C52" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D52" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E52" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C53" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D53" t="s">
-        <v>67</v>
+        <v>197</v>
       </c>
       <c r="E53" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="F53">
-        <v>5</v>
-[...6 lines deleted...]
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C54" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="D54" t="s">
-        <v>67</v>
+        <v>342</v>
       </c>
       <c r="E54" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
-      <c r="G54" s="2">
-[...4 lines deleted...]
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G54" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C55" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="D55" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="E55" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F55">
         <v>1</v>
       </c>
       <c r="G55" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C56" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="D56" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56">
         <v>1</v>
       </c>
-      <c r="G56" s="4" t="s">
-[...4 lines deleted...]
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G56" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C57" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="D57" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="E57" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F57">
         <v>1</v>
       </c>
       <c r="G57" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C58" t="s">
-        <v>64</v>
+        <v>201</v>
       </c>
       <c r="D58" t="s">
-        <v>71</v>
+        <v>202</v>
       </c>
       <c r="E58" t="s">
+        <v>339</v>
+      </c>
+      <c r="F58">
+        <v>1</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B59" t="s">
+        <v>38</v>
+      </c>
+      <c r="C59" t="s">
+        <v>85</v>
+      </c>
+      <c r="D59" t="s">
+        <v>86</v>
+      </c>
+      <c r="E59" t="s">
+        <v>339</v>
+      </c>
+      <c r="F59">
+        <v>1</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B60" t="s">
+        <v>38</v>
+      </c>
+      <c r="C60" t="s">
+        <v>85</v>
+      </c>
+      <c r="D60" t="s">
+        <v>87</v>
+      </c>
+      <c r="E60" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60">
+        <v>1</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" t="s">
+        <v>38</v>
+      </c>
+      <c r="C61" t="s">
+        <v>85</v>
+      </c>
+      <c r="D61" t="s">
+        <v>87</v>
+      </c>
+      <c r="E61" t="s">
         <v>9</v>
-      </c>
-[...70 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
-      <c r="I61"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B62" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C62" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="D62" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="E62" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="F62">
+        <v>1</v>
+      </c>
+      <c r="G62" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" t="s">
+        <v>38</v>
+      </c>
+      <c r="C63" t="s">
+        <v>85</v>
+      </c>
+      <c r="D63" t="s">
+        <v>88</v>
+      </c>
+      <c r="E63" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63">
+        <v>1</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>33</v>
+      </c>
+      <c r="B64" t="s">
+        <v>38</v>
+      </c>
+      <c r="C64" t="s">
+        <v>85</v>
+      </c>
+      <c r="D64" t="s">
+        <v>370</v>
+      </c>
+      <c r="E64" t="s">
+        <v>366</v>
+      </c>
+      <c r="F64">
+        <v>1</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B65" t="s">
+        <v>38</v>
+      </c>
+      <c r="C65" t="s">
+        <v>85</v>
+      </c>
+      <c r="D65" t="s">
+        <v>303</v>
+      </c>
+      <c r="E65" t="s">
+        <v>366</v>
+      </c>
+      <c r="F65">
+        <v>1</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>33</v>
+      </c>
+      <c r="B66" t="s">
+        <v>38</v>
+      </c>
+      <c r="C66" t="s">
+        <v>85</v>
+      </c>
+      <c r="D66" t="s">
+        <v>89</v>
+      </c>
+      <c r="E66" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66">
+        <v>1</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B67" t="s">
+        <v>38</v>
+      </c>
+      <c r="C67" t="s">
+        <v>85</v>
+      </c>
+      <c r="D67" t="s">
+        <v>89</v>
+      </c>
+      <c r="E67" t="s">
+        <v>339</v>
+      </c>
+      <c r="F67">
+        <v>1</v>
+      </c>
+      <c r="G67" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>33</v>
+      </c>
+      <c r="B68" t="s">
+        <v>38</v>
+      </c>
+      <c r="C68" t="s">
+        <v>85</v>
+      </c>
+      <c r="D68" t="s">
+        <v>89</v>
+      </c>
+      <c r="E68" t="s">
+        <v>366</v>
+      </c>
+      <c r="F68">
+        <v>3</v>
+      </c>
+      <c r="G68" s="2">
         <v>2</v>
       </c>
-      <c r="G62" s="4" t="s">
-[...41 lines deleted...]
-      <c r="E64" t="s">
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" t="s">
+        <v>38</v>
+      </c>
+      <c r="C69" t="s">
+        <v>85</v>
+      </c>
+      <c r="D69" t="s">
+        <v>371</v>
+      </c>
+      <c r="E69" t="s">
+        <v>366</v>
+      </c>
+      <c r="F69">
+        <v>1</v>
+      </c>
+      <c r="G69" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" t="s">
+        <v>38</v>
+      </c>
+      <c r="C70" t="s">
+        <v>85</v>
+      </c>
+      <c r="D70" t="s">
+        <v>90</v>
+      </c>
+      <c r="E70" t="s">
+        <v>366</v>
+      </c>
+      <c r="F70">
+        <v>1</v>
+      </c>
+      <c r="G70" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>33</v>
+      </c>
+      <c r="B71" t="s">
+        <v>38</v>
+      </c>
+      <c r="C71" t="s">
+        <v>85</v>
+      </c>
+      <c r="D71" t="s">
+        <v>372</v>
+      </c>
+      <c r="E71" t="s">
+        <v>366</v>
+      </c>
+      <c r="F71">
+        <v>1</v>
+      </c>
+      <c r="G71" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>33</v>
+      </c>
+      <c r="B72" t="s">
+        <v>38</v>
+      </c>
+      <c r="C72" t="s">
+        <v>85</v>
+      </c>
+      <c r="D72" t="s">
+        <v>373</v>
+      </c>
+      <c r="E72" t="s">
+        <v>366</v>
+      </c>
+      <c r="F72">
+        <v>1</v>
+      </c>
+      <c r="G72" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>33</v>
+      </c>
+      <c r="B73" t="s">
+        <v>38</v>
+      </c>
+      <c r="C73" t="s">
+        <v>91</v>
+      </c>
+      <c r="D73" t="s">
+        <v>92</v>
+      </c>
+      <c r="E73" t="s">
         <v>8</v>
       </c>
-      <c r="F64">
-[...122 lines deleted...]
-      <c r="G69" s="2">
+      <c r="F73">
+        <v>2</v>
+      </c>
+      <c r="G73" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>33</v>
+      </c>
+      <c r="B74" t="s">
+        <v>38</v>
+      </c>
+      <c r="C74" t="s">
+        <v>91</v>
+      </c>
+      <c r="D74" t="s">
+        <v>206</v>
+      </c>
+      <c r="E74" t="s">
+        <v>366</v>
+      </c>
+      <c r="F74">
+        <v>1</v>
+      </c>
+      <c r="G74" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>33</v>
+      </c>
+      <c r="B75" t="s">
+        <v>38</v>
+      </c>
+      <c r="C75" t="s">
+        <v>91</v>
+      </c>
+      <c r="D75" t="s">
+        <v>93</v>
+      </c>
+      <c r="E75" t="s">
+        <v>13</v>
+      </c>
+      <c r="F75">
+        <v>1</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>33</v>
+      </c>
+      <c r="B76" t="s">
+        <v>38</v>
+      </c>
+      <c r="C76" t="s">
+        <v>91</v>
+      </c>
+      <c r="D76" t="s">
+        <v>93</v>
+      </c>
+      <c r="E76" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76">
+        <v>1</v>
+      </c>
+      <c r="G76" s="2">
         <v>0</v>
       </c>
-      <c r="I69"/>
-[...38 lines deleted...]
-      <c r="E71" t="s">
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>33</v>
+      </c>
+      <c r="B77" t="s">
+        <v>38</v>
+      </c>
+      <c r="C77" t="s">
+        <v>95</v>
+      </c>
+      <c r="D77" t="s">
+        <v>213</v>
+      </c>
+      <c r="E77" t="s">
+        <v>366</v>
+      </c>
+      <c r="F77">
+        <v>1</v>
+      </c>
+      <c r="G77" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>33</v>
+      </c>
+      <c r="B78" t="s">
+        <v>38</v>
+      </c>
+      <c r="C78" t="s">
+        <v>95</v>
+      </c>
+      <c r="D78" t="s">
+        <v>374</v>
+      </c>
+      <c r="E78" t="s">
+        <v>366</v>
+      </c>
+      <c r="F78">
+        <v>1</v>
+      </c>
+      <c r="G78" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B79" t="s">
+        <v>38</v>
+      </c>
+      <c r="C79" t="s">
+        <v>95</v>
+      </c>
+      <c r="D79" t="s">
+        <v>343</v>
+      </c>
+      <c r="E79" t="s">
+        <v>339</v>
+      </c>
+      <c r="F79">
+        <v>1</v>
+      </c>
+      <c r="G79" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>33</v>
+      </c>
+      <c r="B80" t="s">
+        <v>38</v>
+      </c>
+      <c r="C80" t="s">
+        <v>96</v>
+      </c>
+      <c r="D80" t="s">
+        <v>97</v>
+      </c>
+      <c r="E80" t="s">
         <v>13</v>
       </c>
-      <c r="F71">
-[...164 lines deleted...]
-      <c r="E78" t="s">
+      <c r="F80">
+        <v>1</v>
+      </c>
+      <c r="G80" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>33</v>
+      </c>
+      <c r="B81" t="s">
+        <v>38</v>
+      </c>
+      <c r="C81" t="s">
+        <v>96</v>
+      </c>
+      <c r="D81" t="s">
+        <v>99</v>
+      </c>
+      <c r="E81" t="s">
         <v>13</v>
       </c>
-      <c r="F78">
-[...70 lines deleted...]
-      </c>
       <c r="F81">
         <v>1</v>
       </c>
       <c r="G81" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B82" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C82" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D82" t="s">
-        <v>88</v>
+        <v>375</v>
       </c>
       <c r="E82" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="F82">
         <v>1</v>
       </c>
       <c r="G82" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B83" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C83" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D83" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G83" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B84" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C84" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D84" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="E84" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F84">
         <v>1</v>
       </c>
-      <c r="G84" s="2">
-[...4 lines deleted...]
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G84" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B85" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C85" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D85" t="s">
-        <v>88</v>
+        <v>242</v>
       </c>
       <c r="E85" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F85">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G85" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B86" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C86" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D86" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F86">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B87" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C87" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D87" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87">
-        <v>6</v>
-[...6 lines deleted...]
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B88" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C88" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D88" t="s">
-        <v>88</v>
+        <v>344</v>
       </c>
       <c r="E88" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F88">
+        <v>1</v>
+      </c>
+      <c r="G88" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" t="s">
+        <v>38</v>
+      </c>
+      <c r="C89" t="s">
+        <v>106</v>
+      </c>
+      <c r="D89" t="s">
+        <v>244</v>
+      </c>
+      <c r="E89" t="s">
+        <v>339</v>
+      </c>
+      <c r="F89">
+        <v>1</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" t="s">
+        <v>38</v>
+      </c>
+      <c r="C90" t="s">
+        <v>106</v>
+      </c>
+      <c r="D90" t="s">
+        <v>111</v>
+      </c>
+      <c r="E90" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90">
+        <v>1</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>33</v>
+      </c>
+      <c r="B91" t="s">
+        <v>38</v>
+      </c>
+      <c r="C91" t="s">
+        <v>106</v>
+      </c>
+      <c r="D91" t="s">
+        <v>345</v>
+      </c>
+      <c r="E91" t="s">
+        <v>339</v>
+      </c>
+      <c r="F91">
+        <v>1</v>
+      </c>
+      <c r="G91" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>33</v>
+      </c>
+      <c r="B92" t="s">
+        <v>38</v>
+      </c>
+      <c r="C92" t="s">
+        <v>106</v>
+      </c>
+      <c r="D92" t="s">
+        <v>346</v>
+      </c>
+      <c r="E92" t="s">
+        <v>339</v>
+      </c>
+      <c r="F92">
+        <v>1</v>
+      </c>
+      <c r="G92" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>33</v>
+      </c>
+      <c r="B93" t="s">
+        <v>38</v>
+      </c>
+      <c r="C93" t="s">
+        <v>106</v>
+      </c>
+      <c r="D93" t="s">
+        <v>113</v>
+      </c>
+      <c r="E93" t="s">
+        <v>366</v>
+      </c>
+      <c r="F93">
+        <v>1</v>
+      </c>
+      <c r="G93" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>33</v>
+      </c>
+      <c r="B94" t="s">
+        <v>38</v>
+      </c>
+      <c r="C94" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94" t="s">
+        <v>37</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
         <v>3</v>
       </c>
-      <c r="G88" s="2">
-[...142 lines deleted...]
-      </c>
       <c r="G94" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B95" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C95" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="D95" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G95" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B96" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C96" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="D96" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="E96" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F96">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G96" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B97" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C97" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="D97" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="E97" t="s">
+        <v>339</v>
+      </c>
+      <c r="F97">
+        <v>2</v>
+      </c>
+      <c r="G97" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>33</v>
+      </c>
+      <c r="B98" t="s">
+        <v>38</v>
+      </c>
+      <c r="C98" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98" t="s">
+        <v>37</v>
+      </c>
+      <c r="E98" t="s">
+        <v>366</v>
+      </c>
+      <c r="F98">
+        <v>7</v>
+      </c>
+      <c r="G98" s="2">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>33</v>
+      </c>
+      <c r="B99" t="s">
+        <v>38</v>
+      </c>
+      <c r="C99" t="s">
+        <v>114</v>
+      </c>
+      <c r="D99" t="s">
+        <v>331</v>
+      </c>
+      <c r="E99" t="s">
+        <v>339</v>
+      </c>
+      <c r="F99">
+        <v>1</v>
+      </c>
+      <c r="G99" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>33</v>
+      </c>
+      <c r="B100" t="s">
+        <v>38</v>
+      </c>
+      <c r="C100" t="s">
+        <v>114</v>
+      </c>
+      <c r="D100" t="s">
+        <v>347</v>
+      </c>
+      <c r="E100" t="s">
+        <v>339</v>
+      </c>
+      <c r="F100">
+        <v>2</v>
+      </c>
+      <c r="G100" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>33</v>
+      </c>
+      <c r="B101" t="s">
+        <v>38</v>
+      </c>
+      <c r="C101" t="s">
+        <v>114</v>
+      </c>
+      <c r="D101" t="s">
+        <v>347</v>
+      </c>
+      <c r="E101" t="s">
+        <v>366</v>
+      </c>
+      <c r="F101">
+        <v>1</v>
+      </c>
+      <c r="G101" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B102" t="s">
+        <v>38</v>
+      </c>
+      <c r="C102" t="s">
+        <v>114</v>
+      </c>
+      <c r="D102" t="s">
+        <v>115</v>
+      </c>
+      <c r="E102" t="s">
         <v>9</v>
       </c>
-      <c r="F97">
-[...118 lines deleted...]
-      </c>
       <c r="F102">
         <v>1</v>
       </c>
       <c r="G102" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B103" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C103" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="D103" t="s">
-        <v>413</v>
+        <v>116</v>
       </c>
       <c r="E103" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F103">
         <v>1</v>
       </c>
       <c r="G103" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B104" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C104" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="D104" t="s">
-        <v>99</v>
+        <v>332</v>
       </c>
       <c r="E104" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="F104">
         <v>1</v>
       </c>
       <c r="G104" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B105" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C105" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="D105" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="E105" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F105">
         <v>1</v>
       </c>
-      <c r="G105" s="2">
-[...4 lines deleted...]
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G105" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B106" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C106" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="D106" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="E106" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F106">
         <v>1</v>
       </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
-      <c r="I106"/>
-[...1 lines deleted...]
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B107" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C107" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="D107" t="s">
-        <v>99</v>
+        <v>120</v>
       </c>
       <c r="E107" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F107">
         <v>1</v>
       </c>
       <c r="G107" s="2">
         <v>0</v>
       </c>
-      <c r="I107"/>
-[...1 lines deleted...]
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B108" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C108" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="D108" t="s">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="E108" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F108">
         <v>1</v>
       </c>
       <c r="G108" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B109" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C109" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="D109" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="E109" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="F109">
         <v>1</v>
       </c>
-      <c r="G109" s="4" t="s">
-[...4 lines deleted...]
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G109" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B110" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C110" t="s">
-        <v>242</v>
+        <v>117</v>
       </c>
       <c r="D110" t="s">
-        <v>243</v>
+        <v>121</v>
       </c>
       <c r="E110" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F110">
         <v>1</v>
       </c>
-      <c r="G110" s="4" t="s">
-[...4 lines deleted...]
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G110" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B111" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C111" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="D111" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111">
         <v>1</v>
       </c>
       <c r="G111" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B112" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C112" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="D112" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="E112" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F112">
         <v>1</v>
       </c>
       <c r="G112" s="2">
         <v>0</v>
       </c>
-      <c r="I112"/>
-[...1 lines deleted...]
-    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B113" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C113" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D113" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="E113" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F113">
         <v>1</v>
       </c>
       <c r="G113" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B114" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C114" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D114" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="E114" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F114">
         <v>1</v>
       </c>
-      <c r="G114" s="4" t="s">
-[...4 lines deleted...]
-    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G114" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B115" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C115" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D115" t="s">
-        <v>106</v>
+        <v>124</v>
       </c>
       <c r="E115" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F115">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G115" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>33</v>
+      </c>
+      <c r="B116" t="s">
+        <v>38</v>
+      </c>
+      <c r="C116" t="s">
+        <v>123</v>
+      </c>
+      <c r="D116" t="s">
+        <v>376</v>
+      </c>
+      <c r="E116" t="s">
+        <v>366</v>
+      </c>
+      <c r="F116">
+        <v>1</v>
+      </c>
+      <c r="G116" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>33</v>
+      </c>
+      <c r="B117" t="s">
+        <v>38</v>
+      </c>
+      <c r="C117" t="s">
+        <v>123</v>
+      </c>
+      <c r="D117" t="s">
+        <v>126</v>
+      </c>
+      <c r="E117" t="s">
+        <v>13</v>
+      </c>
+      <c r="F117">
+        <v>1</v>
+      </c>
+      <c r="G117" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>33</v>
+      </c>
+      <c r="B118" t="s">
+        <v>38</v>
+      </c>
+      <c r="C118" t="s">
+        <v>123</v>
+      </c>
+      <c r="D118" t="s">
+        <v>126</v>
+      </c>
+      <c r="E118" t="s">
+        <v>339</v>
+      </c>
+      <c r="F118">
+        <v>1</v>
+      </c>
+      <c r="G118" s="2">
         <v>0</v>
       </c>
-      <c r="I115"/>
-[...73 lines deleted...]
-    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B119" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C119" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D119" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="E119" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F119">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G119" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B120" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C120" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D120" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="E120" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F120">
         <v>1</v>
       </c>
-      <c r="G120" s="2">
-[...4 lines deleted...]
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G120" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B121" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C121" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D121" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="E121" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F121">
         <v>1</v>
       </c>
       <c r="G121" s="2">
         <v>0</v>
       </c>
-      <c r="I121"/>
-[...1 lines deleted...]
-    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B122" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C122" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D122" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1</v>
+      </c>
+      <c r="G122" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>33</v>
+      </c>
+      <c r="B123" t="s">
+        <v>38</v>
+      </c>
+      <c r="C123" t="s">
+        <v>123</v>
+      </c>
+      <c r="D123" t="s">
+        <v>132</v>
+      </c>
+      <c r="E123" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123">
+        <v>1</v>
+      </c>
+      <c r="G123" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>33</v>
+      </c>
+      <c r="B124" t="s">
+        <v>38</v>
+      </c>
+      <c r="C124" t="s">
+        <v>123</v>
+      </c>
+      <c r="D124" t="s">
+        <v>133</v>
+      </c>
+      <c r="E124" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124">
+        <v>1</v>
+      </c>
+      <c r="G124" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>33</v>
+      </c>
+      <c r="B125" t="s">
+        <v>38</v>
+      </c>
+      <c r="C125" t="s">
+        <v>123</v>
+      </c>
+      <c r="D125" t="s">
+        <v>135</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1</v>
+      </c>
+      <c r="G125" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>33</v>
+      </c>
+      <c r="B126" t="s">
+        <v>38</v>
+      </c>
+      <c r="C126" t="s">
+        <v>123</v>
+      </c>
+      <c r="D126" t="s">
+        <v>135</v>
+      </c>
+      <c r="E126" t="s">
         <v>13</v>
       </c>
-      <c r="F122">
+      <c r="F126">
         <v>2</v>
       </c>
-      <c r="G122" s="4" t="s">
-[...20 lines deleted...]
-      <c r="F123">
+      <c r="G126" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>33</v>
+      </c>
+      <c r="B127" t="s">
+        <v>38</v>
+      </c>
+      <c r="C127" t="s">
+        <v>123</v>
+      </c>
+      <c r="D127" t="s">
+        <v>135</v>
+      </c>
+      <c r="E127" t="s">
+        <v>339</v>
+      </c>
+      <c r="F127">
+        <v>5</v>
+      </c>
+      <c r="G127" s="2">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>33</v>
+      </c>
+      <c r="B128" t="s">
+        <v>38</v>
+      </c>
+      <c r="C128" t="s">
+        <v>123</v>
+      </c>
+      <c r="D128" t="s">
+        <v>136</v>
+      </c>
+      <c r="E128" t="s">
+        <v>13</v>
+      </c>
+      <c r="F128">
+        <v>1</v>
+      </c>
+      <c r="G128" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>33</v>
+      </c>
+      <c r="B129" t="s">
+        <v>38</v>
+      </c>
+      <c r="C129" t="s">
+        <v>123</v>
+      </c>
+      <c r="D129" t="s">
+        <v>136</v>
+      </c>
+      <c r="E129" t="s">
+        <v>339</v>
+      </c>
+      <c r="F129">
+        <v>3</v>
+      </c>
+      <c r="G129" s="2">
         <v>2</v>
       </c>
-      <c r="G123" s="4" t="s">
-[...148 lines deleted...]
-    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B130" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C130" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D130" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130">
         <v>1</v>
       </c>
       <c r="G130" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B131" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C131" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D131" t="s">
-        <v>120</v>
+        <v>139</v>
       </c>
       <c r="E131" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F131">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G131" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B132" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C132" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D132" t="s">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F132">
+        <v>3</v>
+      </c>
+      <c r="G132" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>33</v>
+      </c>
+      <c r="B133" t="s">
+        <v>38</v>
+      </c>
+      <c r="C133" t="s">
+        <v>123</v>
+      </c>
+      <c r="D133" t="s">
+        <v>140</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>5</v>
+      </c>
+      <c r="G133" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>33</v>
+      </c>
+      <c r="B134" t="s">
+        <v>38</v>
+      </c>
+      <c r="C134" t="s">
+        <v>141</v>
+      </c>
+      <c r="D134" t="s">
+        <v>142</v>
+      </c>
+      <c r="E134" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134">
+        <v>1</v>
+      </c>
+      <c r="G134" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>33</v>
+      </c>
+      <c r="B135" t="s">
+        <v>38</v>
+      </c>
+      <c r="C135" t="s">
+        <v>143</v>
+      </c>
+      <c r="D135" t="s">
+        <v>144</v>
+      </c>
+      <c r="E135" t="s">
+        <v>13</v>
+      </c>
+      <c r="F135">
+        <v>1</v>
+      </c>
+      <c r="G135" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>33</v>
+      </c>
+      <c r="B136" t="s">
+        <v>38</v>
+      </c>
+      <c r="C136" t="s">
+        <v>145</v>
+      </c>
+      <c r="D136" t="s">
+        <v>146</v>
+      </c>
+      <c r="E136" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136">
+        <v>1</v>
+      </c>
+      <c r="G136" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>33</v>
+      </c>
+      <c r="B137" t="s">
+        <v>38</v>
+      </c>
+      <c r="C137" t="s">
+        <v>145</v>
+      </c>
+      <c r="D137" t="s">
+        <v>146</v>
+      </c>
+      <c r="E137" t="s">
+        <v>339</v>
+      </c>
+      <c r="F137">
         <v>2</v>
       </c>
-      <c r="G132" s="4" t="s">
-[...65 lines deleted...]
-      <c r="E135" t="s">
+      <c r="G137" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>33</v>
+      </c>
+      <c r="B138" t="s">
+        <v>38</v>
+      </c>
+      <c r="C138" t="s">
+        <v>145</v>
+      </c>
+      <c r="D138" t="s">
+        <v>146</v>
+      </c>
+      <c r="E138" t="s">
+        <v>366</v>
+      </c>
+      <c r="F138">
+        <v>1</v>
+      </c>
+      <c r="G138" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>33</v>
+      </c>
+      <c r="B139" t="s">
+        <v>38</v>
+      </c>
+      <c r="C139" t="s">
+        <v>145</v>
+      </c>
+      <c r="D139" t="s">
+        <v>147</v>
+      </c>
+      <c r="E139" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139">
+        <v>1</v>
+      </c>
+      <c r="G139" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>33</v>
+      </c>
+      <c r="B140" t="s">
+        <v>38</v>
+      </c>
+      <c r="C140" t="s">
+        <v>145</v>
+      </c>
+      <c r="D140" t="s">
+        <v>147</v>
+      </c>
+      <c r="E140" t="s">
+        <v>339</v>
+      </c>
+      <c r="F140">
+        <v>1</v>
+      </c>
+      <c r="G140" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>33</v>
+      </c>
+      <c r="B141" t="s">
+        <v>38</v>
+      </c>
+      <c r="C141" t="s">
+        <v>145</v>
+      </c>
+      <c r="D141" t="s">
+        <v>336</v>
+      </c>
+      <c r="E141" t="s">
+        <v>366</v>
+      </c>
+      <c r="F141">
+        <v>1</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>33</v>
+      </c>
+      <c r="B142" t="s">
+        <v>38</v>
+      </c>
+      <c r="C142" t="s">
+        <v>145</v>
+      </c>
+      <c r="D142" t="s">
+        <v>148</v>
+      </c>
+      <c r="E142" t="s">
+        <v>339</v>
+      </c>
+      <c r="F142">
+        <v>1</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>33</v>
+      </c>
+      <c r="B143" t="s">
+        <v>38</v>
+      </c>
+      <c r="C143" t="s">
+        <v>145</v>
+      </c>
+      <c r="D143" t="s">
+        <v>148</v>
+      </c>
+      <c r="E143" t="s">
+        <v>366</v>
+      </c>
+      <c r="F143">
+        <v>1</v>
+      </c>
+      <c r="G143" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>33</v>
+      </c>
+      <c r="B144" t="s">
+        <v>38</v>
+      </c>
+      <c r="C144" t="s">
+        <v>145</v>
+      </c>
+      <c r="D144" t="s">
+        <v>149</v>
+      </c>
+      <c r="E144" t="s">
+        <v>339</v>
+      </c>
+      <c r="F144">
+        <v>2</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>33</v>
+      </c>
+      <c r="B145" t="s">
+        <v>38</v>
+      </c>
+      <c r="C145" t="s">
+        <v>145</v>
+      </c>
+      <c r="D145" t="s">
+        <v>150</v>
+      </c>
+      <c r="E145" t="s">
         <v>8</v>
       </c>
-      <c r="F135">
-[...116 lines deleted...]
-      <c r="E140" t="s">
+      <c r="F145">
+        <v>1</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>33</v>
+      </c>
+      <c r="B146" t="s">
+        <v>38</v>
+      </c>
+      <c r="C146" t="s">
+        <v>145</v>
+      </c>
+      <c r="D146" t="s">
+        <v>150</v>
+      </c>
+      <c r="E146" t="s">
+        <v>339</v>
+      </c>
+      <c r="F146">
+        <v>2</v>
+      </c>
+      <c r="G146" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>33</v>
+      </c>
+      <c r="B147" t="s">
+        <v>38</v>
+      </c>
+      <c r="C147" t="s">
+        <v>145</v>
+      </c>
+      <c r="D147" t="s">
+        <v>151</v>
+      </c>
+      <c r="E147" t="s">
+        <v>339</v>
+      </c>
+      <c r="F147">
+        <v>4</v>
+      </c>
+      <c r="G147" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>33</v>
+      </c>
+      <c r="B148" t="s">
+        <v>38</v>
+      </c>
+      <c r="C148" t="s">
+        <v>145</v>
+      </c>
+      <c r="D148" t="s">
+        <v>151</v>
+      </c>
+      <c r="E148" t="s">
+        <v>366</v>
+      </c>
+      <c r="F148">
+        <v>2</v>
+      </c>
+      <c r="G148" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>33</v>
+      </c>
+      <c r="B149" t="s">
+        <v>38</v>
+      </c>
+      <c r="C149" t="s">
+        <v>145</v>
+      </c>
+      <c r="D149" t="s">
+        <v>152</v>
+      </c>
+      <c r="E149" t="s">
         <v>9</v>
       </c>
-      <c r="F140">
+      <c r="F149">
+        <v>1</v>
+      </c>
+      <c r="G149" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>33</v>
+      </c>
+      <c r="B150" t="s">
+        <v>38</v>
+      </c>
+      <c r="C150" t="s">
+        <v>153</v>
+      </c>
+      <c r="D150" t="s">
+        <v>154</v>
+      </c>
+      <c r="E150" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150">
+        <v>1</v>
+      </c>
+      <c r="G150" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>33</v>
+      </c>
+      <c r="B151" t="s">
+        <v>38</v>
+      </c>
+      <c r="C151" t="s">
+        <v>153</v>
+      </c>
+      <c r="D151" t="s">
+        <v>154</v>
+      </c>
+      <c r="E151" t="s">
+        <v>339</v>
+      </c>
+      <c r="F151">
+        <v>1</v>
+      </c>
+      <c r="G151" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>33</v>
+      </c>
+      <c r="B152" t="s">
+        <v>38</v>
+      </c>
+      <c r="C152" t="s">
+        <v>155</v>
+      </c>
+      <c r="D152" t="s">
+        <v>156</v>
+      </c>
+      <c r="E152" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152">
         <v>2</v>
       </c>
-      <c r="G140" s="2">
-[...287 lines deleted...]
-      <c r="G152" s="2">
+      <c r="G152" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>33</v>
+      </c>
+      <c r="B153" t="s">
+        <v>38</v>
+      </c>
+      <c r="C153" t="s">
+        <v>155</v>
+      </c>
+      <c r="D153" t="s">
+        <v>156</v>
+      </c>
+      <c r="E153" t="s">
+        <v>366</v>
+      </c>
+      <c r="F153">
+        <v>2</v>
+      </c>
+      <c r="G153" s="2">
         <v>0</v>
       </c>
-      <c r="I152"/>
-[...25 lines deleted...]
-    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B154" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C154" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D154" t="s">
-        <v>45</v>
+        <v>160</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154">
+        <v>1</v>
+      </c>
+      <c r="G154" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>158</v>
+      </c>
+      <c r="B155" t="s">
+        <v>159</v>
+      </c>
+      <c r="C155" t="s">
+        <v>39</v>
+      </c>
+      <c r="D155" t="s">
+        <v>317</v>
+      </c>
+      <c r="E155" t="s">
+        <v>366</v>
+      </c>
+      <c r="F155">
         <v>9</v>
       </c>
-      <c r="G154" s="2">
-[...20 lines deleted...]
-      <c r="F155">
+      <c r="G155" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>158</v>
+      </c>
+      <c r="B156" t="s">
+        <v>159</v>
+      </c>
+      <c r="C156" t="s">
+        <v>39</v>
+      </c>
+      <c r="D156" t="s">
+        <v>161</v>
+      </c>
+      <c r="E156" t="s">
         <v>8</v>
       </c>
-      <c r="G155" s="2">
-[...19 lines deleted...]
-      </c>
       <c r="F156">
-        <v>4</v>
-[...6 lines deleted...]
-    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G156" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B157" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C157" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D157" t="s">
-        <v>45</v>
+        <v>161</v>
       </c>
       <c r="E157" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F157">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G157" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B158" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C158" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D158" t="s">
-        <v>45</v>
+        <v>161</v>
       </c>
       <c r="E158" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F158">
         <v>2</v>
       </c>
       <c r="G158" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>158</v>
+      </c>
+      <c r="B159" t="s">
+        <v>159</v>
+      </c>
+      <c r="C159" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159" t="s">
+        <v>161</v>
+      </c>
+      <c r="E159" t="s">
+        <v>339</v>
+      </c>
+      <c r="F159">
+        <v>1</v>
+      </c>
+      <c r="G159" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I158"/>
-[...25 lines deleted...]
-    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B160" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C160" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D160" t="s">
-        <v>45</v>
+        <v>161</v>
       </c>
       <c r="E160" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F160">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G160" s="2">
         <v>0</v>
       </c>
-      <c r="I160"/>
-[...1 lines deleted...]
-    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B161" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C161" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D161" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E161" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F161">
         <v>3</v>
       </c>
-      <c r="G161" s="2">
-[...4 lines deleted...]
-    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G161" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B162" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C162" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D162" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E162" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F162">
         <v>2</v>
       </c>
       <c r="G162" s="2">
         <v>-0.33300000000000002</v>
       </c>
-      <c r="I162"/>
-[...1 lines deleted...]
-    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B163" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C163" t="s">
-        <v>138</v>
+        <v>39</v>
       </c>
       <c r="D163" t="s">
-        <v>400</v>
+        <v>40</v>
       </c>
       <c r="E163" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F163">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G163" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B164" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C164" t="s">
-        <v>138</v>
+        <v>39</v>
       </c>
       <c r="D164" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="E164" t="s">
+        <v>13</v>
+      </c>
+      <c r="F164">
+        <v>1</v>
+      </c>
+      <c r="G164" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>158</v>
+      </c>
+      <c r="B165" t="s">
+        <v>159</v>
+      </c>
+      <c r="C165" t="s">
+        <v>39</v>
+      </c>
+      <c r="D165" t="s">
+        <v>163</v>
+      </c>
+      <c r="E165" t="s">
         <v>8</v>
-      </c>
-[...22 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F165">
         <v>2</v>
       </c>
       <c r="G165" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
+        <v>158</v>
+      </c>
+      <c r="B166" t="s">
+        <v>159</v>
+      </c>
+      <c r="C166" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166" t="s">
+        <v>163</v>
+      </c>
+      <c r="E166" t="s">
+        <v>13</v>
+      </c>
+      <c r="F166">
+        <v>1</v>
+      </c>
+      <c r="G166" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>158</v>
+      </c>
+      <c r="B167" t="s">
+        <v>159</v>
+      </c>
+      <c r="C167" t="s">
+        <v>39</v>
+      </c>
+      <c r="D167" t="s">
+        <v>163</v>
+      </c>
+      <c r="E167" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167">
+        <v>1</v>
+      </c>
+      <c r="G167" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>158</v>
+      </c>
+      <c r="B168" t="s">
+        <v>159</v>
+      </c>
+      <c r="C168" t="s">
+        <v>39</v>
+      </c>
+      <c r="D168" t="s">
+        <v>163</v>
+      </c>
+      <c r="E168" t="s">
+        <v>366</v>
+      </c>
+      <c r="F168">
+        <v>1</v>
+      </c>
+      <c r="G168" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>158</v>
+      </c>
+      <c r="B169" t="s">
+        <v>159</v>
+      </c>
+      <c r="C169" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169" t="s">
         <v>41</v>
       </c>
-      <c r="B166" t="s">
-[...20 lines deleted...]
-      <c r="A167" t="s">
+      <c r="E169" t="s">
+        <v>13</v>
+      </c>
+      <c r="F169">
+        <v>2</v>
+      </c>
+      <c r="G169" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>158</v>
+      </c>
+      <c r="B170" t="s">
+        <v>159</v>
+      </c>
+      <c r="C170" t="s">
+        <v>39</v>
+      </c>
+      <c r="D170" t="s">
         <v>41</v>
       </c>
-      <c r="B167" t="s">
-[...20 lines deleted...]
-      <c r="A168" t="s">
+      <c r="E170" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170">
+        <v>6</v>
+      </c>
+      <c r="G170" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>158</v>
+      </c>
+      <c r="B171" t="s">
+        <v>159</v>
+      </c>
+      <c r="C171" t="s">
+        <v>39</v>
+      </c>
+      <c r="D171" t="s">
         <v>41</v>
       </c>
-      <c r="B168" t="s">
-[...32 lines deleted...]
-      <c r="E169" t="s">
+      <c r="E171" t="s">
+        <v>366</v>
+      </c>
+      <c r="F171">
+        <v>1</v>
+      </c>
+      <c r="G171" s="2">
+        <v>-0.83299999999999996</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>158</v>
+      </c>
+      <c r="B172" t="s">
+        <v>159</v>
+      </c>
+      <c r="C172" t="s">
+        <v>39</v>
+      </c>
+      <c r="D172" t="s">
+        <v>42</v>
+      </c>
+      <c r="E172" t="s">
         <v>9</v>
       </c>
-      <c r="F169">
-[...26 lines deleted...]
-      <c r="G170" s="2">
+      <c r="F172">
+        <v>1</v>
+      </c>
+      <c r="G172" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>158</v>
+      </c>
+      <c r="B173" t="s">
+        <v>159</v>
+      </c>
+      <c r="C173" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173" t="s">
+        <v>42</v>
+      </c>
+      <c r="E173" t="s">
+        <v>339</v>
+      </c>
+      <c r="F173">
+        <v>1</v>
+      </c>
+      <c r="G173" s="2">
         <v>0</v>
       </c>
-      <c r="I170"/>
-[...73 lines deleted...]
-    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B174" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C174" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="D174" t="s">
-        <v>146</v>
+        <v>42</v>
       </c>
       <c r="E174" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="F174">
         <v>1</v>
       </c>
       <c r="G174" s="2">
         <v>0</v>
       </c>
-      <c r="I174"/>
-[...1 lines deleted...]
-    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B175" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C175" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="D175" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="E175" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F175">
         <v>1</v>
       </c>
-      <c r="G175" s="2">
-[...4 lines deleted...]
-    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G175" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B176" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C176" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="D176" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="E176" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F176">
         <v>1</v>
       </c>
       <c r="G176" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B177" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C177" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="D177" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="E177" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F177">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="G177" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B178" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C178" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="D178" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="E178" t="s">
         <v>13</v>
       </c>
       <c r="F178">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G178" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.63600000000000001</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B179" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C179" t="s">
-        <v>142</v>
+        <v>39</v>
       </c>
       <c r="D179" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="E179" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F179">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G179" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B180" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C180" t="s">
-        <v>148</v>
+        <v>39</v>
       </c>
       <c r="D180" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="E180" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F180">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G180" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B181" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C181" t="s">
-        <v>148</v>
+        <v>39</v>
       </c>
       <c r="D181" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="E181" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="F181">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G181" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1.667</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B182" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C182" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="D182" t="s">
-        <v>149</v>
+        <v>299</v>
       </c>
       <c r="E182" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F182">
-        <v>4</v>
-[...6 lines deleted...]
-    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G182" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B183" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C183" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="D183" t="s">
-        <v>149</v>
+        <v>44</v>
       </c>
       <c r="E183" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F183">
         <v>1</v>
       </c>
-      <c r="G183" s="2">
-[...4 lines deleted...]
-    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G183" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B184" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C184" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="D184" t="s">
-        <v>149</v>
+        <v>44</v>
       </c>
       <c r="E184" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="F184">
         <v>1</v>
       </c>
       <c r="G184" s="2">
         <v>0</v>
       </c>
-      <c r="I184"/>
-[...1 lines deleted...]
-    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B185" t="s">
+        <v>159</v>
+      </c>
+      <c r="C185" t="s">
+        <v>43</v>
+      </c>
+      <c r="D185" t="s">
+        <v>348</v>
+      </c>
+      <c r="E185" t="s">
+        <v>339</v>
+      </c>
+      <c r="F185">
+        <v>3</v>
+      </c>
+      <c r="G185" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>158</v>
+      </c>
+      <c r="B186" t="s">
+        <v>159</v>
+      </c>
+      <c r="C186" t="s">
+        <v>43</v>
+      </c>
+      <c r="D186" t="s">
+        <v>168</v>
+      </c>
+      <c r="E186" t="s">
+        <v>13</v>
+      </c>
+      <c r="F186">
+        <v>6</v>
+      </c>
+      <c r="G186" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>158</v>
+      </c>
+      <c r="B187" t="s">
+        <v>159</v>
+      </c>
+      <c r="C187" t="s">
+        <v>43</v>
+      </c>
+      <c r="D187" t="s">
+        <v>168</v>
+      </c>
+      <c r="E187" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187">
+        <v>1</v>
+      </c>
+      <c r="G187" s="2">
+        <v>-0.83299999999999996</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>158</v>
+      </c>
+      <c r="B188" t="s">
+        <v>159</v>
+      </c>
+      <c r="C188" t="s">
+        <v>43</v>
+      </c>
+      <c r="D188" t="s">
+        <v>168</v>
+      </c>
+      <c r="E188" t="s">
+        <v>339</v>
+      </c>
+      <c r="F188">
+        <v>5</v>
+      </c>
+      <c r="G188" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>158</v>
+      </c>
+      <c r="B189" t="s">
+        <v>159</v>
+      </c>
+      <c r="C189" t="s">
+        <v>43</v>
+      </c>
+      <c r="D189" t="s">
+        <v>168</v>
+      </c>
+      <c r="E189" t="s">
+        <v>366</v>
+      </c>
+      <c r="F189">
+        <v>5</v>
+      </c>
+      <c r="G189" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>158</v>
+      </c>
+      <c r="B190" t="s">
+        <v>159</v>
+      </c>
+      <c r="C190" t="s">
+        <v>43</v>
+      </c>
+      <c r="D190" t="s">
+        <v>169</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>2</v>
+      </c>
+      <c r="G190" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>158</v>
+      </c>
+      <c r="B191" t="s">
+        <v>159</v>
+      </c>
+      <c r="C191" t="s">
+        <v>43</v>
+      </c>
+      <c r="D191" t="s">
+        <v>169</v>
+      </c>
+      <c r="E191" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191">
+        <v>1</v>
+      </c>
+      <c r="G191" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>158</v>
+      </c>
+      <c r="B192" t="s">
+        <v>159</v>
+      </c>
+      <c r="C192" t="s">
+        <v>43</v>
+      </c>
+      <c r="D192" t="s">
+        <v>169</v>
+      </c>
+      <c r="E192" t="s">
+        <v>339</v>
+      </c>
+      <c r="F192">
+        <v>3</v>
+      </c>
+      <c r="G192" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>158</v>
+      </c>
+      <c r="B193" t="s">
+        <v>159</v>
+      </c>
+      <c r="C193" t="s">
+        <v>43</v>
+      </c>
+      <c r="D193" t="s">
         <v>46</v>
       </c>
-      <c r="C185" t="s">
-[...11 lines deleted...]
-      <c r="G185" s="2">
+      <c r="E193" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193">
+        <v>1</v>
+      </c>
+      <c r="G193" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>158</v>
+      </c>
+      <c r="B194" t="s">
+        <v>159</v>
+      </c>
+      <c r="C194" t="s">
+        <v>43</v>
+      </c>
+      <c r="D194" t="s">
+        <v>46</v>
+      </c>
+      <c r="E194" t="s">
+        <v>366</v>
+      </c>
+      <c r="F194">
+        <v>1</v>
+      </c>
+      <c r="G194" s="2">
         <v>0</v>
       </c>
-      <c r="I185"/>
-[...14 lines deleted...]
-      <c r="E186" t="s">
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>158</v>
+      </c>
+      <c r="B195" t="s">
+        <v>159</v>
+      </c>
+      <c r="C195" t="s">
+        <v>43</v>
+      </c>
+      <c r="D195" t="s">
+        <v>47</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1</v>
+      </c>
+      <c r="G195" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>158</v>
+      </c>
+      <c r="B196" t="s">
+        <v>159</v>
+      </c>
+      <c r="C196" t="s">
+        <v>43</v>
+      </c>
+      <c r="D196" t="s">
+        <v>47</v>
+      </c>
+      <c r="E196" t="s">
+        <v>13</v>
+      </c>
+      <c r="F196">
+        <v>11</v>
+      </c>
+      <c r="G196" s="2">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>158</v>
+      </c>
+      <c r="B197" t="s">
+        <v>159</v>
+      </c>
+      <c r="C197" t="s">
+        <v>43</v>
+      </c>
+      <c r="D197" t="s">
+        <v>47</v>
+      </c>
+      <c r="E197" t="s">
         <v>9</v>
       </c>
-      <c r="F186">
-[...262 lines deleted...]
-      </c>
       <c r="F197">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+      <c r="G197" s="2">
+        <v>-0.27300000000000002</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B198" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C198" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="D198" t="s">
-        <v>154</v>
+        <v>47</v>
       </c>
       <c r="E198" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F198">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G198" s="2">
         <v>0</v>
       </c>
-      <c r="I198"/>
-[...1 lines deleted...]
-    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B199" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C199" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="D199" t="s">
-        <v>155</v>
+        <v>47</v>
       </c>
       <c r="E199" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="F199">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G199" s="2">
+        <v>-0.625</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B200" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C200" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="D200" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="E200" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F200">
         <v>1</v>
       </c>
-      <c r="G200" s="2">
-[...4 lines deleted...]
-    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G200" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B201" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C201" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="D201" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="E201" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F201">
         <v>2</v>
       </c>
-      <c r="G201" s="4" t="s">
-[...4 lines deleted...]
-    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G201" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B202" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C202" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="D202" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="E202" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F202">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G202" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>158</v>
+      </c>
+      <c r="B203" t="s">
+        <v>159</v>
+      </c>
+      <c r="C203" t="s">
+        <v>170</v>
+      </c>
+      <c r="D203" t="s">
+        <v>171</v>
+      </c>
+      <c r="E203" t="s">
+        <v>366</v>
+      </c>
+      <c r="F203">
+        <v>1</v>
+      </c>
+      <c r="G203" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I202"/>
-[...25 lines deleted...]
-    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B204" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C204" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="D204" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="E204" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F204">
         <v>1</v>
       </c>
       <c r="G204" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B205" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C205" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="D205" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="E205" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F205">
+        <v>1</v>
+      </c>
+      <c r="G205" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>158</v>
+      </c>
+      <c r="B206" t="s">
+        <v>159</v>
+      </c>
+      <c r="C206" t="s">
+        <v>48</v>
+      </c>
+      <c r="D206" t="s">
+        <v>50</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
         <v>2</v>
       </c>
-      <c r="G205" s="4" t="s">
-[...17 lines deleted...]
-      <c r="E206" t="s">
+      <c r="G206" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>158</v>
+      </c>
+      <c r="B207" t="s">
+        <v>159</v>
+      </c>
+      <c r="C207" t="s">
+        <v>48</v>
+      </c>
+      <c r="D207" t="s">
+        <v>50</v>
+      </c>
+      <c r="E207" t="s">
         <v>13</v>
       </c>
-      <c r="F206">
-[...2 lines deleted...]
-      <c r="G206" s="2">
+      <c r="F207">
+        <v>3</v>
+      </c>
+      <c r="G207" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>158</v>
+      </c>
+      <c r="B208" t="s">
+        <v>159</v>
+      </c>
+      <c r="C208" t="s">
+        <v>48</v>
+      </c>
+      <c r="D208" t="s">
+        <v>50</v>
+      </c>
+      <c r="E208" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208">
+        <v>3</v>
+      </c>
+      <c r="G208" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>158</v>
+      </c>
+      <c r="B209" t="s">
+        <v>159</v>
+      </c>
+      <c r="C209" t="s">
+        <v>48</v>
+      </c>
+      <c r="D209" t="s">
+        <v>50</v>
+      </c>
+      <c r="E209" t="s">
+        <v>339</v>
+      </c>
+      <c r="F209">
+        <v>2</v>
+      </c>
+      <c r="G209" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>158</v>
+      </c>
+      <c r="B210" t="s">
+        <v>159</v>
+      </c>
+      <c r="C210" t="s">
+        <v>48</v>
+      </c>
+      <c r="D210" t="s">
+        <v>50</v>
+      </c>
+      <c r="E210" t="s">
+        <v>366</v>
+      </c>
+      <c r="F210">
+        <v>1</v>
+      </c>
+      <c r="G210" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I206"/>
-[...20 lines deleted...]
-      <c r="G207" s="2">
+    </row>
+    <row r="211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>158</v>
+      </c>
+      <c r="B211" t="s">
+        <v>159</v>
+      </c>
+      <c r="C211" t="s">
+        <v>48</v>
+      </c>
+      <c r="D211" t="s">
+        <v>51</v>
+      </c>
+      <c r="E211" t="s">
+        <v>13</v>
+      </c>
+      <c r="F211">
+        <v>1</v>
+      </c>
+      <c r="G211" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>158</v>
+      </c>
+      <c r="B212" t="s">
+        <v>159</v>
+      </c>
+      <c r="C212" t="s">
+        <v>48</v>
+      </c>
+      <c r="D212" t="s">
+        <v>173</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1</v>
+      </c>
+      <c r="G212" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>158</v>
+      </c>
+      <c r="B213" t="s">
+        <v>159</v>
+      </c>
+      <c r="C213" t="s">
+        <v>48</v>
+      </c>
+      <c r="D213" t="s">
+        <v>173</v>
+      </c>
+      <c r="E213" t="s">
+        <v>13</v>
+      </c>
+      <c r="F213">
+        <v>1</v>
+      </c>
+      <c r="G213" s="2">
         <v>0</v>
       </c>
-      <c r="I207"/>
-[...145 lines deleted...]
-    <row r="214" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B214" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C214" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="D214" t="s">
-        <v>161</v>
+        <v>54</v>
       </c>
       <c r="E214" t="s">
         <v>13</v>
       </c>
       <c r="F214">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="215" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G214" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B215" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C215" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="D215" t="s">
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="E215" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F215">
         <v>1</v>
       </c>
-      <c r="G215" s="2">
-[...4 lines deleted...]
-    <row r="216" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G215" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B216" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C216" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="D216" t="s">
-        <v>161</v>
+        <v>58</v>
       </c>
       <c r="E216" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F216">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="217" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G216" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B217" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C217" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="D217" t="s">
-        <v>161</v>
+        <v>59</v>
       </c>
       <c r="E217" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F217">
-        <v>5</v>
-[...6 lines deleted...]
-    <row r="218" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G217" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B218" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C218" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="D218" t="s">
-        <v>162</v>
+        <v>59</v>
       </c>
       <c r="E218" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F218">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="219" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G218" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B219" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C219" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="D219" t="s">
-        <v>162</v>
+        <v>59</v>
       </c>
       <c r="E219" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="F219">
         <v>1</v>
       </c>
       <c r="G219" s="2">
-        <v>-0.5</v>
-[...3 lines deleted...]
-    <row r="220" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B220" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C220" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="D220" t="s">
-        <v>162</v>
+        <v>59</v>
       </c>
       <c r="E220" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F220">
         <v>1</v>
       </c>
       <c r="G220" s="2">
         <v>0</v>
       </c>
-      <c r="I220"/>
-[...1 lines deleted...]
-    <row r="221" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B221" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C221" t="s">
-        <v>148</v>
+        <v>55</v>
       </c>
       <c r="D221" t="s">
-        <v>162</v>
+        <v>349</v>
       </c>
       <c r="E221" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F221">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="222" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G221" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B222" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C222" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="D222" t="s">
-        <v>163</v>
+        <v>322</v>
       </c>
       <c r="E222" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F222">
         <v>1</v>
       </c>
       <c r="G222" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="223" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B223" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C223" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="D223" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="E223" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F223">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G223" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="224" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B224" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C224" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="D224" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="E224" t="s">
-        <v>9</v>
+        <v>366</v>
       </c>
       <c r="F224">
         <v>2</v>
       </c>
       <c r="G224" s="2">
-        <v>-0.6</v>
-[...3 lines deleted...]
-    <row r="225" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B225" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C225" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="D225" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="E225" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F225">
+        <v>1</v>
+      </c>
+      <c r="G225" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>158</v>
+      </c>
+      <c r="B226" t="s">
+        <v>159</v>
+      </c>
+      <c r="C226" t="s">
+        <v>174</v>
+      </c>
+      <c r="D226" t="s">
+        <v>177</v>
+      </c>
+      <c r="E226" t="s">
+        <v>13</v>
+      </c>
+      <c r="F226">
+        <v>3</v>
+      </c>
+      <c r="G226" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>158</v>
+      </c>
+      <c r="B227" t="s">
+        <v>159</v>
+      </c>
+      <c r="C227" t="s">
+        <v>174</v>
+      </c>
+      <c r="D227" t="s">
+        <v>177</v>
+      </c>
+      <c r="E227" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227">
+        <v>1</v>
+      </c>
+      <c r="G227" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>158</v>
+      </c>
+      <c r="B228" t="s">
+        <v>159</v>
+      </c>
+      <c r="C228" t="s">
+        <v>174</v>
+      </c>
+      <c r="D228" t="s">
+        <v>177</v>
+      </c>
+      <c r="E228" t="s">
+        <v>366</v>
+      </c>
+      <c r="F228">
         <v>2</v>
       </c>
-      <c r="G225" s="2">
-[...65 lines deleted...]
-      <c r="E228" t="s">
+      <c r="G228" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>158</v>
+      </c>
+      <c r="B229" t="s">
+        <v>159</v>
+      </c>
+      <c r="C229" t="s">
+        <v>174</v>
+      </c>
+      <c r="D229" t="s">
+        <v>178</v>
+      </c>
+      <c r="E229" t="s">
         <v>13</v>
       </c>
-      <c r="F228">
-[...22 lines deleted...]
-      </c>
       <c r="F229">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G229" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="230" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B230" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C230" t="s">
-        <v>148</v>
+        <v>60</v>
       </c>
       <c r="D230" t="s">
-        <v>165</v>
+        <v>61</v>
       </c>
       <c r="E230" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F230">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="231" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G230" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B231" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C231" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D231" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="E231" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="F231">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="232" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G231" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B232" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C232" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D232" t="s">
-        <v>166</v>
+        <v>63</v>
       </c>
       <c r="E232" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F232">
         <v>1</v>
       </c>
       <c r="G232" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="233" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B233" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C233" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D233" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="E233" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F233">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="234" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G233" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B234" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C234" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D234" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="E234" t="s">
         <v>13</v>
       </c>
       <c r="F234">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G234" s="2">
         <v>0</v>
       </c>
-      <c r="I234"/>
-[...1 lines deleted...]
-    <row r="235" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B235" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C235" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D235" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="E235" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F235">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G235" s="2">
-        <v>1.5</v>
-[...3 lines deleted...]
-    <row r="236" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B236" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C236" t="s">
-        <v>167</v>
+        <v>62</v>
       </c>
       <c r="D236" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="E236" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F236">
         <v>1</v>
       </c>
-      <c r="G236" s="4" t="s">
-[...4 lines deleted...]
-    <row r="237" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G236" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B237" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C237" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
       <c r="D237" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="E237" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F237">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="238" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G237" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B238" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C238" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D238" t="s">
-        <v>172</v>
+        <v>350</v>
       </c>
       <c r="E238" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="F238">
         <v>1</v>
       </c>
       <c r="G238" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="239" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B239" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C239" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D239" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E239" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F239">
         <v>1</v>
       </c>
-      <c r="G239" s="2">
+      <c r="G239" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>158</v>
+      </c>
+      <c r="B240" t="s">
+        <v>159</v>
+      </c>
+      <c r="C240" t="s">
+        <v>62</v>
+      </c>
+      <c r="D240" t="s">
+        <v>64</v>
+      </c>
+      <c r="E240" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240">
+        <v>1</v>
+      </c>
+      <c r="G240" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>158</v>
+      </c>
+      <c r="B241" t="s">
+        <v>159</v>
+      </c>
+      <c r="C241" t="s">
+        <v>62</v>
+      </c>
+      <c r="D241" t="s">
+        <v>64</v>
+      </c>
+      <c r="E241" t="s">
+        <v>339</v>
+      </c>
+      <c r="F241">
+        <v>2</v>
+      </c>
+      <c r="G241" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>158</v>
+      </c>
+      <c r="B242" t="s">
+        <v>159</v>
+      </c>
+      <c r="C242" t="s">
+        <v>62</v>
+      </c>
+      <c r="D242" t="s">
+        <v>64</v>
+      </c>
+      <c r="E242" t="s">
+        <v>366</v>
+      </c>
+      <c r="F242">
+        <v>1</v>
+      </c>
+      <c r="G242" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>158</v>
+      </c>
+      <c r="B243" t="s">
+        <v>159</v>
+      </c>
+      <c r="C243" t="s">
+        <v>62</v>
+      </c>
+      <c r="D243" t="s">
+        <v>182</v>
+      </c>
+      <c r="E243" t="s">
+        <v>366</v>
+      </c>
+      <c r="F243">
+        <v>1</v>
+      </c>
+      <c r="G243" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>158</v>
+      </c>
+      <c r="B244" t="s">
+        <v>159</v>
+      </c>
+      <c r="C244" t="s">
+        <v>62</v>
+      </c>
+      <c r="D244" t="s">
+        <v>65</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1</v>
+      </c>
+      <c r="G244" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>158</v>
+      </c>
+      <c r="B245" t="s">
+        <v>159</v>
+      </c>
+      <c r="C245" t="s">
+        <v>62</v>
+      </c>
+      <c r="D245" t="s">
+        <v>65</v>
+      </c>
+      <c r="E245" t="s">
+        <v>13</v>
+      </c>
+      <c r="F245">
+        <v>1</v>
+      </c>
+      <c r="G245" s="2">
         <v>0</v>
       </c>
-      <c r="I239"/>
-[...145 lines deleted...]
-    <row r="246" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B246" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C246" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D246" t="s">
-        <v>176</v>
+        <v>65</v>
       </c>
       <c r="E246" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F246">
         <v>1</v>
       </c>
       <c r="G246" s="2">
         <v>0</v>
       </c>
-      <c r="I246"/>
-[...1 lines deleted...]
-    <row r="247" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B247" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C247" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D247" t="s">
-        <v>177</v>
+        <v>65</v>
       </c>
       <c r="E247" t="s">
+        <v>366</v>
+      </c>
+      <c r="F247">
+        <v>1</v>
+      </c>
+      <c r="G247" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>158</v>
+      </c>
+      <c r="B248" t="s">
+        <v>159</v>
+      </c>
+      <c r="C248" t="s">
+        <v>62</v>
+      </c>
+      <c r="D248" t="s">
+        <v>183</v>
+      </c>
+      <c r="E248" t="s">
         <v>8</v>
       </c>
-      <c r="F247">
-[...22 lines deleted...]
-      </c>
       <c r="F248">
         <v>1</v>
       </c>
-      <c r="G248" s="2">
-[...4 lines deleted...]
-    <row r="249" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G248" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B249" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C249" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D249" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E249" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F249">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="250" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G249" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B250" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C250" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D250" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="E250" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F250">
         <v>1</v>
       </c>
-      <c r="G250" s="2">
-[...4 lines deleted...]
-    <row r="251" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G250" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B251" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C251" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D251" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="E251" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F251">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="252" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G251" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B252" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C252" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D252" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="E252" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F252">
         <v>1</v>
       </c>
       <c r="G252" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="253" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B253" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C253" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D253" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="E253" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F253">
         <v>3</v>
       </c>
       <c r="G253" s="2">
         <v>2</v>
       </c>
-      <c r="I253"/>
-[...1 lines deleted...]
-    <row r="254" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B254" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C254" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D254" t="s">
-        <v>178</v>
+        <v>67</v>
       </c>
       <c r="E254" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F254">
         <v>1</v>
       </c>
-      <c r="G254" s="2">
-[...4 lines deleted...]
-    <row r="255" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G254" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B255" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C255" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D255" t="s">
-        <v>178</v>
+        <v>67</v>
       </c>
       <c r="E255" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F255">
         <v>2</v>
       </c>
       <c r="G255" s="2">
         <v>1</v>
       </c>
-      <c r="I255"/>
-[...1 lines deleted...]
-    <row r="256" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>41</v>
+        <v>158</v>
       </c>
       <c r="B256" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="C256" t="s">
-        <v>171</v>
+        <v>62</v>
       </c>
       <c r="D256" t="s">
-        <v>179</v>
+        <v>67</v>
       </c>
       <c r="E256" t="s">
+        <v>339</v>
+      </c>
+      <c r="F256">
+        <v>1</v>
+      </c>
+      <c r="G256" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>158</v>
+      </c>
+      <c r="B257" t="s">
+        <v>159</v>
+      </c>
+      <c r="C257" t="s">
+        <v>62</v>
+      </c>
+      <c r="D257" t="s">
+        <v>189</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>6</v>
+      </c>
+      <c r="G257" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>158</v>
+      </c>
+      <c r="B258" t="s">
+        <v>159</v>
+      </c>
+      <c r="C258" t="s">
+        <v>62</v>
+      </c>
+      <c r="D258" t="s">
+        <v>189</v>
+      </c>
+      <c r="E258" t="s">
         <v>13</v>
       </c>
-      <c r="F256">
-[...23 lines deleted...]
-      <c r="F257">
+      <c r="F258">
+        <v>5</v>
+      </c>
+      <c r="G258" s="2">
+        <v>-0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>158</v>
+      </c>
+      <c r="B259" t="s">
+        <v>159</v>
+      </c>
+      <c r="C259" t="s">
+        <v>62</v>
+      </c>
+      <c r="D259" t="s">
+        <v>189</v>
+      </c>
+      <c r="E259" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259">
+        <v>3</v>
+      </c>
+      <c r="G259" s="2">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>158</v>
+      </c>
+      <c r="B260" t="s">
+        <v>159</v>
+      </c>
+      <c r="C260" t="s">
+        <v>62</v>
+      </c>
+      <c r="D260" t="s">
+        <v>189</v>
+      </c>
+      <c r="E260" t="s">
+        <v>339</v>
+      </c>
+      <c r="F260">
         <v>4</v>
       </c>
-      <c r="G257" s="2">
+      <c r="G260" s="2">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>158</v>
+      </c>
+      <c r="B261" t="s">
+        <v>159</v>
+      </c>
+      <c r="C261" t="s">
+        <v>62</v>
+      </c>
+      <c r="D261" t="s">
+        <v>189</v>
+      </c>
+      <c r="E261" t="s">
+        <v>366</v>
+      </c>
+      <c r="F261">
         <v>3</v>
       </c>
-      <c r="I257"/>
-[...68 lines deleted...]
-      <c r="G260" s="2">
+      <c r="G261" s="2">
+        <v>-0.25</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>158</v>
+      </c>
+      <c r="B262" t="s">
+        <v>159</v>
+      </c>
+      <c r="C262" t="s">
+        <v>62</v>
+      </c>
+      <c r="D262" t="s">
+        <v>190</v>
+      </c>
+      <c r="E262" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262">
+        <v>1</v>
+      </c>
+      <c r="G262" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>158</v>
+      </c>
+      <c r="B263" t="s">
+        <v>159</v>
+      </c>
+      <c r="C263" t="s">
+        <v>62</v>
+      </c>
+      <c r="D263" t="s">
+        <v>190</v>
+      </c>
+      <c r="E263" t="s">
+        <v>339</v>
+      </c>
+      <c r="F263">
+        <v>2</v>
+      </c>
+      <c r="G263" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>158</v>
+      </c>
+      <c r="B264" t="s">
+        <v>159</v>
+      </c>
+      <c r="C264" t="s">
+        <v>62</v>
+      </c>
+      <c r="D264" t="s">
+        <v>190</v>
+      </c>
+      <c r="E264" t="s">
+        <v>366</v>
+      </c>
+      <c r="F264">
+        <v>3</v>
+      </c>
+      <c r="G264" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>158</v>
+      </c>
+      <c r="B265" t="s">
+        <v>159</v>
+      </c>
+      <c r="C265" t="s">
+        <v>62</v>
+      </c>
+      <c r="D265" t="s">
+        <v>68</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1</v>
+      </c>
+      <c r="G265" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>158</v>
+      </c>
+      <c r="B266" t="s">
+        <v>159</v>
+      </c>
+      <c r="C266" t="s">
+        <v>62</v>
+      </c>
+      <c r="D266" t="s">
+        <v>191</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>3</v>
+      </c>
+      <c r="G266" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>158</v>
+      </c>
+      <c r="B267" t="s">
+        <v>159</v>
+      </c>
+      <c r="C267" t="s">
+        <v>62</v>
+      </c>
+      <c r="D267" t="s">
+        <v>191</v>
+      </c>
+      <c r="E267" t="s">
+        <v>13</v>
+      </c>
+      <c r="F267">
+        <v>1</v>
+      </c>
+      <c r="G267" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>158</v>
+      </c>
+      <c r="B268" t="s">
+        <v>159</v>
+      </c>
+      <c r="C268" t="s">
+        <v>62</v>
+      </c>
+      <c r="D268" t="s">
+        <v>192</v>
+      </c>
+      <c r="E268" t="s">
+        <v>13</v>
+      </c>
+      <c r="F268">
+        <v>1</v>
+      </c>
+      <c r="G268" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>158</v>
+      </c>
+      <c r="B269" t="s">
+        <v>159</v>
+      </c>
+      <c r="C269" t="s">
+        <v>62</v>
+      </c>
+      <c r="D269" t="s">
+        <v>192</v>
+      </c>
+      <c r="E269" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269">
+        <v>1</v>
+      </c>
+      <c r="G269" s="2">
         <v>0</v>
       </c>
-      <c r="I260"/>
-[...17 lines deleted...]
-      <c r="F261">
+    </row>
+    <row r="270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>158</v>
+      </c>
+      <c r="B270" t="s">
+        <v>159</v>
+      </c>
+      <c r="C270" t="s">
+        <v>62</v>
+      </c>
+      <c r="D270" t="s">
+        <v>70</v>
+      </c>
+      <c r="E270" t="s">
+        <v>13</v>
+      </c>
+      <c r="F270">
+        <v>1</v>
+      </c>
+      <c r="G270" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>158</v>
+      </c>
+      <c r="B271" t="s">
+        <v>159</v>
+      </c>
+      <c r="C271" t="s">
+        <v>62</v>
+      </c>
+      <c r="D271" t="s">
+        <v>70</v>
+      </c>
+      <c r="E271" t="s">
+        <v>339</v>
+      </c>
+      <c r="F271">
+        <v>3</v>
+      </c>
+      <c r="G271" s="2">
         <v>2</v>
       </c>
-      <c r="G261" s="4" t="s">
-[...95 lines deleted...]
-      <c r="G265" s="2">
+    </row>
+    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>158</v>
+      </c>
+      <c r="B272" t="s">
+        <v>159</v>
+      </c>
+      <c r="C272" t="s">
+        <v>62</v>
+      </c>
+      <c r="D272" t="s">
+        <v>71</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1</v>
+      </c>
+      <c r="G272" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>158</v>
+      </c>
+      <c r="B273" t="s">
+        <v>159</v>
+      </c>
+      <c r="C273" t="s">
+        <v>62</v>
+      </c>
+      <c r="D273" t="s">
+        <v>71</v>
+      </c>
+      <c r="E273" t="s">
+        <v>13</v>
+      </c>
+      <c r="F273">
+        <v>1</v>
+      </c>
+      <c r="G273" s="2">
         <v>0</v>
       </c>
-      <c r="I265"/>
-[...14 lines deleted...]
-      <c r="E266" t="s">
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>158</v>
+      </c>
+      <c r="B274" t="s">
+        <v>159</v>
+      </c>
+      <c r="C274" t="s">
+        <v>62</v>
+      </c>
+      <c r="D274" t="s">
+        <v>71</v>
+      </c>
+      <c r="E274" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274">
+        <v>1</v>
+      </c>
+      <c r="G274" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>158</v>
+      </c>
+      <c r="B275" t="s">
+        <v>159</v>
+      </c>
+      <c r="C275" t="s">
+        <v>62</v>
+      </c>
+      <c r="D275" t="s">
+        <v>71</v>
+      </c>
+      <c r="E275" t="s">
+        <v>366</v>
+      </c>
+      <c r="F275">
+        <v>1</v>
+      </c>
+      <c r="G275" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>158</v>
+      </c>
+      <c r="B276" t="s">
+        <v>159</v>
+      </c>
+      <c r="C276" t="s">
+        <v>62</v>
+      </c>
+      <c r="D276" t="s">
+        <v>72</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>19</v>
+      </c>
+      <c r="G276" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>158</v>
+      </c>
+      <c r="B277" t="s">
+        <v>159</v>
+      </c>
+      <c r="C277" t="s">
+        <v>62</v>
+      </c>
+      <c r="D277" t="s">
+        <v>72</v>
+      </c>
+      <c r="E277" t="s">
+        <v>13</v>
+      </c>
+      <c r="F277">
         <v>14</v>
       </c>
-      <c r="F266">
-[...116 lines deleted...]
-      <c r="E271" t="s">
+      <c r="G277" s="2">
+        <v>-0.26300000000000001</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>158</v>
+      </c>
+      <c r="B278" t="s">
+        <v>159</v>
+      </c>
+      <c r="C278" t="s">
+        <v>62</v>
+      </c>
+      <c r="D278" t="s">
+        <v>72</v>
+      </c>
+      <c r="E278" t="s">
         <v>9</v>
       </c>
-      <c r="F271">
-[...166 lines deleted...]
-      </c>
       <c r="F278">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="279" spans="1:9" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+      <c r="G278" s="2">
+        <v>0.42899999999999999</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B279" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C279" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D279" t="s">
-        <v>190</v>
+        <v>72</v>
       </c>
       <c r="E279" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="F279">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="G279" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="280" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B280" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C280" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D280" t="s">
-        <v>190</v>
+        <v>72</v>
       </c>
       <c r="E280" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F280">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="G280" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="281" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.34399999999999997</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B281" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C281" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D281" t="s">
-        <v>190</v>
+        <v>73</v>
       </c>
       <c r="E281" t="s">
         <v>13</v>
       </c>
       <c r="F281">
         <v>1</v>
       </c>
-      <c r="G281" s="2">
-[...4 lines deleted...]
-    <row r="282" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G281" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B282" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C282" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D282" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E282" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F282">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="283" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G282" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B283" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C283" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D283" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E283" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="F283">
         <v>2</v>
       </c>
       <c r="G283" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="284" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B284" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C284" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D284" t="s">
-        <v>191</v>
+        <v>75</v>
       </c>
       <c r="E284" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F284">
+        <v>4</v>
+      </c>
+      <c r="G284" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>158</v>
+      </c>
+      <c r="B285" t="s">
+        <v>159</v>
+      </c>
+      <c r="C285" t="s">
+        <v>62</v>
+      </c>
+      <c r="D285" t="s">
+        <v>377</v>
+      </c>
+      <c r="E285" t="s">
+        <v>366</v>
+      </c>
+      <c r="F285">
+        <v>1</v>
+      </c>
+      <c r="G285" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>158</v>
+      </c>
+      <c r="B286" t="s">
+        <v>159</v>
+      </c>
+      <c r="C286" t="s">
+        <v>62</v>
+      </c>
+      <c r="D286" t="s">
+        <v>195</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
         <v>2</v>
       </c>
-      <c r="G284" s="2">
-[...23 lines deleted...]
-      <c r="G285" s="2">
+      <c r="G286" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>158</v>
+      </c>
+      <c r="B287" t="s">
+        <v>159</v>
+      </c>
+      <c r="C287" t="s">
+        <v>62</v>
+      </c>
+      <c r="D287" t="s">
+        <v>195</v>
+      </c>
+      <c r="E287" t="s">
+        <v>13</v>
+      </c>
+      <c r="F287">
+        <v>1</v>
+      </c>
+      <c r="G287" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I285"/>
-[...49 lines deleted...]
-    <row r="288" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B288" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C288" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D288" t="s">
-        <v>49</v>
+        <v>195</v>
       </c>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="G288" s="2">
-        <v>-0.308</v>
-[...3 lines deleted...]
-    <row r="289" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B289" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C289" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D289" t="s">
-        <v>49</v>
+        <v>195</v>
       </c>
       <c r="E289" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="F289">
+        <v>1</v>
+      </c>
+      <c r="G289" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>158</v>
+      </c>
+      <c r="B290" t="s">
+        <v>159</v>
+      </c>
+      <c r="C290" t="s">
+        <v>62</v>
+      </c>
+      <c r="D290" t="s">
+        <v>195</v>
+      </c>
+      <c r="E290" t="s">
+        <v>366</v>
+      </c>
+      <c r="F290">
+        <v>6</v>
+      </c>
+      <c r="G290" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>158</v>
+      </c>
+      <c r="B291" t="s">
+        <v>159</v>
+      </c>
+      <c r="C291" t="s">
+        <v>62</v>
+      </c>
+      <c r="D291" t="s">
+        <v>76</v>
+      </c>
+      <c r="E291" t="s">
         <v>8</v>
       </c>
-      <c r="G289" s="2">
-[...43 lines deleted...]
-      </c>
       <c r="F291">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="292" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G291" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B292" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C292" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D292" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E292" t="s">
         <v>13</v>
       </c>
       <c r="F292">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G292" s="2">
-        <v>-0.66700000000000004</v>
-[...3 lines deleted...]
-    <row r="293" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B293" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C293" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D293" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E293" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F293">
         <v>2</v>
       </c>
       <c r="G293" s="2">
-        <v>1</v>
-[...3 lines deleted...]
-    <row r="294" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B294" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C294" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D294" t="s">
-        <v>49</v>
+        <v>196</v>
       </c>
       <c r="E294" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F294">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="G294" s="2">
         <v>2</v>
       </c>
-      <c r="I294"/>
-[...1 lines deleted...]
-    <row r="295" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G294" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B295" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C295" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D295" t="s">
-        <v>50</v>
+        <v>196</v>
       </c>
       <c r="E295" t="s">
         <v>9</v>
       </c>
       <c r="F295">
         <v>1</v>
       </c>
-      <c r="G295" s="4" t="s">
-[...4 lines deleted...]
-    <row r="296" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G295" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B296" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C296" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D296" t="s">
-        <v>50</v>
+        <v>196</v>
       </c>
       <c r="E296" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F296">
         <v>1</v>
       </c>
       <c r="G296" s="2">
         <v>0</v>
       </c>
-      <c r="I296"/>
-[...1 lines deleted...]
-    <row r="297" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="297" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B297" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C297" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D297" t="s">
-        <v>50</v>
+        <v>197</v>
       </c>
       <c r="E297" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F297">
         <v>1</v>
       </c>
-      <c r="G297" s="2">
-[...4 lines deleted...]
-    <row r="298" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G297" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B298" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C298" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D298" t="s">
-        <v>192</v>
+        <v>351</v>
       </c>
       <c r="E298" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F298">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G298" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="299" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B299" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C299" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="D299" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E299" t="s">
+        <v>13</v>
+      </c>
+      <c r="F299">
+        <v>1</v>
+      </c>
+      <c r="G299" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>158</v>
+      </c>
+      <c r="B300" t="s">
+        <v>159</v>
+      </c>
+      <c r="C300" t="s">
+        <v>62</v>
+      </c>
+      <c r="D300" t="s">
+        <v>378</v>
+      </c>
+      <c r="E300" t="s">
+        <v>366</v>
+      </c>
+      <c r="F300">
+        <v>1</v>
+      </c>
+      <c r="G300" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>158</v>
+      </c>
+      <c r="B301" t="s">
+        <v>159</v>
+      </c>
+      <c r="C301" t="s">
+        <v>62</v>
+      </c>
+      <c r="D301" t="s">
+        <v>352</v>
+      </c>
+      <c r="E301" t="s">
+        <v>339</v>
+      </c>
+      <c r="F301">
+        <v>1</v>
+      </c>
+      <c r="G301" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>158</v>
+      </c>
+      <c r="B302" t="s">
+        <v>159</v>
+      </c>
+      <c r="C302" t="s">
+        <v>62</v>
+      </c>
+      <c r="D302" t="s">
+        <v>199</v>
+      </c>
+      <c r="E302" t="s">
+        <v>9</v>
+      </c>
+      <c r="F302">
+        <v>1</v>
+      </c>
+      <c r="G302" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>158</v>
+      </c>
+      <c r="B303" t="s">
+        <v>159</v>
+      </c>
+      <c r="C303" t="s">
+        <v>80</v>
+      </c>
+      <c r="D303" t="s">
+        <v>81</v>
+      </c>
+      <c r="E303" t="s">
         <v>8</v>
       </c>
-      <c r="F299">
-[...94 lines deleted...]
-      </c>
       <c r="F303">
-        <v>4</v>
-[...6 lines deleted...]
-    <row r="304" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G303" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B304" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C304" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="D304" t="s">
-        <v>194</v>
+        <v>81</v>
       </c>
       <c r="E304" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F304">
         <v>2</v>
       </c>
       <c r="G304" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>158</v>
+      </c>
+      <c r="B305" t="s">
+        <v>159</v>
+      </c>
+      <c r="C305" t="s">
+        <v>82</v>
+      </c>
+      <c r="D305" t="s">
+        <v>200</v>
+      </c>
+      <c r="E305" t="s">
+        <v>13</v>
+      </c>
+      <c r="F305">
+        <v>5</v>
+      </c>
+      <c r="G305" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>158</v>
+      </c>
+      <c r="B306" t="s">
+        <v>159</v>
+      </c>
+      <c r="C306" t="s">
+        <v>201</v>
+      </c>
+      <c r="D306" t="s">
+        <v>379</v>
+      </c>
+      <c r="E306" t="s">
+        <v>366</v>
+      </c>
+      <c r="F306">
+        <v>1</v>
+      </c>
+      <c r="G306" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>158</v>
+      </c>
+      <c r="B307" t="s">
+        <v>159</v>
+      </c>
+      <c r="C307" t="s">
+        <v>201</v>
+      </c>
+      <c r="D307" t="s">
+        <v>353</v>
+      </c>
+      <c r="E307" t="s">
+        <v>339</v>
+      </c>
+      <c r="F307">
+        <v>2</v>
+      </c>
+      <c r="G307" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>158</v>
+      </c>
+      <c r="B308" t="s">
+        <v>159</v>
+      </c>
+      <c r="C308" t="s">
+        <v>201</v>
+      </c>
+      <c r="D308" t="s">
+        <v>353</v>
+      </c>
+      <c r="E308" t="s">
+        <v>366</v>
+      </c>
+      <c r="F308">
+        <v>1</v>
+      </c>
+      <c r="G308" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I304"/>
-[...17 lines deleted...]
-      <c r="F305">
+    </row>
+    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>158</v>
+      </c>
+      <c r="B309" t="s">
+        <v>159</v>
+      </c>
+      <c r="C309" t="s">
+        <v>85</v>
+      </c>
+      <c r="D309" t="s">
+        <v>87</v>
+      </c>
+      <c r="E309" t="s">
+        <v>366</v>
+      </c>
+      <c r="F309">
+        <v>1</v>
+      </c>
+      <c r="G309" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>158</v>
+      </c>
+      <c r="B310" t="s">
+        <v>159</v>
+      </c>
+      <c r="C310" t="s">
+        <v>85</v>
+      </c>
+      <c r="D310" t="s">
+        <v>371</v>
+      </c>
+      <c r="E310" t="s">
+        <v>366</v>
+      </c>
+      <c r="F310">
+        <v>1</v>
+      </c>
+      <c r="G310" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>158</v>
+      </c>
+      <c r="B311" t="s">
+        <v>159</v>
+      </c>
+      <c r="C311" t="s">
+        <v>354</v>
+      </c>
+      <c r="D311" t="s">
+        <v>355</v>
+      </c>
+      <c r="E311" t="s">
+        <v>339</v>
+      </c>
+      <c r="F311">
+        <v>1</v>
+      </c>
+      <c r="G311" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>158</v>
+      </c>
+      <c r="B312" t="s">
+        <v>159</v>
+      </c>
+      <c r="C312" t="s">
+        <v>354</v>
+      </c>
+      <c r="D312" t="s">
+        <v>355</v>
+      </c>
+      <c r="E312" t="s">
+        <v>366</v>
+      </c>
+      <c r="F312">
+        <v>1</v>
+      </c>
+      <c r="G312" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>158</v>
+      </c>
+      <c r="B313" t="s">
+        <v>159</v>
+      </c>
+      <c r="C313" t="s">
+        <v>91</v>
+      </c>
+      <c r="D313" t="s">
+        <v>92</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1</v>
+      </c>
+      <c r="G313" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>158</v>
+      </c>
+      <c r="B314" t="s">
+        <v>159</v>
+      </c>
+      <c r="C314" t="s">
+        <v>91</v>
+      </c>
+      <c r="D314" t="s">
+        <v>92</v>
+      </c>
+      <c r="E314" t="s">
+        <v>13</v>
+      </c>
+      <c r="F314">
+        <v>5</v>
+      </c>
+      <c r="G314" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>158</v>
+      </c>
+      <c r="B315" t="s">
+        <v>159</v>
+      </c>
+      <c r="C315" t="s">
+        <v>91</v>
+      </c>
+      <c r="D315" t="s">
+        <v>92</v>
+      </c>
+      <c r="E315" t="s">
+        <v>9</v>
+      </c>
+      <c r="F315">
+        <v>2</v>
+      </c>
+      <c r="G315" s="2">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>158</v>
+      </c>
+      <c r="B316" t="s">
+        <v>159</v>
+      </c>
+      <c r="C316" t="s">
+        <v>91</v>
+      </c>
+      <c r="D316" t="s">
+        <v>92</v>
+      </c>
+      <c r="E316" t="s">
+        <v>339</v>
+      </c>
+      <c r="F316">
+        <v>4</v>
+      </c>
+      <c r="G316" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>158</v>
+      </c>
+      <c r="B317" t="s">
+        <v>159</v>
+      </c>
+      <c r="C317" t="s">
+        <v>91</v>
+      </c>
+      <c r="D317" t="s">
+        <v>92</v>
+      </c>
+      <c r="E317" t="s">
+        <v>366</v>
+      </c>
+      <c r="F317">
+        <v>1</v>
+      </c>
+      <c r="G317" s="2">
+        <v>-0.75</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>158</v>
+      </c>
+      <c r="B318" t="s">
+        <v>159</v>
+      </c>
+      <c r="C318" t="s">
+        <v>91</v>
+      </c>
+      <c r="D318" t="s">
+        <v>203</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
         <v>3</v>
       </c>
-      <c r="G305" s="2">
-[...316 lines deleted...]
-    <row r="319" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G318" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B319" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C319" t="s">
-        <v>51</v>
+        <v>91</v>
       </c>
       <c r="D319" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1</v>
       </c>
       <c r="G319" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="320" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B320" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C320" t="s">
-        <v>51</v>
+        <v>91</v>
       </c>
       <c r="D320" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E320" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F320">
         <v>2</v>
       </c>
       <c r="G320" s="2">
         <v>1</v>
       </c>
-      <c r="I320"/>
-[...1 lines deleted...]
-    <row r="321" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="321" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B321" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C321" t="s">
-        <v>51</v>
+        <v>91</v>
       </c>
       <c r="D321" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E321" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F321">
         <v>2</v>
       </c>
-      <c r="G321" s="2">
+      <c r="G321" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>158</v>
+      </c>
+      <c r="B322" t="s">
+        <v>159</v>
+      </c>
+      <c r="C322" t="s">
+        <v>91</v>
+      </c>
+      <c r="D322" t="s">
+        <v>206</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>4</v>
+      </c>
+      <c r="G322" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>158</v>
+      </c>
+      <c r="B323" t="s">
+        <v>159</v>
+      </c>
+      <c r="C323" t="s">
+        <v>91</v>
+      </c>
+      <c r="D323" t="s">
+        <v>206</v>
+      </c>
+      <c r="E323" t="s">
+        <v>13</v>
+      </c>
+      <c r="F323">
+        <v>5</v>
+      </c>
+      <c r="G323" s="2">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>158</v>
+      </c>
+      <c r="B324" t="s">
+        <v>159</v>
+      </c>
+      <c r="C324" t="s">
+        <v>91</v>
+      </c>
+      <c r="D324" t="s">
+        <v>206</v>
+      </c>
+      <c r="E324" t="s">
+        <v>9</v>
+      </c>
+      <c r="F324">
+        <v>2</v>
+      </c>
+      <c r="G324" s="2">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>158</v>
+      </c>
+      <c r="B325" t="s">
+        <v>159</v>
+      </c>
+      <c r="C325" t="s">
+        <v>91</v>
+      </c>
+      <c r="D325" t="s">
+        <v>206</v>
+      </c>
+      <c r="E325" t="s">
+        <v>339</v>
+      </c>
+      <c r="F325">
+        <v>2</v>
+      </c>
+      <c r="G325" s="2">
         <v>0</v>
       </c>
-      <c r="I321"/>
-[...17 lines deleted...]
-      <c r="F322">
+    </row>
+    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>158</v>
+      </c>
+      <c r="B326" t="s">
+        <v>159</v>
+      </c>
+      <c r="C326" t="s">
+        <v>91</v>
+      </c>
+      <c r="D326" t="s">
+        <v>380</v>
+      </c>
+      <c r="E326" t="s">
+        <v>366</v>
+      </c>
+      <c r="F326">
+        <v>1</v>
+      </c>
+      <c r="G326" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>158</v>
+      </c>
+      <c r="B327" t="s">
+        <v>159</v>
+      </c>
+      <c r="C327" t="s">
+        <v>91</v>
+      </c>
+      <c r="D327" t="s">
+        <v>94</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1</v>
+      </c>
+      <c r="G327" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>158</v>
+      </c>
+      <c r="B328" t="s">
+        <v>159</v>
+      </c>
+      <c r="C328" t="s">
+        <v>91</v>
+      </c>
+      <c r="D328" t="s">
+        <v>94</v>
+      </c>
+      <c r="E328" t="s">
+        <v>366</v>
+      </c>
+      <c r="F328">
+        <v>1</v>
+      </c>
+      <c r="G328" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>158</v>
+      </c>
+      <c r="B329" t="s">
+        <v>159</v>
+      </c>
+      <c r="C329" t="s">
+        <v>207</v>
+      </c>
+      <c r="D329" t="s">
+        <v>208</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
         <v>2</v>
       </c>
-      <c r="G322" s="2">
-[...172 lines deleted...]
-    <row r="330" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G329" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B330" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C330" t="s">
-        <v>51</v>
+        <v>207</v>
       </c>
       <c r="D330" t="s">
-        <v>55</v>
+        <v>208</v>
       </c>
       <c r="E330" t="s">
         <v>13</v>
       </c>
       <c r="F330">
         <v>2</v>
       </c>
       <c r="G330" s="2">
-        <v>-0.6</v>
-[...3 lines deleted...]
-    <row r="331" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B331" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C331" t="s">
-        <v>51</v>
+        <v>207</v>
       </c>
       <c r="D331" t="s">
-        <v>55</v>
+        <v>208</v>
       </c>
       <c r="E331" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="F331">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G331" s="2">
-        <v>-0.5</v>
-[...3 lines deleted...]
-    <row r="332" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B332" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C332" t="s">
-        <v>51</v>
+        <v>209</v>
       </c>
       <c r="D332" t="s">
-        <v>55</v>
+        <v>210</v>
       </c>
       <c r="E332" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F332">
-        <v>11</v>
-[...6 lines deleted...]
-    <row r="333" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G332" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B333" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C333" t="s">
-        <v>51</v>
+        <v>209</v>
       </c>
       <c r="D333" t="s">
-        <v>55</v>
+        <v>210</v>
       </c>
       <c r="E333" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F333">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G333" s="2">
-        <v>-0.27300000000000002</v>
-[...3 lines deleted...]
-    <row r="334" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B334" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C334" t="s">
-        <v>51</v>
+        <v>209</v>
       </c>
       <c r="D334" t="s">
-        <v>55</v>
+        <v>210</v>
       </c>
       <c r="E334" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F334">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G334" s="2">
         <v>0</v>
       </c>
-      <c r="I334"/>
-[...1 lines deleted...]
-    <row r="335" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B335" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C335" t="s">
-        <v>201</v>
+        <v>95</v>
       </c>
       <c r="D335" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="E335" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F335">
         <v>1</v>
       </c>
       <c r="G335" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="336" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B336" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C336" t="s">
-        <v>201</v>
+        <v>95</v>
       </c>
       <c r="D336" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="E336" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F336">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G336" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="337" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B337" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C337" t="s">
-        <v>201</v>
+        <v>95</v>
       </c>
       <c r="D337" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="E337" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F337">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="338" spans="1:9" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+      <c r="G337" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B338" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C338" t="s">
-        <v>201</v>
+        <v>95</v>
       </c>
       <c r="D338" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="E338" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F338">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="339" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G338" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B339" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C339" t="s">
-        <v>201</v>
+        <v>95</v>
       </c>
       <c r="D339" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="E339" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F339">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G339" s="2">
         <v>0</v>
       </c>
-      <c r="I339"/>
-[...1 lines deleted...]
-    <row r="340" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B340" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C340" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D340" t="s">
-        <v>204</v>
+        <v>295</v>
       </c>
       <c r="E340" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F340">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G340" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="341" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B341" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C341" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D341" t="s">
-        <v>204</v>
+        <v>295</v>
       </c>
       <c r="E341" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F341">
         <v>1</v>
       </c>
       <c r="G341" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="342" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B342" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C342" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D342" t="s">
-        <v>58</v>
+        <v>214</v>
       </c>
       <c r="E342" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F342">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G342" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="343" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B343" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C343" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D343" t="s">
-        <v>58</v>
+        <v>215</v>
       </c>
       <c r="E343" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F343">
         <v>1</v>
       </c>
-      <c r="G343" s="2">
-[...4 lines deleted...]
-    <row r="344" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G343" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B344" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C344" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D344" t="s">
-        <v>58</v>
+        <v>282</v>
       </c>
       <c r="E344" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F344">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="345" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G344" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B345" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C345" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D345" t="s">
-        <v>58</v>
+        <v>216</v>
       </c>
       <c r="E345" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F345">
         <v>2</v>
       </c>
-      <c r="G345" s="2">
-[...4 lines deleted...]
-    <row r="346" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G345" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B346" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C346" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D346" t="s">
-        <v>58</v>
+        <v>216</v>
       </c>
       <c r="E346" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F346">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G346" s="2">
-        <v>0.5</v>
-[...3 lines deleted...]
-    <row r="347" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B347" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C347" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D347" t="s">
-        <v>58</v>
+        <v>216</v>
       </c>
       <c r="E347" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F347">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G347" s="2">
         <v>0</v>
       </c>
-      <c r="I347"/>
-[...1 lines deleted...]
-    <row r="348" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B348" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C348" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D348" t="s">
-        <v>58</v>
+        <v>216</v>
       </c>
       <c r="E348" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F348">
         <v>2</v>
       </c>
       <c r="G348" s="2">
-        <v>-0.33300000000000002</v>
-[...3 lines deleted...]
-    <row r="349" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B349" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C349" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D349" t="s">
-        <v>60</v>
+        <v>217</v>
       </c>
       <c r="E349" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F349">
         <v>1</v>
       </c>
       <c r="G349" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="350" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B350" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C350" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D350" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
       <c r="E350" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F350">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="351" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G350" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B351" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C351" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D351" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="E351" t="s">
         <v>13</v>
       </c>
       <c r="F351">
         <v>1</v>
       </c>
-      <c r="G351" s="2">
-[...4 lines deleted...]
-    <row r="352" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G351" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B352" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C352" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D352" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="E352" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F352">
         <v>1</v>
       </c>
       <c r="G352" s="2">
         <v>0</v>
       </c>
-      <c r="I352"/>
-[...1 lines deleted...]
-    <row r="353" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B353" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C353" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D353" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="E353" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F353">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="354" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G353" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B354" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C354" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="D354" t="s">
-        <v>63</v>
+        <v>219</v>
       </c>
       <c r="E354" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F354">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="355" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G354" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B355" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C355" t="s">
-        <v>206</v>
+        <v>96</v>
       </c>
       <c r="D355" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="E355" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F355">
         <v>1</v>
       </c>
       <c r="G355" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="356" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B356" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C356" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="D356" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="E356" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F356">
         <v>1</v>
       </c>
       <c r="G356" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="357" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B357" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C357" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="D357" t="s">
-        <v>69</v>
+        <v>223</v>
       </c>
       <c r="E357" t="s">
+        <v>13</v>
+      </c>
+      <c r="F357">
+        <v>3</v>
+      </c>
+      <c r="G357" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>158</v>
+      </c>
+      <c r="B358" t="s">
+        <v>159</v>
+      </c>
+      <c r="C358" t="s">
+        <v>96</v>
+      </c>
+      <c r="D358" t="s">
+        <v>223</v>
+      </c>
+      <c r="E358" t="s">
+        <v>339</v>
+      </c>
+      <c r="F358">
+        <v>2</v>
+      </c>
+      <c r="G358" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>158</v>
+      </c>
+      <c r="B359" t="s">
+        <v>159</v>
+      </c>
+      <c r="C359" t="s">
+        <v>96</v>
+      </c>
+      <c r="D359" t="s">
+        <v>223</v>
+      </c>
+      <c r="E359" t="s">
+        <v>366</v>
+      </c>
+      <c r="F359">
+        <v>5</v>
+      </c>
+      <c r="G359" s="2">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>158</v>
+      </c>
+      <c r="B360" t="s">
+        <v>159</v>
+      </c>
+      <c r="C360" t="s">
+        <v>96</v>
+      </c>
+      <c r="D360" t="s">
+        <v>224</v>
+      </c>
+      <c r="E360" t="s">
         <v>8</v>
       </c>
-      <c r="F357">
-[...70 lines deleted...]
-      </c>
       <c r="F360">
+        <v>2</v>
+      </c>
+      <c r="G360" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>158</v>
+      </c>
+      <c r="B361" t="s">
+        <v>159</v>
+      </c>
+      <c r="C361" t="s">
+        <v>96</v>
+      </c>
+      <c r="D361" t="s">
+        <v>224</v>
+      </c>
+      <c r="E361" t="s">
+        <v>13</v>
+      </c>
+      <c r="F361">
         <v>3</v>
       </c>
-      <c r="G360" s="2">
-[...28 lines deleted...]
-    <row r="362" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G361" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B362" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C362" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="D362" t="s">
-        <v>71</v>
+        <v>224</v>
       </c>
       <c r="E362" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F362">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G362" s="2">
         <v>0</v>
       </c>
-      <c r="I362"/>
-[...1 lines deleted...]
-    <row r="363" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B363" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C363" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="D363" t="s">
-        <v>71</v>
+        <v>224</v>
       </c>
       <c r="E363" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F363">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G363" s="2">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>158</v>
+      </c>
+      <c r="B364" t="s">
+        <v>159</v>
+      </c>
+      <c r="C364" t="s">
+        <v>96</v>
+      </c>
+      <c r="D364" t="s">
+        <v>225</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>2</v>
+      </c>
+      <c r="G364" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>158</v>
+      </c>
+      <c r="B365" t="s">
+        <v>159</v>
+      </c>
+      <c r="C365" t="s">
+        <v>96</v>
+      </c>
+      <c r="D365" t="s">
+        <v>225</v>
+      </c>
+      <c r="E365" t="s">
+        <v>13</v>
+      </c>
+      <c r="F365">
+        <v>2</v>
+      </c>
+      <c r="G365" s="2">
         <v>0</v>
       </c>
-      <c r="I363"/>
-[...20 lines deleted...]
-      <c r="G364" s="2">
+    </row>
+    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>158</v>
+      </c>
+      <c r="B366" t="s">
+        <v>159</v>
+      </c>
+      <c r="C366" t="s">
+        <v>96</v>
+      </c>
+      <c r="D366" t="s">
+        <v>225</v>
+      </c>
+      <c r="E366" t="s">
+        <v>366</v>
+      </c>
+      <c r="F366">
+        <v>1</v>
+      </c>
+      <c r="G366" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>158</v>
+      </c>
+      <c r="B367" t="s">
+        <v>159</v>
+      </c>
+      <c r="C367" t="s">
+        <v>96</v>
+      </c>
+      <c r="D367" t="s">
+        <v>356</v>
+      </c>
+      <c r="E367" t="s">
+        <v>339</v>
+      </c>
+      <c r="F367">
+        <v>1</v>
+      </c>
+      <c r="G367" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>158</v>
+      </c>
+      <c r="B368" t="s">
+        <v>159</v>
+      </c>
+      <c r="C368" t="s">
+        <v>96</v>
+      </c>
+      <c r="D368" t="s">
+        <v>356</v>
+      </c>
+      <c r="E368" t="s">
+        <v>366</v>
+      </c>
+      <c r="F368">
+        <v>1</v>
+      </c>
+      <c r="G368" s="2">
         <v>0</v>
       </c>
-      <c r="I364"/>
-[...97 lines deleted...]
-    <row r="369" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B369" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C369" t="s">
-        <v>208</v>
+        <v>96</v>
       </c>
       <c r="D369" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="E369" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F369">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G369" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="370" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B370" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C370" t="s">
-        <v>208</v>
+        <v>96</v>
       </c>
       <c r="D370" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="E370" t="s">
+        <v>339</v>
+      </c>
+      <c r="F370">
+        <v>1</v>
+      </c>
+      <c r="G370" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>158</v>
+      </c>
+      <c r="B371" t="s">
+        <v>159</v>
+      </c>
+      <c r="C371" t="s">
+        <v>96</v>
+      </c>
+      <c r="D371" t="s">
+        <v>226</v>
+      </c>
+      <c r="E371" t="s">
+        <v>366</v>
+      </c>
+      <c r="F371">
+        <v>6</v>
+      </c>
+      <c r="G371" s="2">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>158</v>
+      </c>
+      <c r="B372" t="s">
+        <v>159</v>
+      </c>
+      <c r="C372" t="s">
+        <v>96</v>
+      </c>
+      <c r="D372" t="s">
+        <v>227</v>
+      </c>
+      <c r="E372" t="s">
         <v>13</v>
       </c>
-      <c r="F370">
+      <c r="F372">
         <v>3</v>
       </c>
-      <c r="G370" s="2">
-[...46 lines deleted...]
-      </c>
       <c r="G372" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="373" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B373" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C373" t="s">
-        <v>208</v>
+        <v>96</v>
       </c>
       <c r="D373" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="E373" t="s">
         <v>9</v>
       </c>
       <c r="F373">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="374" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G373" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B374" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C374" t="s">
-        <v>208</v>
+        <v>96</v>
       </c>
       <c r="D374" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="E374" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F374">
+        <v>6</v>
+      </c>
+      <c r="G374" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>158</v>
+      </c>
+      <c r="B375" t="s">
+        <v>159</v>
+      </c>
+      <c r="C375" t="s">
+        <v>96</v>
+      </c>
+      <c r="D375" t="s">
+        <v>228</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1</v>
+      </c>
+      <c r="G375" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>158</v>
+      </c>
+      <c r="B376" t="s">
+        <v>159</v>
+      </c>
+      <c r="C376" t="s">
+        <v>96</v>
+      </c>
+      <c r="D376" t="s">
+        <v>228</v>
+      </c>
+      <c r="E376" t="s">
+        <v>13</v>
+      </c>
+      <c r="F376">
+        <v>4</v>
+      </c>
+      <c r="G376" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>158</v>
+      </c>
+      <c r="B377" t="s">
+        <v>159</v>
+      </c>
+      <c r="C377" t="s">
+        <v>96</v>
+      </c>
+      <c r="D377" t="s">
+        <v>228</v>
+      </c>
+      <c r="E377" t="s">
+        <v>9</v>
+      </c>
+      <c r="F377">
+        <v>6</v>
+      </c>
+      <c r="G377" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>158</v>
+      </c>
+      <c r="B378" t="s">
+        <v>159</v>
+      </c>
+      <c r="C378" t="s">
+        <v>96</v>
+      </c>
+      <c r="D378" t="s">
+        <v>228</v>
+      </c>
+      <c r="E378" t="s">
+        <v>339</v>
+      </c>
+      <c r="F378">
+        <v>1</v>
+      </c>
+      <c r="G378" s="2">
+        <v>-0.83299999999999996</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>158</v>
+      </c>
+      <c r="B379" t="s">
+        <v>159</v>
+      </c>
+      <c r="C379" t="s">
+        <v>96</v>
+      </c>
+      <c r="D379" t="s">
+        <v>228</v>
+      </c>
+      <c r="E379" t="s">
+        <v>366</v>
+      </c>
+      <c r="F379">
         <v>2</v>
       </c>
-      <c r="G374" s="4" t="s">
-[...92 lines deleted...]
-      <c r="F378">
+      <c r="G379" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>158</v>
+      </c>
+      <c r="B380" t="s">
+        <v>159</v>
+      </c>
+      <c r="C380" t="s">
+        <v>96</v>
+      </c>
+      <c r="D380" t="s">
+        <v>357</v>
+      </c>
+      <c r="E380" t="s">
+        <v>339</v>
+      </c>
+      <c r="F380">
+        <v>1</v>
+      </c>
+      <c r="G380" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>158</v>
+      </c>
+      <c r="B381" t="s">
+        <v>159</v>
+      </c>
+      <c r="C381" t="s">
+        <v>96</v>
+      </c>
+      <c r="D381" t="s">
+        <v>230</v>
+      </c>
+      <c r="E381" t="s">
+        <v>9</v>
+      </c>
+      <c r="F381">
         <v>2</v>
       </c>
-      <c r="G378" s="4" t="s">
-[...71 lines deleted...]
-      <c r="G381" s="2">
+      <c r="G381" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>158</v>
+      </c>
+      <c r="B382" t="s">
+        <v>159</v>
+      </c>
+      <c r="C382" t="s">
+        <v>96</v>
+      </c>
+      <c r="D382" t="s">
+        <v>230</v>
+      </c>
+      <c r="E382" t="s">
+        <v>339</v>
+      </c>
+      <c r="F382">
+        <v>2</v>
+      </c>
+      <c r="G382" s="2">
         <v>0</v>
       </c>
-      <c r="I381"/>
-[...25 lines deleted...]
-    <row r="383" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B383" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C383" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="D383" t="s">
-        <v>76</v>
+        <v>230</v>
       </c>
       <c r="E383" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F383">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G383" s="2">
         <v>0</v>
       </c>
-      <c r="I383"/>
-[...1 lines deleted...]
-    <row r="384" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B384" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C384" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="D384" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="E384" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F384">
         <v>1</v>
       </c>
       <c r="G384" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="385" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B385" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C385" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="D385" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="E385" t="s">
         <v>13</v>
       </c>
       <c r="F385">
         <v>1</v>
       </c>
       <c r="G385" s="2">
         <v>0</v>
       </c>
-      <c r="I385"/>
-[...1 lines deleted...]
-    <row r="386" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="386" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B386" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C386" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="D386" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="E386" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F386">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G386" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="387" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B387" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C387" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="D387" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="E387" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F387">
         <v>1</v>
       </c>
       <c r="G387" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="388" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B388" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C388" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="D388" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="E388" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F388">
         <v>1</v>
       </c>
       <c r="G388" s="2">
         <v>0</v>
       </c>
-      <c r="I388"/>
-[...1 lines deleted...]
-    <row r="389" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B389" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C389" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="D389" t="s">
-        <v>215</v>
+        <v>99</v>
       </c>
       <c r="E389" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F389">
         <v>1</v>
       </c>
-      <c r="G389" s="2">
+      <c r="G389" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>158</v>
+      </c>
+      <c r="B390" t="s">
+        <v>159</v>
+      </c>
+      <c r="C390" t="s">
+        <v>96</v>
+      </c>
+      <c r="D390" t="s">
+        <v>99</v>
+      </c>
+      <c r="E390" t="s">
+        <v>339</v>
+      </c>
+      <c r="F390">
+        <v>3</v>
+      </c>
+      <c r="G390" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>158</v>
+      </c>
+      <c r="B391" t="s">
+        <v>159</v>
+      </c>
+      <c r="C391" t="s">
+        <v>96</v>
+      </c>
+      <c r="D391" t="s">
+        <v>99</v>
+      </c>
+      <c r="E391" t="s">
+        <v>366</v>
+      </c>
+      <c r="F391">
+        <v>1</v>
+      </c>
+      <c r="G391" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>158</v>
+      </c>
+      <c r="B392" t="s">
+        <v>159</v>
+      </c>
+      <c r="C392" t="s">
+        <v>100</v>
+      </c>
+      <c r="D392" t="s">
+        <v>232</v>
+      </c>
+      <c r="E392" t="s">
+        <v>9</v>
+      </c>
+      <c r="F392">
+        <v>1</v>
+      </c>
+      <c r="G392" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>158</v>
+      </c>
+      <c r="B393" t="s">
+        <v>159</v>
+      </c>
+      <c r="C393" t="s">
+        <v>100</v>
+      </c>
+      <c r="D393" t="s">
+        <v>232</v>
+      </c>
+      <c r="E393" t="s">
+        <v>366</v>
+      </c>
+      <c r="F393">
+        <v>1</v>
+      </c>
+      <c r="G393" s="2">
         <v>0</v>
       </c>
-      <c r="I389"/>
-[...86 lines deleted...]
-      <c r="E393" t="s">
+    </row>
+    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>158</v>
+      </c>
+      <c r="B394" t="s">
+        <v>159</v>
+      </c>
+      <c r="C394" t="s">
+        <v>100</v>
+      </c>
+      <c r="D394" t="s">
+        <v>233</v>
+      </c>
+      <c r="E394" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F394">
         <v>2</v>
       </c>
-      <c r="G394" s="2">
-[...4 lines deleted...]
-    <row r="395" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G394" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B395" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C395" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D395" t="s">
-        <v>78</v>
+        <v>233</v>
       </c>
       <c r="E395" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F395">
         <v>1</v>
       </c>
       <c r="G395" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I395"/>
-[...1 lines deleted...]
-    <row r="396" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B396" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C396" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="D396" t="s">
-        <v>78</v>
+        <v>234</v>
       </c>
       <c r="E396" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F396">
         <v>1</v>
       </c>
-      <c r="G396" s="2">
+      <c r="G396" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>158</v>
+      </c>
+      <c r="B397" t="s">
+        <v>159</v>
+      </c>
+      <c r="C397" t="s">
+        <v>235</v>
+      </c>
+      <c r="D397" t="s">
+        <v>236</v>
+      </c>
+      <c r="E397" t="s">
+        <v>9</v>
+      </c>
+      <c r="F397">
+        <v>1</v>
+      </c>
+      <c r="G397" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>158</v>
+      </c>
+      <c r="B398" t="s">
+        <v>159</v>
+      </c>
+      <c r="C398" t="s">
+        <v>103</v>
+      </c>
+      <c r="D398" t="s">
+        <v>237</v>
+      </c>
+      <c r="E398" t="s">
+        <v>13</v>
+      </c>
+      <c r="F398">
+        <v>1</v>
+      </c>
+      <c r="G398" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>158</v>
+      </c>
+      <c r="B399" t="s">
+        <v>159</v>
+      </c>
+      <c r="C399" t="s">
+        <v>103</v>
+      </c>
+      <c r="D399" t="s">
+        <v>237</v>
+      </c>
+      <c r="E399" t="s">
+        <v>339</v>
+      </c>
+      <c r="F399">
+        <v>1</v>
+      </c>
+      <c r="G399" s="2">
         <v>0</v>
       </c>
-      <c r="I396"/>
-[...17 lines deleted...]
-      <c r="F397">
+    </row>
+    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>158</v>
+      </c>
+      <c r="B400" t="s">
+        <v>159</v>
+      </c>
+      <c r="C400" t="s">
+        <v>103</v>
+      </c>
+      <c r="D400" t="s">
+        <v>237</v>
+      </c>
+      <c r="E400" t="s">
+        <v>366</v>
+      </c>
+      <c r="F400">
         <v>2</v>
       </c>
-      <c r="G397" s="2">
-[...17 lines deleted...]
-      <c r="E398" t="s">
+      <c r="G400" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>158</v>
+      </c>
+      <c r="B401" t="s">
+        <v>159</v>
+      </c>
+      <c r="C401" t="s">
+        <v>103</v>
+      </c>
+      <c r="D401" t="s">
+        <v>238</v>
+      </c>
+      <c r="E401" t="s">
         <v>8</v>
       </c>
-      <c r="F398">
-[...70 lines deleted...]
-      </c>
       <c r="F401">
         <v>1</v>
       </c>
       <c r="G401" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="402" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B402" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C402" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D402" t="s">
-        <v>79</v>
+        <v>238</v>
       </c>
       <c r="E402" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F402">
         <v>1</v>
       </c>
       <c r="G402" s="2">
         <v>0</v>
       </c>
-      <c r="I402"/>
-[...1 lines deleted...]
-    <row r="403" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B403" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C403" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D403" t="s">
-        <v>79</v>
+        <v>238</v>
       </c>
       <c r="E403" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F403">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G403" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>158</v>
+      </c>
+      <c r="B404" t="s">
+        <v>159</v>
+      </c>
+      <c r="C404" t="s">
+        <v>103</v>
+      </c>
+      <c r="D404" t="s">
+        <v>238</v>
+      </c>
+      <c r="E404" t="s">
+        <v>366</v>
+      </c>
+      <c r="F404">
+        <v>1</v>
+      </c>
+      <c r="G404" s="2">
+        <v>-0.85699999999999998</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>158</v>
+      </c>
+      <c r="B405" t="s">
+        <v>159</v>
+      </c>
+      <c r="C405" t="s">
+        <v>103</v>
+      </c>
+      <c r="D405" t="s">
+        <v>239</v>
+      </c>
+      <c r="E405" t="s">
+        <v>13</v>
+      </c>
+      <c r="F405">
+        <v>2</v>
+      </c>
+      <c r="G405" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>158</v>
+      </c>
+      <c r="B406" t="s">
+        <v>159</v>
+      </c>
+      <c r="C406" t="s">
+        <v>103</v>
+      </c>
+      <c r="D406" t="s">
+        <v>239</v>
+      </c>
+      <c r="E406" t="s">
+        <v>9</v>
+      </c>
+      <c r="F406">
+        <v>1</v>
+      </c>
+      <c r="G406" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>158</v>
+      </c>
+      <c r="B407" t="s">
+        <v>159</v>
+      </c>
+      <c r="C407" t="s">
+        <v>103</v>
+      </c>
+      <c r="D407" t="s">
+        <v>358</v>
+      </c>
+      <c r="E407" t="s">
+        <v>339</v>
+      </c>
+      <c r="F407">
+        <v>1</v>
+      </c>
+      <c r="G407" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>158</v>
+      </c>
+      <c r="B408" t="s">
+        <v>159</v>
+      </c>
+      <c r="C408" t="s">
+        <v>103</v>
+      </c>
+      <c r="D408" t="s">
+        <v>358</v>
+      </c>
+      <c r="E408" t="s">
+        <v>366</v>
+      </c>
+      <c r="F408">
+        <v>1</v>
+      </c>
+      <c r="G408" s="2">
         <v>0</v>
       </c>
-      <c r="I403"/>
-[...121 lines deleted...]
-    <row r="409" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B409" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C409" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D409" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="E409" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F409">
         <v>1</v>
       </c>
       <c r="G409" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="410" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B410" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C410" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D410" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="E410" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F410">
         <v>1</v>
       </c>
       <c r="G410" s="2">
         <v>0</v>
       </c>
-      <c r="I410"/>
-[...1 lines deleted...]
-    <row r="411" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B411" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C411" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D411" t="s">
-        <v>222</v>
+        <v>105</v>
       </c>
       <c r="E411" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F411">
+        <v>1</v>
+      </c>
+      <c r="G411" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>158</v>
+      </c>
+      <c r="B412" t="s">
+        <v>159</v>
+      </c>
+      <c r="C412" t="s">
+        <v>103</v>
+      </c>
+      <c r="D412" t="s">
+        <v>241</v>
+      </c>
+      <c r="E412" t="s">
+        <v>8</v>
+      </c>
+      <c r="F412">
+        <v>1</v>
+      </c>
+      <c r="G412" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>158</v>
+      </c>
+      <c r="B413" t="s">
+        <v>159</v>
+      </c>
+      <c r="C413" t="s">
+        <v>103</v>
+      </c>
+      <c r="D413" t="s">
+        <v>241</v>
+      </c>
+      <c r="E413" t="s">
+        <v>9</v>
+      </c>
+      <c r="F413">
+        <v>3</v>
+      </c>
+      <c r="G413" s="2">
         <v>2</v>
       </c>
-      <c r="G411" s="2">
-[...47 lines deleted...]
-      <c r="G413" s="2">
+    </row>
+    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>158</v>
+      </c>
+      <c r="B414" t="s">
+        <v>159</v>
+      </c>
+      <c r="C414" t="s">
+        <v>103</v>
+      </c>
+      <c r="D414" t="s">
+        <v>241</v>
+      </c>
+      <c r="E414" t="s">
+        <v>339</v>
+      </c>
+      <c r="F414">
+        <v>1</v>
+      </c>
+      <c r="G414" s="2">
         <v>-0.66700000000000004</v>
       </c>
-      <c r="I413"/>
-[...25 lines deleted...]
-    <row r="415" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B415" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C415" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D415" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="E415" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F415">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="416" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G415" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B416" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C416" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D416" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="E416" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F416">
         <v>3</v>
       </c>
-      <c r="G416" s="2">
-[...4 lines deleted...]
-    <row r="417" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G416" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B417" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C417" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D417" t="s">
-        <v>81</v>
+        <v>242</v>
       </c>
       <c r="E417" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="F417">
         <v>1</v>
       </c>
-      <c r="G417" s="4" t="s">
-[...4 lines deleted...]
-    <row r="418" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G417" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="418" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B418" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C418" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="D418" t="s">
-        <v>81</v>
+        <v>242</v>
       </c>
       <c r="E418" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F418">
         <v>1</v>
       </c>
       <c r="G418" s="2">
         <v>0</v>
       </c>
-      <c r="I418"/>
-[...1 lines deleted...]
-    <row r="419" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B419" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C419" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D419" t="s">
-        <v>81</v>
+        <v>243</v>
       </c>
       <c r="E419" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F419">
+        <v>1</v>
+      </c>
+      <c r="G419" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>158</v>
+      </c>
+      <c r="B420" t="s">
+        <v>159</v>
+      </c>
+      <c r="C420" t="s">
+        <v>106</v>
+      </c>
+      <c r="D420" t="s">
+        <v>243</v>
+      </c>
+      <c r="E420" t="s">
+        <v>9</v>
+      </c>
+      <c r="F420">
+        <v>3</v>
+      </c>
+      <c r="G420" s="2">
         <v>2</v>
       </c>
-      <c r="G419" s="2">
-[...28 lines deleted...]
-    <row r="421" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="421" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B421" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C421" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D421" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="E421" t="s">
-        <v>8</v>
+        <v>339</v>
       </c>
       <c r="F421">
         <v>4</v>
       </c>
-      <c r="G421" s="4" t="s">
-[...4 lines deleted...]
-    <row r="422" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G421" s="2">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B422" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C422" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D422" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="E422" t="s">
+        <v>366</v>
+      </c>
+      <c r="F422">
+        <v>1</v>
+      </c>
+      <c r="G422" s="2">
+        <v>-0.75</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>158</v>
+      </c>
+      <c r="B423" t="s">
+        <v>159</v>
+      </c>
+      <c r="C423" t="s">
+        <v>106</v>
+      </c>
+      <c r="D423" t="s">
+        <v>107</v>
+      </c>
+      <c r="E423" t="s">
+        <v>8</v>
+      </c>
+      <c r="F423">
+        <v>1</v>
+      </c>
+      <c r="G423" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>158</v>
+      </c>
+      <c r="B424" t="s">
+        <v>159</v>
+      </c>
+      <c r="C424" t="s">
+        <v>106</v>
+      </c>
+      <c r="D424" t="s">
+        <v>107</v>
+      </c>
+      <c r="E424" t="s">
+        <v>13</v>
+      </c>
+      <c r="F424">
+        <v>1</v>
+      </c>
+      <c r="G424" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>158</v>
+      </c>
+      <c r="B425" t="s">
+        <v>159</v>
+      </c>
+      <c r="C425" t="s">
+        <v>106</v>
+      </c>
+      <c r="D425" t="s">
+        <v>107</v>
+      </c>
+      <c r="E425" t="s">
         <v>9</v>
       </c>
-      <c r="F422">
-[...70 lines deleted...]
-      </c>
       <c r="F425">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G425" s="2">
         <v>0</v>
       </c>
-      <c r="I425"/>
-[...1 lines deleted...]
-    <row r="426" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B426" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C426" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D426" t="s">
-        <v>224</v>
+        <v>107</v>
       </c>
       <c r="E426" t="s">
+        <v>339</v>
+      </c>
+      <c r="F426">
+        <v>1</v>
+      </c>
+      <c r="G426" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>158</v>
+      </c>
+      <c r="B427" t="s">
+        <v>159</v>
+      </c>
+      <c r="C427" t="s">
+        <v>106</v>
+      </c>
+      <c r="D427" t="s">
+        <v>108</v>
+      </c>
+      <c r="E427" t="s">
+        <v>8</v>
+      </c>
+      <c r="F427">
+        <v>1</v>
+      </c>
+      <c r="G427" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>158</v>
+      </c>
+      <c r="B428" t="s">
+        <v>159</v>
+      </c>
+      <c r="C428" t="s">
+        <v>106</v>
+      </c>
+      <c r="D428" t="s">
+        <v>108</v>
+      </c>
+      <c r="E428" t="s">
+        <v>339</v>
+      </c>
+      <c r="F428">
+        <v>1</v>
+      </c>
+      <c r="G428" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>158</v>
+      </c>
+      <c r="B429" t="s">
+        <v>159</v>
+      </c>
+      <c r="C429" t="s">
+        <v>106</v>
+      </c>
+      <c r="D429" t="s">
+        <v>108</v>
+      </c>
+      <c r="E429" t="s">
+        <v>366</v>
+      </c>
+      <c r="F429">
+        <v>1</v>
+      </c>
+      <c r="G429" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>158</v>
+      </c>
+      <c r="B430" t="s">
+        <v>159</v>
+      </c>
+      <c r="C430" t="s">
+        <v>106</v>
+      </c>
+      <c r="D430" t="s">
+        <v>109</v>
+      </c>
+      <c r="E430" t="s">
+        <v>8</v>
+      </c>
+      <c r="F430">
+        <v>3</v>
+      </c>
+      <c r="G430" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>158</v>
+      </c>
+      <c r="B431" t="s">
+        <v>159</v>
+      </c>
+      <c r="C431" t="s">
+        <v>106</v>
+      </c>
+      <c r="D431" t="s">
+        <v>109</v>
+      </c>
+      <c r="E431" t="s">
         <v>13</v>
       </c>
-      <c r="F426">
-[...116 lines deleted...]
-      <c r="E431" t="s">
+      <c r="F431">
+        <v>2</v>
+      </c>
+      <c r="G431" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>158</v>
+      </c>
+      <c r="B432" t="s">
+        <v>159</v>
+      </c>
+      <c r="C432" t="s">
+        <v>106</v>
+      </c>
+      <c r="D432" t="s">
+        <v>109</v>
+      </c>
+      <c r="E432" t="s">
         <v>9</v>
       </c>
-      <c r="F431">
-[...22 lines deleted...]
-      </c>
       <c r="F432">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G432" s="2">
-        <v>4</v>
-[...3 lines deleted...]
-    <row r="433" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B433" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C433" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D433" t="s">
-        <v>225</v>
+        <v>109</v>
       </c>
       <c r="E433" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="F433">
         <v>2</v>
       </c>
       <c r="G433" s="2">
-        <v>-0.6</v>
-[...3 lines deleted...]
-    <row r="434" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="434" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B434" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C434" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D434" t="s">
-        <v>225</v>
+        <v>110</v>
       </c>
       <c r="E434" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F434">
         <v>1</v>
       </c>
-      <c r="G434" s="2">
-[...4 lines deleted...]
-    <row r="435" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G434" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B435" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C435" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D435" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="E435" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F435">
         <v>1</v>
       </c>
-      <c r="G435" s="2">
-[...4 lines deleted...]
-    <row r="436" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G435" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B436" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C436" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D436" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="E436" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F436">
         <v>2</v>
       </c>
       <c r="G436" s="2">
         <v>1</v>
       </c>
-      <c r="I436"/>
-[...1 lines deleted...]
-    <row r="437" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B437" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C437" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D437" t="s">
-        <v>82</v>
+        <v>245</v>
       </c>
       <c r="E437" t="s">
         <v>9</v>
       </c>
       <c r="F437">
         <v>1</v>
       </c>
       <c r="G437" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="438" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B438" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C438" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="D438" t="s">
-        <v>82</v>
+        <v>381</v>
       </c>
       <c r="E438" t="s">
+        <v>366</v>
+      </c>
+      <c r="F438">
+        <v>1</v>
+      </c>
+      <c r="G438" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>158</v>
+      </c>
+      <c r="B439" t="s">
+        <v>159</v>
+      </c>
+      <c r="C439" t="s">
+        <v>106</v>
+      </c>
+      <c r="D439" t="s">
+        <v>329</v>
+      </c>
+      <c r="E439" t="s">
+        <v>339</v>
+      </c>
+      <c r="F439">
+        <v>5</v>
+      </c>
+      <c r="G439" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>158</v>
+      </c>
+      <c r="B440" t="s">
+        <v>159</v>
+      </c>
+      <c r="C440" t="s">
+        <v>106</v>
+      </c>
+      <c r="D440" t="s">
+        <v>246</v>
+      </c>
+      <c r="E440" t="s">
+        <v>8</v>
+      </c>
+      <c r="F440">
+        <v>2</v>
+      </c>
+      <c r="G440" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>158</v>
+      </c>
+      <c r="B441" t="s">
+        <v>159</v>
+      </c>
+      <c r="C441" t="s">
+        <v>106</v>
+      </c>
+      <c r="D441" t="s">
+        <v>246</v>
+      </c>
+      <c r="E441" t="s">
         <v>13</v>
       </c>
-      <c r="F438">
-[...2 lines deleted...]
-      <c r="G438" s="2">
+      <c r="F441">
+        <v>1</v>
+      </c>
+      <c r="G441" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>158</v>
+      </c>
+      <c r="B442" t="s">
+        <v>159</v>
+      </c>
+      <c r="C442" t="s">
+        <v>106</v>
+      </c>
+      <c r="D442" t="s">
+        <v>247</v>
+      </c>
+      <c r="E442" t="s">
+        <v>339</v>
+      </c>
+      <c r="F442">
+        <v>1</v>
+      </c>
+      <c r="G442" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>158</v>
+      </c>
+      <c r="B443" t="s">
+        <v>159</v>
+      </c>
+      <c r="C443" t="s">
+        <v>106</v>
+      </c>
+      <c r="D443" t="s">
+        <v>248</v>
+      </c>
+      <c r="E443" t="s">
+        <v>339</v>
+      </c>
+      <c r="F443">
+        <v>2</v>
+      </c>
+      <c r="G443" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>158</v>
+      </c>
+      <c r="B444" t="s">
+        <v>159</v>
+      </c>
+      <c r="C444" t="s">
+        <v>106</v>
+      </c>
+      <c r="D444" t="s">
+        <v>249</v>
+      </c>
+      <c r="E444" t="s">
+        <v>366</v>
+      </c>
+      <c r="F444">
+        <v>1</v>
+      </c>
+      <c r="G444" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>158</v>
+      </c>
+      <c r="B445" t="s">
+        <v>159</v>
+      </c>
+      <c r="C445" t="s">
+        <v>106</v>
+      </c>
+      <c r="D445" t="s">
+        <v>382</v>
+      </c>
+      <c r="E445" t="s">
+        <v>366</v>
+      </c>
+      <c r="F445">
+        <v>1</v>
+      </c>
+      <c r="G445" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>158</v>
+      </c>
+      <c r="B446" t="s">
+        <v>159</v>
+      </c>
+      <c r="C446" t="s">
+        <v>106</v>
+      </c>
+      <c r="D446" t="s">
+        <v>250</v>
+      </c>
+      <c r="E446" t="s">
+        <v>13</v>
+      </c>
+      <c r="F446">
+        <v>1</v>
+      </c>
+      <c r="G446" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>158</v>
+      </c>
+      <c r="B447" t="s">
+        <v>159</v>
+      </c>
+      <c r="C447" t="s">
+        <v>106</v>
+      </c>
+      <c r="D447" t="s">
+        <v>250</v>
+      </c>
+      <c r="E447" t="s">
+        <v>339</v>
+      </c>
+      <c r="F447">
+        <v>2</v>
+      </c>
+      <c r="G447" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>158</v>
+      </c>
+      <c r="B448" t="s">
+        <v>159</v>
+      </c>
+      <c r="C448" t="s">
+        <v>106</v>
+      </c>
+      <c r="D448" t="s">
+        <v>250</v>
+      </c>
+      <c r="E448" t="s">
+        <v>366</v>
+      </c>
+      <c r="F448">
+        <v>1</v>
+      </c>
+      <c r="G448" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>158</v>
+      </c>
+      <c r="B449" t="s">
+        <v>159</v>
+      </c>
+      <c r="C449" t="s">
+        <v>106</v>
+      </c>
+      <c r="D449" t="s">
+        <v>112</v>
+      </c>
+      <c r="E449" t="s">
+        <v>8</v>
+      </c>
+      <c r="F449">
+        <v>2</v>
+      </c>
+      <c r="G449" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>158</v>
+      </c>
+      <c r="B450" t="s">
+        <v>159</v>
+      </c>
+      <c r="C450" t="s">
+        <v>106</v>
+      </c>
+      <c r="D450" t="s">
+        <v>112</v>
+      </c>
+      <c r="E450" t="s">
+        <v>13</v>
+      </c>
+      <c r="F450">
+        <v>2</v>
+      </c>
+      <c r="G450" s="2">
         <v>0</v>
       </c>
-      <c r="I438"/>
-[...20 lines deleted...]
-      <c r="G439" s="2">
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>158</v>
+      </c>
+      <c r="B451" t="s">
+        <v>159</v>
+      </c>
+      <c r="C451" t="s">
+        <v>106</v>
+      </c>
+      <c r="D451" t="s">
+        <v>112</v>
+      </c>
+      <c r="E451" t="s">
+        <v>9</v>
+      </c>
+      <c r="F451">
+        <v>2</v>
+      </c>
+      <c r="G451" s="2">
         <v>0</v>
       </c>
-      <c r="I439"/>
-[...65 lines deleted...]
-      <c r="F442">
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>158</v>
+      </c>
+      <c r="B452" t="s">
+        <v>159</v>
+      </c>
+      <c r="C452" t="s">
+        <v>106</v>
+      </c>
+      <c r="D452" t="s">
+        <v>112</v>
+      </c>
+      <c r="E452" t="s">
+        <v>339</v>
+      </c>
+      <c r="F452">
         <v>3</v>
       </c>
-      <c r="G442" s="2">
+      <c r="G452" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>158</v>
+      </c>
+      <c r="B453" t="s">
+        <v>159</v>
+      </c>
+      <c r="C453" t="s">
+        <v>106</v>
+      </c>
+      <c r="D453" t="s">
+        <v>112</v>
+      </c>
+      <c r="E453" t="s">
+        <v>366</v>
+      </c>
+      <c r="F453">
         <v>2</v>
       </c>
-      <c r="I442"/>
-[...20 lines deleted...]
-      <c r="G443" s="2">
+      <c r="G453" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>158</v>
+      </c>
+      <c r="B454" t="s">
+        <v>159</v>
+      </c>
+      <c r="C454" t="s">
+        <v>106</v>
+      </c>
+      <c r="D454" t="s">
+        <v>251</v>
+      </c>
+      <c r="E454" t="s">
+        <v>9</v>
+      </c>
+      <c r="F454">
+        <v>2</v>
+      </c>
+      <c r="G454" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>158</v>
+      </c>
+      <c r="B455" t="s">
+        <v>159</v>
+      </c>
+      <c r="C455" t="s">
+        <v>106</v>
+      </c>
+      <c r="D455" t="s">
+        <v>251</v>
+      </c>
+      <c r="E455" t="s">
+        <v>339</v>
+      </c>
+      <c r="F455">
+        <v>1</v>
+      </c>
+      <c r="G455" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>158</v>
+      </c>
+      <c r="B456" t="s">
+        <v>159</v>
+      </c>
+      <c r="C456" t="s">
+        <v>106</v>
+      </c>
+      <c r="D456" t="s">
+        <v>113</v>
+      </c>
+      <c r="E456" t="s">
+        <v>13</v>
+      </c>
+      <c r="F456">
+        <v>1</v>
+      </c>
+      <c r="G456" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>158</v>
+      </c>
+      <c r="B457" t="s">
+        <v>159</v>
+      </c>
+      <c r="C457" t="s">
+        <v>106</v>
+      </c>
+      <c r="D457" t="s">
+        <v>113</v>
+      </c>
+      <c r="E457" t="s">
+        <v>9</v>
+      </c>
+      <c r="F457">
+        <v>3</v>
+      </c>
+      <c r="G457" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>158</v>
+      </c>
+      <c r="B458" t="s">
+        <v>159</v>
+      </c>
+      <c r="C458" t="s">
+        <v>106</v>
+      </c>
+      <c r="D458" t="s">
+        <v>113</v>
+      </c>
+      <c r="E458" t="s">
+        <v>366</v>
+      </c>
+      <c r="F458">
+        <v>1</v>
+      </c>
+      <c r="G458" s="2">
         <v>-0.66700000000000004</v>
       </c>
-      <c r="I443"/>
-[...14 lines deleted...]
-      <c r="E444" t="s">
+    </row>
+    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>158</v>
+      </c>
+      <c r="B459" t="s">
+        <v>159</v>
+      </c>
+      <c r="C459" t="s">
+        <v>106</v>
+      </c>
+      <c r="D459" t="s">
+        <v>359</v>
+      </c>
+      <c r="E459" t="s">
+        <v>339</v>
+      </c>
+      <c r="F459">
+        <v>1</v>
+      </c>
+      <c r="G459" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>158</v>
+      </c>
+      <c r="B460" t="s">
+        <v>159</v>
+      </c>
+      <c r="C460" t="s">
+        <v>106</v>
+      </c>
+      <c r="D460" t="s">
+        <v>359</v>
+      </c>
+      <c r="E460" t="s">
+        <v>366</v>
+      </c>
+      <c r="F460">
+        <v>1</v>
+      </c>
+      <c r="G460" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>158</v>
+      </c>
+      <c r="B461" t="s">
+        <v>159</v>
+      </c>
+      <c r="C461" t="s">
+        <v>35</v>
+      </c>
+      <c r="D461" t="s">
+        <v>36</v>
+      </c>
+      <c r="E461" t="s">
+        <v>366</v>
+      </c>
+      <c r="F461">
+        <v>2</v>
+      </c>
+      <c r="G461" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>158</v>
+      </c>
+      <c r="B462" t="s">
+        <v>159</v>
+      </c>
+      <c r="C462" t="s">
+        <v>35</v>
+      </c>
+      <c r="D462" t="s">
+        <v>37</v>
+      </c>
+      <c r="E462" t="s">
         <v>8</v>
       </c>
-      <c r="F444">
-[...20 lines deleted...]
-      <c r="E445" t="s">
+      <c r="F462">
+        <v>4</v>
+      </c>
+      <c r="G462" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>158</v>
+      </c>
+      <c r="B463" t="s">
+        <v>159</v>
+      </c>
+      <c r="C463" t="s">
+        <v>35</v>
+      </c>
+      <c r="D463" t="s">
+        <v>37</v>
+      </c>
+      <c r="E463" t="s">
+        <v>13</v>
+      </c>
+      <c r="F463">
+        <v>3</v>
+      </c>
+      <c r="G463" s="2">
+        <v>-0.25</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>158</v>
+      </c>
+      <c r="B464" t="s">
+        <v>159</v>
+      </c>
+      <c r="C464" t="s">
+        <v>35</v>
+      </c>
+      <c r="D464" t="s">
+        <v>37</v>
+      </c>
+      <c r="E464" t="s">
         <v>9</v>
       </c>
-      <c r="F445">
-[...260 lines deleted...]
-      <c r="E456" t="s">
+      <c r="F464">
+        <v>4</v>
+      </c>
+      <c r="G464" s="2">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>158</v>
+      </c>
+      <c r="B465" t="s">
+        <v>159</v>
+      </c>
+      <c r="C465" t="s">
+        <v>35</v>
+      </c>
+      <c r="D465" t="s">
+        <v>37</v>
+      </c>
+      <c r="E465" t="s">
+        <v>339</v>
+      </c>
+      <c r="F465">
+        <v>5</v>
+      </c>
+      <c r="G465" s="2">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>158</v>
+      </c>
+      <c r="B466" t="s">
+        <v>159</v>
+      </c>
+      <c r="C466" t="s">
+        <v>35</v>
+      </c>
+      <c r="D466" t="s">
+        <v>37</v>
+      </c>
+      <c r="E466" t="s">
+        <v>366</v>
+      </c>
+      <c r="F466">
+        <v>1</v>
+      </c>
+      <c r="G466" s="2">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>158</v>
+      </c>
+      <c r="B467" t="s">
+        <v>159</v>
+      </c>
+      <c r="C467" t="s">
+        <v>35</v>
+      </c>
+      <c r="D467" t="s">
+        <v>253</v>
+      </c>
+      <c r="E467" t="s">
         <v>9</v>
-      </c>
-[...262 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F467">
         <v>2</v>
       </c>
       <c r="G467" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="468" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B468" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C468" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="D468" t="s">
-        <v>89</v>
+        <v>253</v>
       </c>
       <c r="E468" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F468">
         <v>1</v>
       </c>
       <c r="G468" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I468"/>
-[...1 lines deleted...]
-    <row r="469" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B469" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C469" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="D469" t="s">
-        <v>229</v>
+        <v>253</v>
       </c>
       <c r="E469" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F469">
         <v>2</v>
       </c>
-      <c r="G469" s="4" t="s">
-[...4 lines deleted...]
-    <row r="470" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G469" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B470" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C470" t="s">
-        <v>75</v>
+        <v>114</v>
       </c>
       <c r="D470" t="s">
-        <v>230</v>
+        <v>116</v>
       </c>
       <c r="E470" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F470">
         <v>1</v>
       </c>
       <c r="G470" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="471" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B471" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C471" t="s">
-        <v>75</v>
+        <v>114</v>
       </c>
       <c r="D471" t="s">
-        <v>230</v>
+        <v>332</v>
       </c>
       <c r="E471" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F471">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="472" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G471" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B472" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C472" t="s">
-        <v>75</v>
+        <v>255</v>
       </c>
       <c r="D472" t="s">
-        <v>91</v>
+        <v>256</v>
       </c>
       <c r="E472" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F472">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G472" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="473" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B473" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C473" t="s">
-        <v>75</v>
+        <v>255</v>
       </c>
       <c r="D473" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="E473" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F473">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G473" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="474" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B474" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C474" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="D474" t="s">
-        <v>231</v>
+        <v>118</v>
       </c>
       <c r="E474" t="s">
         <v>9</v>
       </c>
       <c r="F474">
+        <v>1</v>
+      </c>
+      <c r="G474" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>158</v>
+      </c>
+      <c r="B475" t="s">
+        <v>159</v>
+      </c>
+      <c r="C475" t="s">
+        <v>117</v>
+      </c>
+      <c r="D475" t="s">
+        <v>118</v>
+      </c>
+      <c r="E475" t="s">
+        <v>339</v>
+      </c>
+      <c r="F475">
+        <v>1</v>
+      </c>
+      <c r="G475" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>158</v>
+      </c>
+      <c r="B476" t="s">
+        <v>159</v>
+      </c>
+      <c r="C476" t="s">
+        <v>117</v>
+      </c>
+      <c r="D476" t="s">
+        <v>258</v>
+      </c>
+      <c r="E476" t="s">
+        <v>8</v>
+      </c>
+      <c r="F476">
+        <v>1</v>
+      </c>
+      <c r="G476" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>158</v>
+      </c>
+      <c r="B477" t="s">
+        <v>159</v>
+      </c>
+      <c r="C477" t="s">
+        <v>117</v>
+      </c>
+      <c r="D477" t="s">
+        <v>258</v>
+      </c>
+      <c r="E477" t="s">
+        <v>339</v>
+      </c>
+      <c r="F477">
+        <v>3</v>
+      </c>
+      <c r="G477" s="2">
         <v>2</v>
       </c>
-      <c r="G474" s="2">
-[...41 lines deleted...]
-      <c r="E476" t="s">
+    </row>
+    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>158</v>
+      </c>
+      <c r="B478" t="s">
+        <v>159</v>
+      </c>
+      <c r="C478" t="s">
+        <v>117</v>
+      </c>
+      <c r="D478" t="s">
+        <v>258</v>
+      </c>
+      <c r="E478" t="s">
+        <v>366</v>
+      </c>
+      <c r="F478">
+        <v>4</v>
+      </c>
+      <c r="G478" s="2">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>158</v>
+      </c>
+      <c r="B479" t="s">
+        <v>159</v>
+      </c>
+      <c r="C479" t="s">
+        <v>117</v>
+      </c>
+      <c r="D479" t="s">
+        <v>119</v>
+      </c>
+      <c r="E479" t="s">
+        <v>366</v>
+      </c>
+      <c r="F479">
+        <v>1</v>
+      </c>
+      <c r="G479" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>158</v>
+      </c>
+      <c r="B480" t="s">
+        <v>159</v>
+      </c>
+      <c r="C480" t="s">
+        <v>117</v>
+      </c>
+      <c r="D480" t="s">
+        <v>120</v>
+      </c>
+      <c r="E480" t="s">
+        <v>8</v>
+      </c>
+      <c r="F480">
+        <v>1</v>
+      </c>
+      <c r="G480" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>158</v>
+      </c>
+      <c r="B481" t="s">
+        <v>159</v>
+      </c>
+      <c r="C481" t="s">
+        <v>117</v>
+      </c>
+      <c r="D481" t="s">
+        <v>121</v>
+      </c>
+      <c r="E481" t="s">
+        <v>8</v>
+      </c>
+      <c r="F481">
+        <v>1</v>
+      </c>
+      <c r="G481" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>158</v>
+      </c>
+      <c r="B482" t="s">
+        <v>159</v>
+      </c>
+      <c r="C482" t="s">
+        <v>117</v>
+      </c>
+      <c r="D482" t="s">
+        <v>121</v>
+      </c>
+      <c r="E482" t="s">
         <v>13</v>
       </c>
-      <c r="F476">
-[...142 lines deleted...]
-      </c>
       <c r="F482">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="483" spans="1:9" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="G482" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B483" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C483" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="D483" t="s">
-        <v>92</v>
+        <v>121</v>
       </c>
       <c r="E483" t="s">
         <v>9</v>
       </c>
       <c r="F483">
+        <v>2</v>
+      </c>
+      <c r="G483" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>158</v>
+      </c>
+      <c r="B484" t="s">
+        <v>159</v>
+      </c>
+      <c r="C484" t="s">
+        <v>117</v>
+      </c>
+      <c r="D484" t="s">
+        <v>121</v>
+      </c>
+      <c r="E484" t="s">
+        <v>339</v>
+      </c>
+      <c r="F484">
+        <v>5</v>
+      </c>
+      <c r="G484" s="2">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>158</v>
+      </c>
+      <c r="B485" t="s">
+        <v>159</v>
+      </c>
+      <c r="C485" t="s">
+        <v>117</v>
+      </c>
+      <c r="D485" t="s">
+        <v>121</v>
+      </c>
+      <c r="E485" t="s">
+        <v>366</v>
+      </c>
+      <c r="F485">
+        <v>2</v>
+      </c>
+      <c r="G485" s="2">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>158</v>
+      </c>
+      <c r="B486" t="s">
+        <v>159</v>
+      </c>
+      <c r="C486" t="s">
+        <v>117</v>
+      </c>
+      <c r="D486" t="s">
+        <v>122</v>
+      </c>
+      <c r="E486" t="s">
+        <v>13</v>
+      </c>
+      <c r="F486">
+        <v>2</v>
+      </c>
+      <c r="G486" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>158</v>
+      </c>
+      <c r="B487" t="s">
+        <v>159</v>
+      </c>
+      <c r="C487" t="s">
+        <v>117</v>
+      </c>
+      <c r="D487" t="s">
+        <v>122</v>
+      </c>
+      <c r="E487" t="s">
+        <v>339</v>
+      </c>
+      <c r="F487">
+        <v>1</v>
+      </c>
+      <c r="G487" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>158</v>
+      </c>
+      <c r="B488" t="s">
+        <v>159</v>
+      </c>
+      <c r="C488" t="s">
+        <v>259</v>
+      </c>
+      <c r="D488" t="s">
+        <v>360</v>
+      </c>
+      <c r="E488" t="s">
+        <v>339</v>
+      </c>
+      <c r="F488">
+        <v>1</v>
+      </c>
+      <c r="G488" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>158</v>
+      </c>
+      <c r="B489" t="s">
+        <v>159</v>
+      </c>
+      <c r="C489" t="s">
+        <v>259</v>
+      </c>
+      <c r="D489" t="s">
+        <v>383</v>
+      </c>
+      <c r="E489" t="s">
+        <v>366</v>
+      </c>
+      <c r="F489">
+        <v>1</v>
+      </c>
+      <c r="G489" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>158</v>
+      </c>
+      <c r="B490" t="s">
+        <v>159</v>
+      </c>
+      <c r="C490" t="s">
+        <v>259</v>
+      </c>
+      <c r="D490" t="s">
+        <v>260</v>
+      </c>
+      <c r="E490" t="s">
+        <v>9</v>
+      </c>
+      <c r="F490">
+        <v>1</v>
+      </c>
+      <c r="G490" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>158</v>
+      </c>
+      <c r="B491" t="s">
+        <v>159</v>
+      </c>
+      <c r="C491" t="s">
+        <v>259</v>
+      </c>
+      <c r="D491" t="s">
+        <v>261</v>
+      </c>
+      <c r="E491" t="s">
+        <v>366</v>
+      </c>
+      <c r="F491">
+        <v>1</v>
+      </c>
+      <c r="G491" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>158</v>
+      </c>
+      <c r="B492" t="s">
+        <v>159</v>
+      </c>
+      <c r="C492" t="s">
+        <v>259</v>
+      </c>
+      <c r="D492" t="s">
+        <v>384</v>
+      </c>
+      <c r="E492" t="s">
+        <v>366</v>
+      </c>
+      <c r="F492">
+        <v>2</v>
+      </c>
+      <c r="G492" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>158</v>
+      </c>
+      <c r="B493" t="s">
+        <v>159</v>
+      </c>
+      <c r="C493" t="s">
+        <v>123</v>
+      </c>
+      <c r="D493" t="s">
+        <v>124</v>
+      </c>
+      <c r="E493" t="s">
+        <v>8</v>
+      </c>
+      <c r="F493">
+        <v>1</v>
+      </c>
+      <c r="G493" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>158</v>
+      </c>
+      <c r="B494" t="s">
+        <v>159</v>
+      </c>
+      <c r="C494" t="s">
+        <v>123</v>
+      </c>
+      <c r="D494" t="s">
+        <v>124</v>
+      </c>
+      <c r="E494" t="s">
+        <v>9</v>
+      </c>
+      <c r="F494">
+        <v>2</v>
+      </c>
+      <c r="G494" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>158</v>
+      </c>
+      <c r="B495" t="s">
+        <v>159</v>
+      </c>
+      <c r="C495" t="s">
+        <v>123</v>
+      </c>
+      <c r="D495" t="s">
+        <v>262</v>
+      </c>
+      <c r="E495" t="s">
+        <v>9</v>
+      </c>
+      <c r="F495">
+        <v>1</v>
+      </c>
+      <c r="G495" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>158</v>
+      </c>
+      <c r="B496" t="s">
+        <v>159</v>
+      </c>
+      <c r="C496" t="s">
+        <v>123</v>
+      </c>
+      <c r="D496" t="s">
+        <v>262</v>
+      </c>
+      <c r="E496" t="s">
+        <v>339</v>
+      </c>
+      <c r="F496">
+        <v>1</v>
+      </c>
+      <c r="G496" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>158</v>
+      </c>
+      <c r="B497" t="s">
+        <v>159</v>
+      </c>
+      <c r="C497" t="s">
+        <v>123</v>
+      </c>
+      <c r="D497" t="s">
+        <v>125</v>
+      </c>
+      <c r="E497" t="s">
+        <v>8</v>
+      </c>
+      <c r="F497">
+        <v>1</v>
+      </c>
+      <c r="G497" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>158</v>
+      </c>
+      <c r="B498" t="s">
+        <v>159</v>
+      </c>
+      <c r="C498" t="s">
+        <v>123</v>
+      </c>
+      <c r="D498" t="s">
+        <v>263</v>
+      </c>
+      <c r="E498" t="s">
+        <v>339</v>
+      </c>
+      <c r="F498">
+        <v>1</v>
+      </c>
+      <c r="G498" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>158</v>
+      </c>
+      <c r="B499" t="s">
+        <v>159</v>
+      </c>
+      <c r="C499" t="s">
+        <v>123</v>
+      </c>
+      <c r="D499" t="s">
+        <v>127</v>
+      </c>
+      <c r="E499" t="s">
+        <v>9</v>
+      </c>
+      <c r="F499">
+        <v>7</v>
+      </c>
+      <c r="G499" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>158</v>
+      </c>
+      <c r="B500" t="s">
+        <v>159</v>
+      </c>
+      <c r="C500" t="s">
+        <v>123</v>
+      </c>
+      <c r="D500" t="s">
+        <v>127</v>
+      </c>
+      <c r="E500" t="s">
+        <v>339</v>
+      </c>
+      <c r="F500">
+        <v>2</v>
+      </c>
+      <c r="G500" s="2">
+        <v>-0.71399999999999997</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>158</v>
+      </c>
+      <c r="B501" t="s">
+        <v>159</v>
+      </c>
+      <c r="C501" t="s">
+        <v>123</v>
+      </c>
+      <c r="D501" t="s">
+        <v>127</v>
+      </c>
+      <c r="E501" t="s">
+        <v>366</v>
+      </c>
+      <c r="F501">
+        <v>1</v>
+      </c>
+      <c r="G501" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>158</v>
+      </c>
+      <c r="B502" t="s">
+        <v>159</v>
+      </c>
+      <c r="C502" t="s">
+        <v>123</v>
+      </c>
+      <c r="D502" t="s">
+        <v>128</v>
+      </c>
+      <c r="E502" t="s">
+        <v>366</v>
+      </c>
+      <c r="F502">
+        <v>1</v>
+      </c>
+      <c r="G502" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>158</v>
+      </c>
+      <c r="B503" t="s">
+        <v>159</v>
+      </c>
+      <c r="C503" t="s">
+        <v>123</v>
+      </c>
+      <c r="D503" t="s">
+        <v>130</v>
+      </c>
+      <c r="E503" t="s">
+        <v>366</v>
+      </c>
+      <c r="F503">
+        <v>1</v>
+      </c>
+      <c r="G503" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>158</v>
+      </c>
+      <c r="B504" t="s">
+        <v>159</v>
+      </c>
+      <c r="C504" t="s">
+        <v>123</v>
+      </c>
+      <c r="D504" t="s">
+        <v>131</v>
+      </c>
+      <c r="E504" t="s">
+        <v>8</v>
+      </c>
+      <c r="F504">
+        <v>1</v>
+      </c>
+      <c r="G504" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>158</v>
+      </c>
+      <c r="B505" t="s">
+        <v>159</v>
+      </c>
+      <c r="C505" t="s">
+        <v>123</v>
+      </c>
+      <c r="D505" t="s">
+        <v>131</v>
+      </c>
+      <c r="E505" t="s">
+        <v>13</v>
+      </c>
+      <c r="F505">
+        <v>1</v>
+      </c>
+      <c r="G505" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>158</v>
+      </c>
+      <c r="B506" t="s">
+        <v>159</v>
+      </c>
+      <c r="C506" t="s">
+        <v>123</v>
+      </c>
+      <c r="D506" t="s">
+        <v>131</v>
+      </c>
+      <c r="E506" t="s">
+        <v>9</v>
+      </c>
+      <c r="F506">
+        <v>1</v>
+      </c>
+      <c r="G506" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>158</v>
+      </c>
+      <c r="B507" t="s">
+        <v>159</v>
+      </c>
+      <c r="C507" t="s">
+        <v>123</v>
+      </c>
+      <c r="D507" t="s">
+        <v>264</v>
+      </c>
+      <c r="E507" t="s">
+        <v>9</v>
+      </c>
+      <c r="F507">
+        <v>1</v>
+      </c>
+      <c r="G507" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>158</v>
+      </c>
+      <c r="B508" t="s">
+        <v>159</v>
+      </c>
+      <c r="C508" t="s">
+        <v>123</v>
+      </c>
+      <c r="D508" t="s">
+        <v>265</v>
+      </c>
+      <c r="E508" t="s">
+        <v>366</v>
+      </c>
+      <c r="F508">
+        <v>1</v>
+      </c>
+      <c r="G508" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>158</v>
+      </c>
+      <c r="B509" t="s">
+        <v>159</v>
+      </c>
+      <c r="C509" t="s">
+        <v>123</v>
+      </c>
+      <c r="D509" t="s">
+        <v>134</v>
+      </c>
+      <c r="E509" t="s">
+        <v>13</v>
+      </c>
+      <c r="F509">
+        <v>1</v>
+      </c>
+      <c r="G509" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>158</v>
+      </c>
+      <c r="B510" t="s">
+        <v>159</v>
+      </c>
+      <c r="C510" t="s">
+        <v>123</v>
+      </c>
+      <c r="D510" t="s">
+        <v>135</v>
+      </c>
+      <c r="E510" t="s">
+        <v>8</v>
+      </c>
+      <c r="F510">
         <v>3</v>
       </c>
-      <c r="G483" s="2">
-[...646 lines deleted...]
-      </c>
       <c r="G510" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="511" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B511" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C511" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="D511" t="s">
-        <v>99</v>
+        <v>135</v>
       </c>
       <c r="E511" t="s">
         <v>13</v>
       </c>
       <c r="F511">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G511" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="512" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1.667</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B512" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C512" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="D512" t="s">
-        <v>99</v>
+        <v>135</v>
       </c>
       <c r="E512" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F512">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G512" s="2">
-        <v>1</v>
-[...3 lines deleted...]
-    <row r="513" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B513" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C513" t="s">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="D513" t="s">
-        <v>99</v>
+        <v>135</v>
       </c>
       <c r="E513" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F513">
         <v>2</v>
       </c>
       <c r="G513" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="514" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B514" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C514" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="D514" t="s">
-        <v>241</v>
+        <v>136</v>
       </c>
       <c r="E514" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F514">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G514" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="515" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B515" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C515" t="s">
-        <v>242</v>
+        <v>123</v>
       </c>
       <c r="D515" t="s">
-        <v>243</v>
+        <v>138</v>
       </c>
       <c r="E515" t="s">
         <v>13</v>
       </c>
       <c r="F515">
         <v>1</v>
       </c>
       <c r="G515" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="516" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B516" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C516" t="s">
-        <v>242</v>
+        <v>123</v>
       </c>
       <c r="D516" t="s">
-        <v>424</v>
+        <v>140</v>
       </c>
       <c r="E516" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F516">
         <v>2</v>
       </c>
       <c r="G516" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="517" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B517" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C517" t="s">
-        <v>242</v>
+        <v>123</v>
       </c>
       <c r="D517" t="s">
-        <v>244</v>
+        <v>140</v>
       </c>
       <c r="E517" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="F517">
         <v>1</v>
       </c>
-      <c r="G517" s="4" t="s">
-[...4 lines deleted...]
-    <row r="518" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G517" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B518" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C518" t="s">
-        <v>425</v>
+        <v>123</v>
       </c>
       <c r="D518" t="s">
-        <v>426</v>
+        <v>140</v>
       </c>
       <c r="E518" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F518">
         <v>1</v>
       </c>
-      <c r="G518" s="4" t="s">
-[...4 lines deleted...]
-    <row r="519" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G518" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B519" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C519" t="s">
-        <v>111</v>
+        <v>141</v>
       </c>
       <c r="D519" t="s">
-        <v>112</v>
+        <v>142</v>
       </c>
       <c r="E519" t="s">
+        <v>9</v>
+      </c>
+      <c r="F519">
+        <v>1</v>
+      </c>
+      <c r="G519" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>158</v>
+      </c>
+      <c r="B520" t="s">
+        <v>159</v>
+      </c>
+      <c r="C520" t="s">
+        <v>267</v>
+      </c>
+      <c r="D520" t="s">
+        <v>361</v>
+      </c>
+      <c r="E520" t="s">
+        <v>339</v>
+      </c>
+      <c r="F520">
+        <v>1</v>
+      </c>
+      <c r="G520" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>158</v>
+      </c>
+      <c r="B521" t="s">
+        <v>159</v>
+      </c>
+      <c r="C521" t="s">
+        <v>269</v>
+      </c>
+      <c r="D521" t="s">
+        <v>333</v>
+      </c>
+      <c r="E521" t="s">
+        <v>366</v>
+      </c>
+      <c r="F521">
+        <v>1</v>
+      </c>
+      <c r="G521" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>158</v>
+      </c>
+      <c r="B522" t="s">
+        <v>159</v>
+      </c>
+      <c r="C522" t="s">
+        <v>269</v>
+      </c>
+      <c r="D522" t="s">
+        <v>334</v>
+      </c>
+      <c r="E522" t="s">
+        <v>339</v>
+      </c>
+      <c r="F522">
+        <v>1</v>
+      </c>
+      <c r="G522" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>158</v>
+      </c>
+      <c r="B523" t="s">
+        <v>159</v>
+      </c>
+      <c r="C523" t="s">
+        <v>269</v>
+      </c>
+      <c r="D523" t="s">
+        <v>334</v>
+      </c>
+      <c r="E523" t="s">
+        <v>366</v>
+      </c>
+      <c r="F523">
+        <v>2</v>
+      </c>
+      <c r="G523" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>158</v>
+      </c>
+      <c r="B524" t="s">
+        <v>159</v>
+      </c>
+      <c r="C524" t="s">
+        <v>269</v>
+      </c>
+      <c r="D524" t="s">
+        <v>270</v>
+      </c>
+      <c r="E524" t="s">
         <v>8</v>
       </c>
-      <c r="F519">
-[...26 lines deleted...]
-      <c r="G520" s="2">
+      <c r="F524">
+        <v>1</v>
+      </c>
+      <c r="G524" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>158</v>
+      </c>
+      <c r="B525" t="s">
+        <v>159</v>
+      </c>
+      <c r="C525" t="s">
+        <v>269</v>
+      </c>
+      <c r="D525" t="s">
+        <v>271</v>
+      </c>
+      <c r="E525" t="s">
+        <v>13</v>
+      </c>
+      <c r="F525">
+        <v>1</v>
+      </c>
+      <c r="G525" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>158</v>
+      </c>
+      <c r="B526" t="s">
+        <v>159</v>
+      </c>
+      <c r="C526" t="s">
+        <v>269</v>
+      </c>
+      <c r="D526" t="s">
+        <v>271</v>
+      </c>
+      <c r="E526" t="s">
+        <v>9</v>
+      </c>
+      <c r="F526">
         <v>2</v>
       </c>
-      <c r="I520"/>
-[...38 lines deleted...]
-      <c r="E522" t="s">
+      <c r="G526" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>158</v>
+      </c>
+      <c r="B527" t="s">
+        <v>159</v>
+      </c>
+      <c r="C527" t="s">
+        <v>143</v>
+      </c>
+      <c r="D527" t="s">
+        <v>272</v>
+      </c>
+      <c r="E527" t="s">
+        <v>8</v>
+      </c>
+      <c r="F527">
+        <v>1</v>
+      </c>
+      <c r="G527" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>158</v>
+      </c>
+      <c r="B528" t="s">
+        <v>159</v>
+      </c>
+      <c r="C528" t="s">
+        <v>143</v>
+      </c>
+      <c r="D528" t="s">
+        <v>362</v>
+      </c>
+      <c r="E528" t="s">
+        <v>339</v>
+      </c>
+      <c r="F528">
+        <v>2</v>
+      </c>
+      <c r="G528" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>158</v>
+      </c>
+      <c r="B529" t="s">
+        <v>159</v>
+      </c>
+      <c r="C529" t="s">
+        <v>143</v>
+      </c>
+      <c r="D529" t="s">
+        <v>274</v>
+      </c>
+      <c r="E529" t="s">
+        <v>8</v>
+      </c>
+      <c r="F529">
+        <v>1</v>
+      </c>
+      <c r="G529" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>158</v>
+      </c>
+      <c r="B530" t="s">
+        <v>159</v>
+      </c>
+      <c r="C530" t="s">
+        <v>143</v>
+      </c>
+      <c r="D530" t="s">
+        <v>274</v>
+      </c>
+      <c r="E530" t="s">
         <v>13</v>
-      </c>
-[...190 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F530">
         <v>1</v>
       </c>
       <c r="G530" s="2">
         <v>0</v>
       </c>
-      <c r="I530"/>
-[...1 lines deleted...]
-    <row r="531" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B531" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C531" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="D531" t="s">
-        <v>246</v>
+        <v>274</v>
       </c>
       <c r="E531" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F531">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G531" s="2">
-        <v>1</v>
-[...3 lines deleted...]
-    <row r="532" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B532" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C532" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="D532" t="s">
-        <v>247</v>
+        <v>146</v>
       </c>
       <c r="E532" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="F532">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G532" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="533" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B533" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C533" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="D533" t="s">
-        <v>248</v>
+        <v>336</v>
       </c>
       <c r="E533" t="s">
-        <v>8</v>
+        <v>339</v>
       </c>
       <c r="F533">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G533" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="534" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B534" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C534" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="D534" t="s">
-        <v>248</v>
+        <v>149</v>
       </c>
       <c r="E534" t="s">
+        <v>13</v>
+      </c>
+      <c r="F534">
+        <v>1</v>
+      </c>
+      <c r="G534" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>158</v>
+      </c>
+      <c r="B535" t="s">
+        <v>159</v>
+      </c>
+      <c r="C535" t="s">
+        <v>145</v>
+      </c>
+      <c r="D535" t="s">
+        <v>151</v>
+      </c>
+      <c r="E535" t="s">
+        <v>366</v>
+      </c>
+      <c r="F535">
+        <v>1</v>
+      </c>
+      <c r="G535" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>158</v>
+      </c>
+      <c r="B536" t="s">
+        <v>159</v>
+      </c>
+      <c r="C536" t="s">
+        <v>145</v>
+      </c>
+      <c r="D536" t="s">
+        <v>152</v>
+      </c>
+      <c r="E536" t="s">
+        <v>13</v>
+      </c>
+      <c r="F536">
+        <v>1</v>
+      </c>
+      <c r="G536" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>158</v>
+      </c>
+      <c r="B537" t="s">
+        <v>159</v>
+      </c>
+      <c r="C537" t="s">
+        <v>153</v>
+      </c>
+      <c r="D537" t="s">
+        <v>154</v>
+      </c>
+      <c r="E537" t="s">
         <v>9</v>
       </c>
-      <c r="F534">
-[...70 lines deleted...]
-      </c>
       <c r="F537">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="538" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G537" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B538" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C538" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D538" t="s">
-        <v>248</v>
+        <v>276</v>
       </c>
       <c r="E538" t="s">
         <v>13</v>
       </c>
       <c r="F538">
-        <v>4</v>
-[...6 lines deleted...]
-    <row r="539" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G538" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B539" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C539" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D539" t="s">
-        <v>248</v>
+        <v>276</v>
       </c>
       <c r="E539" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F539">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G539" s="2">
         <v>0</v>
       </c>
-      <c r="I539"/>
-[...1 lines deleted...]
-    <row r="540" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B540" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C540" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D540" t="s">
-        <v>248</v>
+        <v>276</v>
       </c>
       <c r="E540" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F540">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G540" s="2">
-        <v>0.25</v>
-[...3 lines deleted...]
-    <row r="541" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B541" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C541" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D541" t="s">
-        <v>248</v>
+        <v>276</v>
       </c>
       <c r="E541" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F541">
         <v>2</v>
       </c>
       <c r="G541" s="2">
-        <v>-0.6</v>
-[...3 lines deleted...]
-    <row r="542" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B542" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C542" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D542" t="s">
-        <v>248</v>
+        <v>277</v>
       </c>
       <c r="E542" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F542">
+        <v>3</v>
+      </c>
+      <c r="G542" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>158</v>
+      </c>
+      <c r="B543" t="s">
+        <v>159</v>
+      </c>
+      <c r="C543" t="s">
+        <v>155</v>
+      </c>
+      <c r="D543" t="s">
+        <v>277</v>
+      </c>
+      <c r="E543" t="s">
+        <v>366</v>
+      </c>
+      <c r="F543">
         <v>2</v>
       </c>
-      <c r="G542" s="2">
-[...28 lines deleted...]
-    <row r="544" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G543" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B544" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C544" t="s">
-        <v>249</v>
+        <v>155</v>
       </c>
       <c r="D544" t="s">
-        <v>250</v>
+        <v>157</v>
       </c>
       <c r="E544" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F544">
         <v>1</v>
       </c>
       <c r="G544" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="545" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B545" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C545" t="s">
-        <v>249</v>
+        <v>155</v>
       </c>
       <c r="D545" t="s">
-        <v>251</v>
+        <v>157</v>
       </c>
       <c r="E545" t="s">
-        <v>8</v>
+        <v>339</v>
       </c>
       <c r="F545">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="546" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G545" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B546" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C546" t="s">
-        <v>249</v>
+        <v>155</v>
       </c>
       <c r="D546" t="s">
-        <v>251</v>
+        <v>157</v>
       </c>
       <c r="E546" t="s">
+        <v>366</v>
+      </c>
+      <c r="F546">
+        <v>1</v>
+      </c>
+      <c r="G546" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>158</v>
+      </c>
+      <c r="B547" t="s">
+        <v>159</v>
+      </c>
+      <c r="C547" t="s">
+        <v>155</v>
+      </c>
+      <c r="D547" t="s">
+        <v>278</v>
+      </c>
+      <c r="E547" t="s">
         <v>9</v>
       </c>
-      <c r="F546">
-[...22 lines deleted...]
-      </c>
       <c r="F547">
-        <v>5</v>
-[...6 lines deleted...]
-    <row r="548" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G547" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B548" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C548" t="s">
-        <v>249</v>
+        <v>155</v>
       </c>
       <c r="D548" t="s">
-        <v>251</v>
+        <v>278</v>
       </c>
       <c r="E548" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F548">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G548" s="2">
         <v>0</v>
       </c>
-      <c r="I548"/>
-[...1 lines deleted...]
-    <row r="549" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B549" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C549" t="s">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="D549" t="s">
-        <v>251</v>
+        <v>280</v>
       </c>
       <c r="E549" t="s">
+        <v>339</v>
+      </c>
+      <c r="F549">
+        <v>1</v>
+      </c>
+      <c r="G549" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>158</v>
+      </c>
+      <c r="B550" t="s">
+        <v>159</v>
+      </c>
+      <c r="C550" t="s">
+        <v>281</v>
+      </c>
+      <c r="D550" t="s">
+        <v>385</v>
+      </c>
+      <c r="E550" t="s">
+        <v>366</v>
+      </c>
+      <c r="F550">
+        <v>1</v>
+      </c>
+      <c r="G550" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>158</v>
+      </c>
+      <c r="B551" t="s">
+        <v>159</v>
+      </c>
+      <c r="C551" t="s">
+        <v>281</v>
+      </c>
+      <c r="D551" t="s">
+        <v>282</v>
+      </c>
+      <c r="E551" t="s">
+        <v>8</v>
+      </c>
+      <c r="F551">
+        <v>1</v>
+      </c>
+      <c r="G551" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>158</v>
+      </c>
+      <c r="B552" t="s">
+        <v>159</v>
+      </c>
+      <c r="C552" t="s">
+        <v>281</v>
+      </c>
+      <c r="D552" t="s">
+        <v>282</v>
+      </c>
+      <c r="E552" t="s">
         <v>13</v>
       </c>
-      <c r="F549">
+      <c r="F552">
+        <v>1</v>
+      </c>
+      <c r="G552" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>158</v>
+      </c>
+      <c r="B553" t="s">
+        <v>159</v>
+      </c>
+      <c r="C553" t="s">
+        <v>281</v>
+      </c>
+      <c r="D553" t="s">
+        <v>283</v>
+      </c>
+      <c r="E553" t="s">
+        <v>8</v>
+      </c>
+      <c r="F553">
+        <v>1</v>
+      </c>
+      <c r="G553" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>158</v>
+      </c>
+      <c r="B554" t="s">
+        <v>159</v>
+      </c>
+      <c r="C554" t="s">
+        <v>281</v>
+      </c>
+      <c r="D554" t="s">
+        <v>283</v>
+      </c>
+      <c r="E554" t="s">
+        <v>339</v>
+      </c>
+      <c r="F554">
+        <v>4</v>
+      </c>
+      <c r="G554" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>158</v>
+      </c>
+      <c r="B555" t="s">
+        <v>159</v>
+      </c>
+      <c r="C555" t="s">
+        <v>281</v>
+      </c>
+      <c r="D555" t="s">
+        <v>283</v>
+      </c>
+      <c r="E555" t="s">
+        <v>366</v>
+      </c>
+      <c r="F555">
         <v>2</v>
       </c>
-      <c r="G549" s="2">
-[...148 lines deleted...]
-    <row r="556" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G555" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B556" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C556" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="D556" t="s">
-        <v>255</v>
+        <v>284</v>
       </c>
       <c r="E556" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F556">
         <v>1</v>
       </c>
       <c r="G556" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="557" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B557" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C557" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="D557" t="s">
-        <v>255</v>
+        <v>284</v>
       </c>
       <c r="E557" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F557">
         <v>1</v>
       </c>
       <c r="G557" s="2">
         <v>0</v>
       </c>
-      <c r="I557"/>
-[...1 lines deleted...]
-    <row r="558" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B558" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C558" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="D558" t="s">
-        <v>255</v>
+        <v>285</v>
       </c>
       <c r="E558" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F558">
         <v>1</v>
       </c>
-      <c r="G558" s="2">
-[...4 lines deleted...]
-    <row r="559" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G558" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B559" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C559" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="D559" t="s">
-        <v>255</v>
+        <v>285</v>
       </c>
       <c r="E559" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F559">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G559" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="560" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B560" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C560" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="D560" t="s">
-        <v>255</v>
+        <v>285</v>
       </c>
       <c r="E560" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F560">
+        <v>1</v>
+      </c>
+      <c r="G560" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>158</v>
+      </c>
+      <c r="B561" t="s">
+        <v>159</v>
+      </c>
+      <c r="C561" t="s">
+        <v>281</v>
+      </c>
+      <c r="D561" t="s">
+        <v>338</v>
+      </c>
+      <c r="E561" t="s">
+        <v>366</v>
+      </c>
+      <c r="F561">
+        <v>1</v>
+      </c>
+      <c r="G561" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>158</v>
+      </c>
+      <c r="B562" t="s">
+        <v>159</v>
+      </c>
+      <c r="C562" t="s">
+        <v>281</v>
+      </c>
+      <c r="D562" t="s">
+        <v>386</v>
+      </c>
+      <c r="E562" t="s">
+        <v>366</v>
+      </c>
+      <c r="F562">
+        <v>3</v>
+      </c>
+      <c r="G562" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>158</v>
+      </c>
+      <c r="B563" t="s">
+        <v>159</v>
+      </c>
+      <c r="C563" t="s">
+        <v>281</v>
+      </c>
+      <c r="D563" t="s">
+        <v>288</v>
+      </c>
+      <c r="E563" t="s">
+        <v>8</v>
+      </c>
+      <c r="F563">
+        <v>1</v>
+      </c>
+      <c r="G563" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>158</v>
+      </c>
+      <c r="B564" t="s">
+        <v>159</v>
+      </c>
+      <c r="C564" t="s">
+        <v>281</v>
+      </c>
+      <c r="D564" t="s">
+        <v>289</v>
+      </c>
+      <c r="E564" t="s">
+        <v>8</v>
+      </c>
+      <c r="F564">
         <v>2</v>
       </c>
-      <c r="G560" s="2">
-[...100 lines deleted...]
-    <row r="565" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G564" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B565" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C565" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="D565" t="s">
-        <v>256</v>
+        <v>289</v>
       </c>
       <c r="E565" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F565">
         <v>1</v>
       </c>
       <c r="G565" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="566" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B566" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C566" t="s">
-        <v>115</v>
+        <v>281</v>
       </c>
       <c r="D566" t="s">
-        <v>350</v>
+        <v>289</v>
       </c>
       <c r="E566" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F566">
         <v>2</v>
       </c>
-      <c r="G566" s="4" t="s">
-[...4 lines deleted...]
-    <row r="567" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G566" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B567" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C567" t="s">
-        <v>115</v>
+        <v>290</v>
       </c>
       <c r="D567" t="s">
-        <v>257</v>
+        <v>291</v>
       </c>
       <c r="E567" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F567">
         <v>1</v>
       </c>
       <c r="G567" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="568" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B568" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C568" t="s">
-        <v>115</v>
+        <v>290</v>
       </c>
       <c r="D568" t="s">
-        <v>257</v>
+        <v>292</v>
       </c>
       <c r="E568" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F568">
+        <v>1</v>
+      </c>
+      <c r="G568" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>158</v>
+      </c>
+      <c r="B569" t="s">
+        <v>159</v>
+      </c>
+      <c r="C569" t="s">
+        <v>290</v>
+      </c>
+      <c r="D569" t="s">
+        <v>292</v>
+      </c>
+      <c r="E569" t="s">
+        <v>13</v>
+      </c>
+      <c r="F569">
+        <v>1</v>
+      </c>
+      <c r="G569" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>158</v>
+      </c>
+      <c r="B570" t="s">
+        <v>159</v>
+      </c>
+      <c r="C570" t="s">
+        <v>290</v>
+      </c>
+      <c r="D570" t="s">
+        <v>292</v>
+      </c>
+      <c r="E570" t="s">
+        <v>339</v>
+      </c>
+      <c r="F570">
+        <v>1</v>
+      </c>
+      <c r="G570" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>158</v>
+      </c>
+      <c r="B571" t="s">
+        <v>159</v>
+      </c>
+      <c r="C571" t="s">
+        <v>290</v>
+      </c>
+      <c r="D571" t="s">
+        <v>387</v>
+      </c>
+      <c r="E571" t="s">
+        <v>366</v>
+      </c>
+      <c r="F571">
+        <v>1</v>
+      </c>
+      <c r="G571" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>158</v>
+      </c>
+      <c r="B572" t="s">
+        <v>365</v>
+      </c>
+      <c r="C572" t="s">
+        <v>117</v>
+      </c>
+      <c r="D572" t="s">
+        <v>121</v>
+      </c>
+      <c r="E572" t="s">
+        <v>339</v>
+      </c>
+      <c r="F572">
+        <v>1</v>
+      </c>
+      <c r="G572" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>158</v>
+      </c>
+      <c r="B573" t="s">
+        <v>365</v>
+      </c>
+      <c r="C573" t="s">
+        <v>123</v>
+      </c>
+      <c r="D573" t="s">
+        <v>140</v>
+      </c>
+      <c r="E573" t="s">
+        <v>366</v>
+      </c>
+      <c r="F573">
+        <v>1</v>
+      </c>
+      <c r="G573" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>158</v>
+      </c>
+      <c r="B574" t="s">
+        <v>365</v>
+      </c>
+      <c r="C574" t="s">
+        <v>269</v>
+      </c>
+      <c r="D574" t="s">
+        <v>271</v>
+      </c>
+      <c r="E574" t="s">
+        <v>339</v>
+      </c>
+      <c r="F574">
+        <v>1</v>
+      </c>
+      <c r="G574" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>158</v>
+      </c>
+      <c r="B575" t="s">
+        <v>365</v>
+      </c>
+      <c r="C575" t="s">
+        <v>269</v>
+      </c>
+      <c r="D575" t="s">
+        <v>271</v>
+      </c>
+      <c r="E575" t="s">
+        <v>366</v>
+      </c>
+      <c r="F575">
+        <v>1</v>
+      </c>
+      <c r="G575" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>158</v>
+      </c>
+      <c r="B576" t="s">
+        <v>293</v>
+      </c>
+      <c r="C576" t="s">
+        <v>39</v>
+      </c>
+      <c r="D576" t="s">
+        <v>317</v>
+      </c>
+      <c r="E576" t="s">
+        <v>366</v>
+      </c>
+      <c r="F576">
         <v>2</v>
       </c>
-      <c r="G568" s="2">
-[...95 lines deleted...]
-      <c r="G572" s="2">
+      <c r="G576" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>158</v>
+      </c>
+      <c r="B577" t="s">
+        <v>293</v>
+      </c>
+      <c r="C577" t="s">
+        <v>39</v>
+      </c>
+      <c r="D577" t="s">
+        <v>40</v>
+      </c>
+      <c r="E577" t="s">
+        <v>8</v>
+      </c>
+      <c r="F577">
+        <v>1</v>
+      </c>
+      <c r="G577" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>158</v>
+      </c>
+      <c r="B578" t="s">
+        <v>293</v>
+      </c>
+      <c r="C578" t="s">
+        <v>39</v>
+      </c>
+      <c r="D578" t="s">
+        <v>40</v>
+      </c>
+      <c r="E578" t="s">
+        <v>13</v>
+      </c>
+      <c r="F578">
+        <v>1</v>
+      </c>
+      <c r="G578" s="2">
         <v>0</v>
       </c>
-      <c r="I572"/>
-[...44 lines deleted...]
-      <c r="G574" s="2">
+    </row>
+    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>158</v>
+      </c>
+      <c r="B579" t="s">
+        <v>293</v>
+      </c>
+      <c r="C579" t="s">
+        <v>39</v>
+      </c>
+      <c r="D579" t="s">
+        <v>40</v>
+      </c>
+      <c r="E579" t="s">
+        <v>339</v>
+      </c>
+      <c r="F579">
+        <v>1</v>
+      </c>
+      <c r="G579" s="2">
         <v>0</v>
       </c>
-      <c r="I574"/>
-[...44 lines deleted...]
-      <c r="G576" s="2">
+    </row>
+    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>158</v>
+      </c>
+      <c r="B580" t="s">
+        <v>293</v>
+      </c>
+      <c r="C580" t="s">
+        <v>39</v>
+      </c>
+      <c r="D580" t="s">
+        <v>40</v>
+      </c>
+      <c r="E580" t="s">
+        <v>366</v>
+      </c>
+      <c r="F580">
+        <v>1</v>
+      </c>
+      <c r="G580" s="2">
         <v>0</v>
       </c>
-      <c r="I576"/>
-[...65 lines deleted...]
-      <c r="F579">
+    </row>
+    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>158</v>
+      </c>
+      <c r="B581" t="s">
+        <v>293</v>
+      </c>
+      <c r="C581" t="s">
+        <v>39</v>
+      </c>
+      <c r="D581" t="s">
+        <v>41</v>
+      </c>
+      <c r="E581" t="s">
+        <v>339</v>
+      </c>
+      <c r="F581">
+        <v>1</v>
+      </c>
+      <c r="G581" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>158</v>
+      </c>
+      <c r="B582" t="s">
+        <v>293</v>
+      </c>
+      <c r="C582" t="s">
+        <v>43</v>
+      </c>
+      <c r="D582" t="s">
+        <v>348</v>
+      </c>
+      <c r="E582" t="s">
+        <v>339</v>
+      </c>
+      <c r="F582">
+        <v>1</v>
+      </c>
+      <c r="G582" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>158</v>
+      </c>
+      <c r="B583" t="s">
+        <v>293</v>
+      </c>
+      <c r="C583" t="s">
+        <v>43</v>
+      </c>
+      <c r="D583" t="s">
+        <v>169</v>
+      </c>
+      <c r="E583" t="s">
+        <v>366</v>
+      </c>
+      <c r="F583">
+        <v>1</v>
+      </c>
+      <c r="G583" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>158</v>
+      </c>
+      <c r="B584" t="s">
+        <v>293</v>
+      </c>
+      <c r="C584" t="s">
+        <v>43</v>
+      </c>
+      <c r="D584" t="s">
+        <v>46</v>
+      </c>
+      <c r="E584" t="s">
+        <v>8</v>
+      </c>
+      <c r="F584">
+        <v>1</v>
+      </c>
+      <c r="G584" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>158</v>
+      </c>
+      <c r="B585" t="s">
+        <v>293</v>
+      </c>
+      <c r="C585" t="s">
+        <v>43</v>
+      </c>
+      <c r="D585" t="s">
+        <v>46</v>
+      </c>
+      <c r="E585" t="s">
+        <v>339</v>
+      </c>
+      <c r="F585">
+        <v>4</v>
+      </c>
+      <c r="G585" s="2">
         <v>3</v>
       </c>
-      <c r="G579" s="2">
-[...148 lines deleted...]
-    <row r="586" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="586" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B586" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C586" t="s">
-        <v>117</v>
+        <v>43</v>
       </c>
       <c r="D586" t="s">
-        <v>119</v>
+        <v>46</v>
       </c>
       <c r="E586" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="F586">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="587" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G586" s="2">
+        <v>-0.25</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B587" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C587" t="s">
-        <v>117</v>
+        <v>174</v>
       </c>
       <c r="D587" t="s">
-        <v>119</v>
+        <v>322</v>
       </c>
       <c r="E587" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F587">
         <v>1</v>
       </c>
-      <c r="G587" s="2">
-[...4 lines deleted...]
-    <row r="588" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G587" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B588" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C588" t="s">
-        <v>117</v>
+        <v>388</v>
       </c>
       <c r="D588" t="s">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="E588" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F588">
         <v>1</v>
       </c>
-      <c r="G588" s="2">
-[...4 lines deleted...]
-    <row r="589" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G588" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B589" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C589" t="s">
-        <v>117</v>
+        <v>62</v>
       </c>
       <c r="D589" t="s">
-        <v>267</v>
+        <v>189</v>
       </c>
       <c r="E589" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="F589">
         <v>1</v>
       </c>
       <c r="G589" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="590" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B590" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C590" t="s">
-        <v>117</v>
+        <v>62</v>
       </c>
       <c r="D590" t="s">
-        <v>267</v>
+        <v>189</v>
       </c>
       <c r="E590" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F590">
         <v>1</v>
       </c>
       <c r="G590" s="2">
         <v>0</v>
       </c>
-      <c r="I590"/>
-[...1 lines deleted...]
-    <row r="591" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B591" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C591" t="s">
-        <v>117</v>
+        <v>62</v>
       </c>
       <c r="D591" t="s">
-        <v>267</v>
+        <v>72</v>
       </c>
       <c r="E591" t="s">
+        <v>9</v>
+      </c>
+      <c r="F591">
+        <v>1</v>
+      </c>
+      <c r="G591" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>158</v>
+      </c>
+      <c r="B592" t="s">
+        <v>293</v>
+      </c>
+      <c r="C592" t="s">
+        <v>62</v>
+      </c>
+      <c r="D592" t="s">
+        <v>72</v>
+      </c>
+      <c r="E592" t="s">
+        <v>339</v>
+      </c>
+      <c r="F592">
+        <v>1</v>
+      </c>
+      <c r="G592" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>158</v>
+      </c>
+      <c r="B593" t="s">
+        <v>293</v>
+      </c>
+      <c r="C593" t="s">
+        <v>62</v>
+      </c>
+      <c r="D593" t="s">
+        <v>72</v>
+      </c>
+      <c r="E593" t="s">
+        <v>366</v>
+      </c>
+      <c r="F593">
+        <v>4</v>
+      </c>
+      <c r="G593" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>158</v>
+      </c>
+      <c r="B594" t="s">
+        <v>293</v>
+      </c>
+      <c r="C594" t="s">
+        <v>62</v>
+      </c>
+      <c r="D594" t="s">
+        <v>195</v>
+      </c>
+      <c r="E594" t="s">
+        <v>9</v>
+      </c>
+      <c r="F594">
+        <v>1</v>
+      </c>
+      <c r="G594" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>158</v>
+      </c>
+      <c r="B595" t="s">
+        <v>293</v>
+      </c>
+      <c r="C595" t="s">
+        <v>62</v>
+      </c>
+      <c r="D595" t="s">
+        <v>76</v>
+      </c>
+      <c r="E595" t="s">
+        <v>8</v>
+      </c>
+      <c r="F595">
+        <v>1</v>
+      </c>
+      <c r="G595" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>158</v>
+      </c>
+      <c r="B596" t="s">
+        <v>293</v>
+      </c>
+      <c r="C596" t="s">
+        <v>95</v>
+      </c>
+      <c r="D596" t="s">
+        <v>295</v>
+      </c>
+      <c r="E596" t="s">
         <v>13</v>
       </c>
-      <c r="F591">
-[...26 lines deleted...]
-      <c r="G592" s="2">
+      <c r="F596">
+        <v>1</v>
+      </c>
+      <c r="G596" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>158</v>
+      </c>
+      <c r="B597" t="s">
+        <v>293</v>
+      </c>
+      <c r="C597" t="s">
+        <v>96</v>
+      </c>
+      <c r="D597" t="s">
+        <v>222</v>
+      </c>
+      <c r="E597" t="s">
+        <v>366</v>
+      </c>
+      <c r="F597">
+        <v>1</v>
+      </c>
+      <c r="G597" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>158</v>
+      </c>
+      <c r="B598" t="s">
+        <v>293</v>
+      </c>
+      <c r="C598" t="s">
+        <v>96</v>
+      </c>
+      <c r="D598" t="s">
+        <v>230</v>
+      </c>
+      <c r="E598" t="s">
+        <v>9</v>
+      </c>
+      <c r="F598">
+        <v>1</v>
+      </c>
+      <c r="G598" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>158</v>
+      </c>
+      <c r="B599" t="s">
+        <v>293</v>
+      </c>
+      <c r="C599" t="s">
+        <v>96</v>
+      </c>
+      <c r="D599" t="s">
+        <v>231</v>
+      </c>
+      <c r="E599" t="s">
+        <v>339</v>
+      </c>
+      <c r="F599">
+        <v>1</v>
+      </c>
+      <c r="G599" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>158</v>
+      </c>
+      <c r="B600" t="s">
+        <v>293</v>
+      </c>
+      <c r="C600" t="s">
+        <v>103</v>
+      </c>
+      <c r="D600" t="s">
+        <v>104</v>
+      </c>
+      <c r="E600" t="s">
+        <v>366</v>
+      </c>
+      <c r="F600">
+        <v>1</v>
+      </c>
+      <c r="G600" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>158</v>
+      </c>
+      <c r="B601" t="s">
+        <v>293</v>
+      </c>
+      <c r="C601" t="s">
+        <v>103</v>
+      </c>
+      <c r="D601" t="s">
+        <v>238</v>
+      </c>
+      <c r="E601" t="s">
+        <v>366</v>
+      </c>
+      <c r="F601">
+        <v>1</v>
+      </c>
+      <c r="G601" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>158</v>
+      </c>
+      <c r="B602" t="s">
+        <v>293</v>
+      </c>
+      <c r="C602" t="s">
+        <v>103</v>
+      </c>
+      <c r="D602" t="s">
+        <v>105</v>
+      </c>
+      <c r="E602" t="s">
+        <v>366</v>
+      </c>
+      <c r="F602">
+        <v>1</v>
+      </c>
+      <c r="G602" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>158</v>
+      </c>
+      <c r="B603" t="s">
+        <v>293</v>
+      </c>
+      <c r="C603" t="s">
+        <v>106</v>
+      </c>
+      <c r="D603" t="s">
+        <v>248</v>
+      </c>
+      <c r="E603" t="s">
+        <v>366</v>
+      </c>
+      <c r="F603">
+        <v>1</v>
+      </c>
+      <c r="G603" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>158</v>
+      </c>
+      <c r="B604" t="s">
+        <v>293</v>
+      </c>
+      <c r="C604" t="s">
+        <v>35</v>
+      </c>
+      <c r="D604" t="s">
+        <v>37</v>
+      </c>
+      <c r="E604" t="s">
+        <v>8</v>
+      </c>
+      <c r="F604">
+        <v>4</v>
+      </c>
+      <c r="G604" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>158</v>
+      </c>
+      <c r="B605" t="s">
+        <v>293</v>
+      </c>
+      <c r="C605" t="s">
+        <v>35</v>
+      </c>
+      <c r="D605" t="s">
+        <v>37</v>
+      </c>
+      <c r="E605" t="s">
+        <v>13</v>
+      </c>
+      <c r="F605">
         <v>2</v>
       </c>
-      <c r="I592"/>
-[...17 lines deleted...]
-      <c r="F593">
+      <c r="G605" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>158</v>
+      </c>
+      <c r="B606" t="s">
+        <v>293</v>
+      </c>
+      <c r="C606" t="s">
+        <v>35</v>
+      </c>
+      <c r="D606" t="s">
+        <v>37</v>
+      </c>
+      <c r="E606" t="s">
+        <v>9</v>
+      </c>
+      <c r="F606">
         <v>2</v>
-      </c>
-[...310 lines deleted...]
-        <v>1</v>
       </c>
       <c r="G606" s="2">
         <v>0</v>
       </c>
-      <c r="I606"/>
-[...1 lines deleted...]
-    <row r="607" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B607" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C607" t="s">
         <v>117</v>
       </c>
       <c r="D607" t="s">
-        <v>270</v>
+        <v>121</v>
       </c>
       <c r="E607" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F607">
-        <v>4</v>
-[...6 lines deleted...]
-    <row r="608" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G607" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B608" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C608" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D608" t="s">
-        <v>270</v>
+        <v>124</v>
       </c>
       <c r="E608" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F608">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="609" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G608" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B609" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C609" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D609" t="s">
-        <v>270</v>
+        <v>130</v>
       </c>
       <c r="E609" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F609">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="610" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G609" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B610" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C610" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D610" t="s">
-        <v>271</v>
+        <v>135</v>
       </c>
       <c r="E610" t="s">
+        <v>339</v>
+      </c>
+      <c r="F610">
+        <v>1</v>
+      </c>
+      <c r="G610" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>158</v>
+      </c>
+      <c r="B611" t="s">
+        <v>293</v>
+      </c>
+      <c r="C611" t="s">
+        <v>123</v>
+      </c>
+      <c r="D611" t="s">
+        <v>136</v>
+      </c>
+      <c r="E611" t="s">
+        <v>366</v>
+      </c>
+      <c r="F611">
+        <v>1</v>
+      </c>
+      <c r="G611" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>158</v>
+      </c>
+      <c r="B612" t="s">
+        <v>293</v>
+      </c>
+      <c r="C612" t="s">
+        <v>123</v>
+      </c>
+      <c r="D612" t="s">
+        <v>138</v>
+      </c>
+      <c r="E612" t="s">
         <v>8</v>
       </c>
-      <c r="F610">
-[...46 lines deleted...]
-      </c>
       <c r="F612">
         <v>1</v>
       </c>
-      <c r="G612" s="2">
-[...4 lines deleted...]
-    <row r="613" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G612" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B613" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C613" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D613" t="s">
-        <v>271</v>
+        <v>138</v>
       </c>
       <c r="E613" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="F613">
         <v>1</v>
       </c>
       <c r="G613" s="2">
         <v>0</v>
       </c>
-      <c r="I613"/>
-[...1 lines deleted...]
-    <row r="614" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B614" t="s">
-        <v>187</v>
+        <v>293</v>
       </c>
       <c r="C614" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D614" t="s">
+        <v>139</v>
+      </c>
+      <c r="E614" t="s">
+        <v>9</v>
+      </c>
+      <c r="F614">
+        <v>1</v>
+      </c>
+      <c r="G614" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>158</v>
+      </c>
+      <c r="B615" t="s">
+        <v>293</v>
+      </c>
+      <c r="C615" t="s">
+        <v>123</v>
+      </c>
+      <c r="D615" t="s">
+        <v>139</v>
+      </c>
+      <c r="E615" t="s">
+        <v>339</v>
+      </c>
+      <c r="F615">
+        <v>2</v>
+      </c>
+      <c r="G615" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>158</v>
+      </c>
+      <c r="B616" t="s">
+        <v>293</v>
+      </c>
+      <c r="C616" t="s">
+        <v>123</v>
+      </c>
+      <c r="D616" t="s">
+        <v>139</v>
+      </c>
+      <c r="E616" t="s">
+        <v>366</v>
+      </c>
+      <c r="F616">
+        <v>1</v>
+      </c>
+      <c r="G616" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>158</v>
+      </c>
+      <c r="B617" t="s">
+        <v>293</v>
+      </c>
+      <c r="C617" t="s">
+        <v>123</v>
+      </c>
+      <c r="D617" t="s">
+        <v>140</v>
+      </c>
+      <c r="E617" t="s">
+        <v>8</v>
+      </c>
+      <c r="F617">
+        <v>1</v>
+      </c>
+      <c r="G617" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>158</v>
+      </c>
+      <c r="B618" t="s">
+        <v>293</v>
+      </c>
+      <c r="C618" t="s">
+        <v>269</v>
+      </c>
+      <c r="D618" t="s">
+        <v>333</v>
+      </c>
+      <c r="E618" t="s">
+        <v>366</v>
+      </c>
+      <c r="F618">
+        <v>1</v>
+      </c>
+      <c r="G618" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>158</v>
+      </c>
+      <c r="B619" t="s">
+        <v>293</v>
+      </c>
+      <c r="C619" t="s">
+        <v>269</v>
+      </c>
+      <c r="D619" t="s">
+        <v>296</v>
+      </c>
+      <c r="E619" t="s">
+        <v>8</v>
+      </c>
+      <c r="F619">
+        <v>1</v>
+      </c>
+      <c r="G619" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>158</v>
+      </c>
+      <c r="B620" t="s">
+        <v>293</v>
+      </c>
+      <c r="C620" t="s">
+        <v>269</v>
+      </c>
+      <c r="D620" t="s">
         <v>271</v>
       </c>
-      <c r="E614" t="s">
-[...23 lines deleted...]
-      <c r="E615" t="s">
+      <c r="E620" t="s">
+        <v>9</v>
+      </c>
+      <c r="F620">
+        <v>1</v>
+      </c>
+      <c r="G620" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>158</v>
+      </c>
+      <c r="B621" t="s">
+        <v>293</v>
+      </c>
+      <c r="C621" t="s">
+        <v>143</v>
+      </c>
+      <c r="D621" t="s">
+        <v>274</v>
+      </c>
+      <c r="E621" t="s">
+        <v>339</v>
+      </c>
+      <c r="F621">
+        <v>1</v>
+      </c>
+      <c r="G621" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>158</v>
+      </c>
+      <c r="B622" t="s">
+        <v>293</v>
+      </c>
+      <c r="C622" t="s">
+        <v>143</v>
+      </c>
+      <c r="D622" t="s">
+        <v>297</v>
+      </c>
+      <c r="E622" t="s">
+        <v>9</v>
+      </c>
+      <c r="F622">
+        <v>1</v>
+      </c>
+      <c r="G622" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>158</v>
+      </c>
+      <c r="B623" t="s">
+        <v>293</v>
+      </c>
+      <c r="C623" t="s">
+        <v>153</v>
+      </c>
+      <c r="D623" t="s">
+        <v>154</v>
+      </c>
+      <c r="E623" t="s">
+        <v>366</v>
+      </c>
+      <c r="F623">
+        <v>2</v>
+      </c>
+      <c r="G623" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>158</v>
+      </c>
+      <c r="B624" t="s">
+        <v>293</v>
+      </c>
+      <c r="C624" t="s">
+        <v>281</v>
+      </c>
+      <c r="D624" t="s">
+        <v>283</v>
+      </c>
+      <c r="E624" t="s">
+        <v>339</v>
+      </c>
+      <c r="F624">
+        <v>1</v>
+      </c>
+      <c r="G624" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>158</v>
+      </c>
+      <c r="B625" t="s">
+        <v>293</v>
+      </c>
+      <c r="C625" t="s">
+        <v>281</v>
+      </c>
+      <c r="D625" t="s">
+        <v>285</v>
+      </c>
+      <c r="E625" t="s">
         <v>13</v>
       </c>
-      <c r="F615">
-[...26 lines deleted...]
-      <c r="G616" s="2">
+      <c r="F625">
         <v>2</v>
       </c>
-      <c r="I616"/>
-[...211 lines deleted...]
-      </c>
       <c r="G625" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="626" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B626" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C626" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="D626" t="s">
-        <v>274</v>
+        <v>317</v>
       </c>
       <c r="E626" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F626">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G626" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="627" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B627" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C627" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="D627" t="s">
-        <v>274</v>
+        <v>161</v>
       </c>
       <c r="E627" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F627">
         <v>1</v>
       </c>
-      <c r="G627" s="2">
-[...4 lines deleted...]
-    <row r="628" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G627" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B628" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C628" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="D628" t="s">
-        <v>274</v>
+        <v>40</v>
       </c>
       <c r="E628" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F628">
         <v>2</v>
       </c>
-      <c r="G628" s="2">
-[...4 lines deleted...]
-    <row r="629" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G628" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B629" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C629" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="D629" t="s">
-        <v>274</v>
+        <v>40</v>
       </c>
       <c r="E629" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F629">
         <v>2</v>
       </c>
       <c r="G629" s="2">
         <v>0</v>
       </c>
-      <c r="I629"/>
-[...1 lines deleted...]
-    <row r="630" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B630" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C630" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="D630" t="s">
-        <v>275</v>
+        <v>40</v>
       </c>
       <c r="E630" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F630">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="631" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G630" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B631" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C631" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="D631" t="s">
-        <v>275</v>
+        <v>42</v>
       </c>
       <c r="E631" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F631">
         <v>1</v>
       </c>
-      <c r="G631" s="2">
-[...4 lines deleted...]
-    <row r="632" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G631" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B632" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C632" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="D632" t="s">
-        <v>275</v>
+        <v>42</v>
       </c>
       <c r="E632" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F632">
         <v>1</v>
       </c>
       <c r="G632" s="2">
         <v>0</v>
       </c>
-      <c r="I632"/>
-[...1 lines deleted...]
-    <row r="633" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="633" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B633" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C633" t="s">
-        <v>117</v>
+        <v>39</v>
       </c>
       <c r="D633" t="s">
-        <v>275</v>
+        <v>166</v>
       </c>
       <c r="E633" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F633">
         <v>2</v>
       </c>
-      <c r="G633" s="2">
-[...4 lines deleted...]
-    <row r="634" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G633" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
+        <v>158</v>
+      </c>
+      <c r="B634" t="s">
+        <v>298</v>
+      </c>
+      <c r="C634" t="s">
+        <v>167</v>
+      </c>
+      <c r="D634" t="s">
+        <v>299</v>
+      </c>
+      <c r="E634" t="s">
+        <v>9</v>
+      </c>
+      <c r="F634">
+        <v>1</v>
+      </c>
+      <c r="G634" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>158</v>
+      </c>
+      <c r="B635" t="s">
+        <v>298</v>
+      </c>
+      <c r="C635" t="s">
+        <v>43</v>
+      </c>
+      <c r="D635" t="s">
+        <v>44</v>
+      </c>
+      <c r="E635" t="s">
+        <v>366</v>
+      </c>
+      <c r="F635">
+        <v>2</v>
+      </c>
+      <c r="G635" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>158</v>
+      </c>
+      <c r="B636" t="s">
+        <v>298</v>
+      </c>
+      <c r="C636" t="s">
+        <v>43</v>
+      </c>
+      <c r="D636" t="s">
+        <v>168</v>
+      </c>
+      <c r="E636" t="s">
+        <v>339</v>
+      </c>
+      <c r="F636">
+        <v>2</v>
+      </c>
+      <c r="G636" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>158</v>
+      </c>
+      <c r="B637" t="s">
+        <v>298</v>
+      </c>
+      <c r="C637" t="s">
+        <v>43</v>
+      </c>
+      <c r="D637" t="s">
+        <v>169</v>
+      </c>
+      <c r="E637" t="s">
+        <v>366</v>
+      </c>
+      <c r="F637">
+        <v>1</v>
+      </c>
+      <c r="G637" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>158</v>
+      </c>
+      <c r="B638" t="s">
+        <v>298</v>
+      </c>
+      <c r="C638" t="s">
+        <v>43</v>
+      </c>
+      <c r="D638" t="s">
+        <v>46</v>
+      </c>
+      <c r="E638" t="s">
+        <v>9</v>
+      </c>
+      <c r="F638">
+        <v>1</v>
+      </c>
+      <c r="G638" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>158</v>
+      </c>
+      <c r="B639" t="s">
+        <v>298</v>
+      </c>
+      <c r="C639" t="s">
+        <v>43</v>
+      </c>
+      <c r="D639" t="s">
+        <v>46</v>
+      </c>
+      <c r="E639" t="s">
+        <v>339</v>
+      </c>
+      <c r="F639">
+        <v>1</v>
+      </c>
+      <c r="G639" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>158</v>
+      </c>
+      <c r="B640" t="s">
+        <v>298</v>
+      </c>
+      <c r="C640" t="s">
+        <v>43</v>
+      </c>
+      <c r="D640" t="s">
+        <v>47</v>
+      </c>
+      <c r="E640" t="s">
+        <v>339</v>
+      </c>
+      <c r="F640">
+        <v>1</v>
+      </c>
+      <c r="G640" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>158</v>
+      </c>
+      <c r="B641" t="s">
+        <v>298</v>
+      </c>
+      <c r="C641" t="s">
+        <v>43</v>
+      </c>
+      <c r="D641" t="s">
+        <v>47</v>
+      </c>
+      <c r="E641" t="s">
+        <v>366</v>
+      </c>
+      <c r="F641">
+        <v>1</v>
+      </c>
+      <c r="G641" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>158</v>
+      </c>
+      <c r="B642" t="s">
+        <v>298</v>
+      </c>
+      <c r="C642" t="s">
+        <v>48</v>
+      </c>
+      <c r="D642" t="s">
+        <v>50</v>
+      </c>
+      <c r="E642" t="s">
+        <v>8</v>
+      </c>
+      <c r="F642">
+        <v>1</v>
+      </c>
+      <c r="G642" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>158</v>
+      </c>
+      <c r="B643" t="s">
+        <v>298</v>
+      </c>
+      <c r="C643" t="s">
+        <v>301</v>
+      </c>
+      <c r="D643" t="s">
+        <v>302</v>
+      </c>
+      <c r="E643" t="s">
+        <v>13</v>
+      </c>
+      <c r="F643">
+        <v>1</v>
+      </c>
+      <c r="G643" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>158</v>
+      </c>
+      <c r="B644" t="s">
+        <v>298</v>
+      </c>
+      <c r="C644" t="s">
+        <v>62</v>
+      </c>
+      <c r="D644" t="s">
+        <v>64</v>
+      </c>
+      <c r="E644" t="s">
+        <v>339</v>
+      </c>
+      <c r="F644">
+        <v>1</v>
+      </c>
+      <c r="G644" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>158</v>
+      </c>
+      <c r="B645" t="s">
+        <v>298</v>
+      </c>
+      <c r="C645" t="s">
+        <v>62</v>
+      </c>
+      <c r="D645" t="s">
         <v>186</v>
-      </c>
-[...271 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E645" t="s">
         <v>9</v>
       </c>
       <c r="F645">
         <v>1</v>
       </c>
       <c r="G645" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="646" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B646" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C646" t="s">
-        <v>279</v>
+        <v>62</v>
       </c>
       <c r="D646" t="s">
-        <v>280</v>
+        <v>189</v>
       </c>
       <c r="E646" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F646">
         <v>1</v>
       </c>
       <c r="G646" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="647" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B647" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C647" t="s">
-        <v>124</v>
+        <v>62</v>
       </c>
       <c r="D647" t="s">
-        <v>125</v>
+        <v>189</v>
       </c>
       <c r="E647" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F647">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="648" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G647" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B648" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C648" t="s">
-        <v>124</v>
+        <v>62</v>
       </c>
       <c r="D648" t="s">
-        <v>125</v>
+        <v>189</v>
       </c>
       <c r="E648" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F648">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G648" s="2">
         <v>0</v>
       </c>
-      <c r="I648"/>
-[...1 lines deleted...]
-    <row r="649" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B649" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C649" t="s">
-        <v>124</v>
+        <v>62</v>
       </c>
       <c r="D649" t="s">
-        <v>281</v>
+        <v>69</v>
       </c>
       <c r="E649" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F649">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G649" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="650" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B650" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C650" t="s">
-        <v>124</v>
+        <v>62</v>
       </c>
       <c r="D650" t="s">
-        <v>281</v>
+        <v>71</v>
       </c>
       <c r="E650" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F650">
         <v>1</v>
       </c>
-      <c r="G650" s="2">
+      <c r="G650" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>158</v>
+      </c>
+      <c r="B651" t="s">
+        <v>298</v>
+      </c>
+      <c r="C651" t="s">
+        <v>62</v>
+      </c>
+      <c r="D651" t="s">
+        <v>72</v>
+      </c>
+      <c r="E651" t="s">
+        <v>9</v>
+      </c>
+      <c r="F651">
+        <v>2</v>
+      </c>
+      <c r="G651" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>158</v>
+      </c>
+      <c r="B652" t="s">
+        <v>298</v>
+      </c>
+      <c r="C652" t="s">
+        <v>62</v>
+      </c>
+      <c r="D652" t="s">
+        <v>72</v>
+      </c>
+      <c r="E652" t="s">
+        <v>339</v>
+      </c>
+      <c r="F652">
+        <v>9</v>
+      </c>
+      <c r="G652" s="2">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>158</v>
+      </c>
+      <c r="B653" t="s">
+        <v>298</v>
+      </c>
+      <c r="C653" t="s">
+        <v>62</v>
+      </c>
+      <c r="D653" t="s">
+        <v>72</v>
+      </c>
+      <c r="E653" t="s">
+        <v>366</v>
+      </c>
+      <c r="F653">
+        <v>1</v>
+      </c>
+      <c r="G653" s="2">
+        <v>-0.88900000000000001</v>
+      </c>
+    </row>
+    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>158</v>
+      </c>
+      <c r="B654" t="s">
+        <v>298</v>
+      </c>
+      <c r="C654" t="s">
+        <v>62</v>
+      </c>
+      <c r="D654" t="s">
+        <v>194</v>
+      </c>
+      <c r="E654" t="s">
+        <v>9</v>
+      </c>
+      <c r="F654">
+        <v>1</v>
+      </c>
+      <c r="G654" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A655" t="s">
+        <v>158</v>
+      </c>
+      <c r="B655" t="s">
+        <v>298</v>
+      </c>
+      <c r="C655" t="s">
+        <v>62</v>
+      </c>
+      <c r="D655" t="s">
+        <v>75</v>
+      </c>
+      <c r="E655" t="s">
+        <v>366</v>
+      </c>
+      <c r="F655">
+        <v>2</v>
+      </c>
+      <c r="G655" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A656" t="s">
+        <v>158</v>
+      </c>
+      <c r="B656" t="s">
+        <v>298</v>
+      </c>
+      <c r="C656" t="s">
+        <v>62</v>
+      </c>
+      <c r="D656" t="s">
+        <v>195</v>
+      </c>
+      <c r="E656" t="s">
+        <v>339</v>
+      </c>
+      <c r="F656">
+        <v>2</v>
+      </c>
+      <c r="G656" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A657" t="s">
+        <v>158</v>
+      </c>
+      <c r="B657" t="s">
+        <v>298</v>
+      </c>
+      <c r="C657" t="s">
+        <v>62</v>
+      </c>
+      <c r="D657" t="s">
+        <v>76</v>
+      </c>
+      <c r="E657" t="s">
+        <v>13</v>
+      </c>
+      <c r="F657">
+        <v>1</v>
+      </c>
+      <c r="G657" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A658" t="s">
+        <v>158</v>
+      </c>
+      <c r="B658" t="s">
+        <v>298</v>
+      </c>
+      <c r="C658" t="s">
+        <v>62</v>
+      </c>
+      <c r="D658" t="s">
+        <v>76</v>
+      </c>
+      <c r="E658" t="s">
+        <v>339</v>
+      </c>
+      <c r="F658">
+        <v>1</v>
+      </c>
+      <c r="G658" s="2">
         <v>0</v>
       </c>
-      <c r="I650"/>
-[...110 lines deleted...]
-      <c r="E655" t="s">
+    </row>
+    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A659" t="s">
+        <v>158</v>
+      </c>
+      <c r="B659" t="s">
+        <v>298</v>
+      </c>
+      <c r="C659" t="s">
+        <v>62</v>
+      </c>
+      <c r="D659" t="s">
+        <v>196</v>
+      </c>
+      <c r="E659" t="s">
+        <v>366</v>
+      </c>
+      <c r="F659">
+        <v>1</v>
+      </c>
+      <c r="G659" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>158</v>
+      </c>
+      <c r="B660" t="s">
+        <v>298</v>
+      </c>
+      <c r="C660" t="s">
+        <v>85</v>
+      </c>
+      <c r="D660" t="s">
+        <v>303</v>
+      </c>
+      <c r="E660" t="s">
         <v>9</v>
       </c>
-      <c r="F655">
-[...71 lines deleted...]
-      <c r="F658">
+      <c r="F660">
         <v>2</v>
       </c>
-      <c r="G658" s="2">
-[...46 lines deleted...]
-      </c>
       <c r="G660" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="661" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B661" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C661" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="D661" t="s">
-        <v>284</v>
+        <v>92</v>
       </c>
       <c r="E661" t="s">
         <v>8</v>
       </c>
       <c r="F661">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G661" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="662" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B662" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C662" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="D662" t="s">
-        <v>284</v>
+        <v>92</v>
       </c>
       <c r="E662" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="F662">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G662" s="2">
         <v>1</v>
       </c>
-      <c r="I662"/>
-[...1 lines deleted...]
-    <row r="663" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B663" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C663" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="D663" t="s">
-        <v>284</v>
+        <v>92</v>
       </c>
       <c r="E663" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F663">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G663" s="2">
-        <v>-0.5</v>
-[...3 lines deleted...]
-    <row r="664" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B664" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C664" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="D664" t="s">
-        <v>284</v>
+        <v>206</v>
       </c>
       <c r="E664" t="s">
         <v>13</v>
       </c>
       <c r="F664">
         <v>1</v>
       </c>
-      <c r="G664" s="2">
-[...4 lines deleted...]
-    <row r="665" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G664" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B665" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C665" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="D665" t="s">
-        <v>284</v>
+        <v>206</v>
       </c>
       <c r="E665" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F665">
         <v>1</v>
       </c>
       <c r="G665" s="2">
         <v>0</v>
       </c>
-      <c r="I665"/>
-[...1 lines deleted...]
-    <row r="666" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B666" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C666" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="D666" t="s">
-        <v>284</v>
+        <v>206</v>
       </c>
       <c r="E666" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F666">
         <v>1</v>
       </c>
       <c r="G666" s="2">
         <v>0</v>
       </c>
-      <c r="I666"/>
-[...1 lines deleted...]
-    <row r="667" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B667" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C667" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="D667" t="s">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="E667" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F667">
         <v>1</v>
       </c>
       <c r="G667" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="668" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B668" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C668" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
       <c r="D668" t="s">
-        <v>285</v>
+        <v>94</v>
       </c>
       <c r="E668" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F668">
+        <v>1</v>
+      </c>
+      <c r="G668" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A669" t="s">
+        <v>158</v>
+      </c>
+      <c r="B669" t="s">
+        <v>298</v>
+      </c>
+      <c r="C669" t="s">
+        <v>91</v>
+      </c>
+      <c r="D669" t="s">
+        <v>389</v>
+      </c>
+      <c r="E669" t="s">
+        <v>366</v>
+      </c>
+      <c r="F669">
+        <v>1</v>
+      </c>
+      <c r="G669" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A670" t="s">
+        <v>158</v>
+      </c>
+      <c r="B670" t="s">
+        <v>298</v>
+      </c>
+      <c r="C670" t="s">
+        <v>207</v>
+      </c>
+      <c r="D670" t="s">
+        <v>208</v>
+      </c>
+      <c r="E670" t="s">
+        <v>9</v>
+      </c>
+      <c r="F670">
+        <v>1</v>
+      </c>
+      <c r="G670" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A671" t="s">
+        <v>158</v>
+      </c>
+      <c r="B671" t="s">
+        <v>298</v>
+      </c>
+      <c r="C671" t="s">
+        <v>95</v>
+      </c>
+      <c r="D671" t="s">
+        <v>211</v>
+      </c>
+      <c r="E671" t="s">
+        <v>366</v>
+      </c>
+      <c r="F671">
+        <v>1</v>
+      </c>
+      <c r="G671" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A672" t="s">
+        <v>158</v>
+      </c>
+      <c r="B672" t="s">
+        <v>298</v>
+      </c>
+      <c r="C672" t="s">
+        <v>95</v>
+      </c>
+      <c r="D672" t="s">
+        <v>214</v>
+      </c>
+      <c r="E672" t="s">
+        <v>339</v>
+      </c>
+      <c r="F672">
+        <v>1</v>
+      </c>
+      <c r="G672" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A673" t="s">
+        <v>158</v>
+      </c>
+      <c r="B673" t="s">
+        <v>298</v>
+      </c>
+      <c r="C673" t="s">
+        <v>95</v>
+      </c>
+      <c r="D673" t="s">
+        <v>363</v>
+      </c>
+      <c r="E673" t="s">
+        <v>339</v>
+      </c>
+      <c r="F673">
+        <v>1</v>
+      </c>
+      <c r="G673" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A674" t="s">
+        <v>158</v>
+      </c>
+      <c r="B674" t="s">
+        <v>298</v>
+      </c>
+      <c r="C674" t="s">
+        <v>95</v>
+      </c>
+      <c r="D674" t="s">
+        <v>215</v>
+      </c>
+      <c r="E674" t="s">
+        <v>339</v>
+      </c>
+      <c r="F674">
+        <v>1</v>
+      </c>
+      <c r="G674" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A675" t="s">
+        <v>158</v>
+      </c>
+      <c r="B675" t="s">
+        <v>298</v>
+      </c>
+      <c r="C675" t="s">
+        <v>95</v>
+      </c>
+      <c r="D675" t="s">
+        <v>217</v>
+      </c>
+      <c r="E675" t="s">
+        <v>339</v>
+      </c>
+      <c r="F675">
+        <v>1</v>
+      </c>
+      <c r="G675" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="676" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A676" t="s">
+        <v>158</v>
+      </c>
+      <c r="B676" t="s">
+        <v>298</v>
+      </c>
+      <c r="C676" t="s">
+        <v>96</v>
+      </c>
+      <c r="D676" t="s">
+        <v>222</v>
+      </c>
+      <c r="E676" t="s">
+        <v>339</v>
+      </c>
+      <c r="F676">
+        <v>1</v>
+      </c>
+      <c r="G676" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A677" t="s">
+        <v>158</v>
+      </c>
+      <c r="B677" t="s">
+        <v>298</v>
+      </c>
+      <c r="C677" t="s">
+        <v>96</v>
+      </c>
+      <c r="D677" t="s">
+        <v>98</v>
+      </c>
+      <c r="E677" t="s">
+        <v>339</v>
+      </c>
+      <c r="F677">
+        <v>1</v>
+      </c>
+      <c r="G677" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>158</v>
+      </c>
+      <c r="B678" t="s">
+        <v>298</v>
+      </c>
+      <c r="C678" t="s">
+        <v>96</v>
+      </c>
+      <c r="D678" t="s">
+        <v>224</v>
+      </c>
+      <c r="E678" t="s">
+        <v>339</v>
+      </c>
+      <c r="F678">
+        <v>1</v>
+      </c>
+      <c r="G678" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>158</v>
+      </c>
+      <c r="B679" t="s">
+        <v>298</v>
+      </c>
+      <c r="C679" t="s">
+        <v>96</v>
+      </c>
+      <c r="D679" t="s">
+        <v>226</v>
+      </c>
+      <c r="E679" t="s">
+        <v>13</v>
+      </c>
+      <c r="F679">
+        <v>1</v>
+      </c>
+      <c r="G679" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="680" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>158</v>
+      </c>
+      <c r="B680" t="s">
+        <v>298</v>
+      </c>
+      <c r="C680" t="s">
+        <v>96</v>
+      </c>
+      <c r="D680" t="s">
+        <v>226</v>
+      </c>
+      <c r="E680" t="s">
+        <v>9</v>
+      </c>
+      <c r="F680">
+        <v>4</v>
+      </c>
+      <c r="G680" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>158</v>
+      </c>
+      <c r="B681" t="s">
+        <v>298</v>
+      </c>
+      <c r="C681" t="s">
+        <v>96</v>
+      </c>
+      <c r="D681" t="s">
+        <v>226</v>
+      </c>
+      <c r="E681" t="s">
+        <v>339</v>
+      </c>
+      <c r="F681">
         <v>2</v>
       </c>
-      <c r="G668" s="4" t="s">
-[...95 lines deleted...]
-      <c r="G672" s="2">
+      <c r="G681" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A682" t="s">
+        <v>158</v>
+      </c>
+      <c r="B682" t="s">
+        <v>298</v>
+      </c>
+      <c r="C682" t="s">
+        <v>96</v>
+      </c>
+      <c r="D682" t="s">
+        <v>227</v>
+      </c>
+      <c r="E682" t="s">
+        <v>9</v>
+      </c>
+      <c r="F682">
         <v>2</v>
       </c>
-      <c r="I672"/>
-[...38 lines deleted...]
-      <c r="E674" t="s">
+      <c r="G682" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A683" t="s">
+        <v>158</v>
+      </c>
+      <c r="B683" t="s">
+        <v>298</v>
+      </c>
+      <c r="C683" t="s">
+        <v>96</v>
+      </c>
+      <c r="D683" t="s">
+        <v>227</v>
+      </c>
+      <c r="E683" t="s">
+        <v>339</v>
+      </c>
+      <c r="F683">
+        <v>1</v>
+      </c>
+      <c r="G683" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="684" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A684" t="s">
+        <v>158</v>
+      </c>
+      <c r="B684" t="s">
+        <v>298</v>
+      </c>
+      <c r="C684" t="s">
+        <v>96</v>
+      </c>
+      <c r="D684" t="s">
+        <v>230</v>
+      </c>
+      <c r="E684" t="s">
+        <v>9</v>
+      </c>
+      <c r="F684">
+        <v>2</v>
+      </c>
+      <c r="G684" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A685" t="s">
+        <v>158</v>
+      </c>
+      <c r="B685" t="s">
+        <v>298</v>
+      </c>
+      <c r="C685" t="s">
+        <v>96</v>
+      </c>
+      <c r="D685" t="s">
+        <v>231</v>
+      </c>
+      <c r="E685" t="s">
+        <v>9</v>
+      </c>
+      <c r="F685">
+        <v>1</v>
+      </c>
+      <c r="G685" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A686" t="s">
+        <v>158</v>
+      </c>
+      <c r="B686" t="s">
+        <v>298</v>
+      </c>
+      <c r="C686" t="s">
+        <v>100</v>
+      </c>
+      <c r="D686" t="s">
+        <v>304</v>
+      </c>
+      <c r="E686" t="s">
+        <v>9</v>
+      </c>
+      <c r="F686">
+        <v>1</v>
+      </c>
+      <c r="G686" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A687" t="s">
+        <v>158</v>
+      </c>
+      <c r="B687" t="s">
+        <v>298</v>
+      </c>
+      <c r="C687" t="s">
+        <v>103</v>
+      </c>
+      <c r="D687" t="s">
+        <v>390</v>
+      </c>
+      <c r="E687" t="s">
+        <v>366</v>
+      </c>
+      <c r="F687">
+        <v>1</v>
+      </c>
+      <c r="G687" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A688" t="s">
+        <v>158</v>
+      </c>
+      <c r="B688" t="s">
+        <v>298</v>
+      </c>
+      <c r="C688" t="s">
+        <v>103</v>
+      </c>
+      <c r="D688" t="s">
+        <v>241</v>
+      </c>
+      <c r="E688" t="s">
         <v>8</v>
       </c>
-      <c r="F674">
-[...334 lines deleted...]
-      </c>
       <c r="F688">
         <v>1</v>
       </c>
-      <c r="G688" s="2">
-[...4 lines deleted...]
-    <row r="689" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G688" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="689" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B689" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C689" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="D689" t="s">
-        <v>129</v>
+        <v>242</v>
       </c>
       <c r="E689" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F689">
         <v>1</v>
       </c>
-      <c r="G689" s="2">
-[...4 lines deleted...]
-    <row r="690" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G689" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B690" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C690" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="D690" t="s">
-        <v>129</v>
+        <v>242</v>
       </c>
       <c r="E690" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F690">
         <v>1</v>
       </c>
       <c r="G690" s="2">
         <v>0</v>
       </c>
-      <c r="I690"/>
-[...1 lines deleted...]
-    <row r="691" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B691" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C691" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="D691" t="s">
-        <v>130</v>
+        <v>107</v>
       </c>
       <c r="E691" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="F691">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G691" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="692" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B692" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C692" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="D692" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E692" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F692">
-        <v>5</v>
-[...6 lines deleted...]
-    <row r="693" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G692" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B693" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C693" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="D693" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E693" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="F693">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G693" s="2">
         <v>0</v>
       </c>
-      <c r="I693"/>
-[...1 lines deleted...]
-    <row r="694" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A694" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B694" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C694" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="D694" t="s">
-        <v>130</v>
+        <v>244</v>
       </c>
       <c r="E694" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F694">
-        <v>4</v>
-[...6 lines deleted...]
-    <row r="695" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G694" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A695" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B695" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C695" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="D695" t="s">
-        <v>130</v>
+        <v>244</v>
       </c>
       <c r="E695" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F695">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G695" s="2">
         <v>0</v>
       </c>
-      <c r="I695"/>
-[...1 lines deleted...]
-    <row r="696" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A696" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B696" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C696" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="D696" t="s">
-        <v>130</v>
+        <v>244</v>
       </c>
       <c r="E696" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F696">
         <v>1</v>
       </c>
       <c r="G696" s="2">
-        <v>-0.75</v>
-[...3 lines deleted...]
-    <row r="697" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="697" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A697" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B697" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C697" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="D697" t="s">
-        <v>130</v>
+        <v>111</v>
       </c>
       <c r="E697" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F697">
         <v>1</v>
       </c>
-      <c r="G697" s="2">
-[...4 lines deleted...]
-    <row r="698" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G697" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A698" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B698" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C698" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="D698" t="s">
-        <v>130</v>
+        <v>250</v>
       </c>
       <c r="E698" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F698">
         <v>1</v>
       </c>
-      <c r="G698" s="2">
-[...4 lines deleted...]
-    <row r="699" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G698" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A699" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B699" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C699" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="D699" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="E699" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F699">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G699" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="700" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B700" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C700" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
       <c r="D700" t="s">
-        <v>132</v>
+        <v>252</v>
       </c>
       <c r="E700" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F700">
         <v>2</v>
       </c>
-      <c r="G700" s="2">
-[...4 lines deleted...]
-    <row r="701" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G700" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B701" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C701" t="s">
-        <v>128</v>
+        <v>35</v>
       </c>
       <c r="D701" t="s">
-        <v>132</v>
+        <v>37</v>
       </c>
       <c r="E701" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F701">
+        <v>1</v>
+      </c>
+      <c r="G701" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="702" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>158</v>
+      </c>
+      <c r="B702" t="s">
+        <v>298</v>
+      </c>
+      <c r="C702" t="s">
+        <v>35</v>
+      </c>
+      <c r="D702" t="s">
+        <v>37</v>
+      </c>
+      <c r="E702" t="s">
+        <v>13</v>
+      </c>
+      <c r="F702">
+        <v>3</v>
+      </c>
+      <c r="G702" s="2">
         <v>2</v>
       </c>
-      <c r="G701" s="2">
+    </row>
+    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>158</v>
+      </c>
+      <c r="B703" t="s">
+        <v>298</v>
+      </c>
+      <c r="C703" t="s">
+        <v>35</v>
+      </c>
+      <c r="D703" t="s">
+        <v>37</v>
+      </c>
+      <c r="E703" t="s">
+        <v>9</v>
+      </c>
+      <c r="F703">
+        <v>5</v>
+      </c>
+      <c r="G703" s="2">
+        <v>0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>158</v>
+      </c>
+      <c r="B704" t="s">
+        <v>298</v>
+      </c>
+      <c r="C704" t="s">
+        <v>35</v>
+      </c>
+      <c r="D704" t="s">
+        <v>37</v>
+      </c>
+      <c r="E704" t="s">
+        <v>339</v>
+      </c>
+      <c r="F704">
+        <v>2</v>
+      </c>
+      <c r="G704" s="2">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>158</v>
+      </c>
+      <c r="B705" t="s">
+        <v>298</v>
+      </c>
+      <c r="C705" t="s">
+        <v>255</v>
+      </c>
+      <c r="D705" t="s">
+        <v>256</v>
+      </c>
+      <c r="E705" t="s">
+        <v>13</v>
+      </c>
+      <c r="F705">
+        <v>1</v>
+      </c>
+      <c r="G705" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>158</v>
+      </c>
+      <c r="B706" t="s">
+        <v>298</v>
+      </c>
+      <c r="C706" t="s">
+        <v>255</v>
+      </c>
+      <c r="D706" t="s">
+        <v>256</v>
+      </c>
+      <c r="E706" t="s">
+        <v>9</v>
+      </c>
+      <c r="F706">
+        <v>1</v>
+      </c>
+      <c r="G706" s="2">
         <v>0</v>
       </c>
-      <c r="I701"/>
-[...17 lines deleted...]
-      <c r="F702">
+    </row>
+    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>158</v>
+      </c>
+      <c r="B707" t="s">
+        <v>298</v>
+      </c>
+      <c r="C707" t="s">
+        <v>255</v>
+      </c>
+      <c r="D707" t="s">
+        <v>257</v>
+      </c>
+      <c r="E707" t="s">
+        <v>9</v>
+      </c>
+      <c r="F707">
+        <v>1</v>
+      </c>
+      <c r="G707" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A708" t="s">
+        <v>158</v>
+      </c>
+      <c r="B708" t="s">
+        <v>298</v>
+      </c>
+      <c r="C708" t="s">
+        <v>255</v>
+      </c>
+      <c r="D708" t="s">
+        <v>257</v>
+      </c>
+      <c r="E708" t="s">
+        <v>366</v>
+      </c>
+      <c r="F708">
+        <v>1</v>
+      </c>
+      <c r="G708" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>158</v>
+      </c>
+      <c r="B709" t="s">
+        <v>298</v>
+      </c>
+      <c r="C709" t="s">
+        <v>117</v>
+      </c>
+      <c r="D709" t="s">
+        <v>120</v>
+      </c>
+      <c r="E709" t="s">
+        <v>339</v>
+      </c>
+      <c r="F709">
+        <v>1</v>
+      </c>
+      <c r="G709" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>158</v>
+      </c>
+      <c r="B710" t="s">
+        <v>298</v>
+      </c>
+      <c r="C710" t="s">
+        <v>117</v>
+      </c>
+      <c r="D710" t="s">
+        <v>121</v>
+      </c>
+      <c r="E710" t="s">
+        <v>9</v>
+      </c>
+      <c r="F710">
         <v>2</v>
       </c>
-      <c r="G702" s="2">
+      <c r="G710" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>158</v>
+      </c>
+      <c r="B711" t="s">
+        <v>298</v>
+      </c>
+      <c r="C711" t="s">
+        <v>259</v>
+      </c>
+      <c r="D711" t="s">
+        <v>383</v>
+      </c>
+      <c r="E711" t="s">
+        <v>366</v>
+      </c>
+      <c r="F711">
+        <v>1</v>
+      </c>
+      <c r="G711" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="712" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>158</v>
+      </c>
+      <c r="B712" t="s">
+        <v>298</v>
+      </c>
+      <c r="C712" t="s">
+        <v>259</v>
+      </c>
+      <c r="D712" t="s">
+        <v>260</v>
+      </c>
+      <c r="E712" t="s">
+        <v>339</v>
+      </c>
+      <c r="F712">
+        <v>1</v>
+      </c>
+      <c r="G712" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>158</v>
+      </c>
+      <c r="B713" t="s">
+        <v>298</v>
+      </c>
+      <c r="C713" t="s">
+        <v>259</v>
+      </c>
+      <c r="D713" t="s">
+        <v>391</v>
+      </c>
+      <c r="E713" t="s">
+        <v>366</v>
+      </c>
+      <c r="F713">
+        <v>1</v>
+      </c>
+      <c r="G713" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>158</v>
+      </c>
+      <c r="B714" t="s">
+        <v>298</v>
+      </c>
+      <c r="C714" t="s">
+        <v>123</v>
+      </c>
+      <c r="D714" t="s">
+        <v>124</v>
+      </c>
+      <c r="E714" t="s">
+        <v>8</v>
+      </c>
+      <c r="F714">
+        <v>1</v>
+      </c>
+      <c r="G714" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>158</v>
+      </c>
+      <c r="B715" t="s">
+        <v>298</v>
+      </c>
+      <c r="C715" t="s">
+        <v>123</v>
+      </c>
+      <c r="D715" t="s">
+        <v>124</v>
+      </c>
+      <c r="E715" t="s">
+        <v>366</v>
+      </c>
+      <c r="F715">
+        <v>1</v>
+      </c>
+      <c r="G715" s="2">
         <v>0</v>
       </c>
-      <c r="I702"/>
-[...11 lines deleted...]
-      <c r="D703" t="s">
+    </row>
+    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>158</v>
+      </c>
+      <c r="B716" t="s">
+        <v>298</v>
+      </c>
+      <c r="C716" t="s">
+        <v>123</v>
+      </c>
+      <c r="D716" t="s">
+        <v>125</v>
+      </c>
+      <c r="E716" t="s">
+        <v>9</v>
+      </c>
+      <c r="F716">
+        <v>1</v>
+      </c>
+      <c r="G716" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="717" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
+        <v>158</v>
+      </c>
+      <c r="B717" t="s">
+        <v>298</v>
+      </c>
+      <c r="C717" t="s">
+        <v>123</v>
+      </c>
+      <c r="D717" t="s">
+        <v>130</v>
+      </c>
+      <c r="E717" t="s">
+        <v>9</v>
+      </c>
+      <c r="F717">
+        <v>1</v>
+      </c>
+      <c r="G717" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>158</v>
+      </c>
+      <c r="B718" t="s">
+        <v>298</v>
+      </c>
+      <c r="C718" t="s">
+        <v>123</v>
+      </c>
+      <c r="D718" t="s">
+        <v>265</v>
+      </c>
+      <c r="E718" t="s">
+        <v>339</v>
+      </c>
+      <c r="F718">
+        <v>1</v>
+      </c>
+      <c r="G718" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>158</v>
+      </c>
+      <c r="B719" t="s">
+        <v>298</v>
+      </c>
+      <c r="C719" t="s">
+        <v>123</v>
+      </c>
+      <c r="D719" t="s">
+        <v>266</v>
+      </c>
+      <c r="E719" t="s">
+        <v>9</v>
+      </c>
+      <c r="F719">
+        <v>1</v>
+      </c>
+      <c r="G719" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>158</v>
+      </c>
+      <c r="B720" t="s">
+        <v>298</v>
+      </c>
+      <c r="C720" t="s">
+        <v>123</v>
+      </c>
+      <c r="D720" t="s">
         <v>133</v>
       </c>
-      <c r="E703" t="s">
-[...101 lines deleted...]
-      <c r="G707" s="2">
+      <c r="E720" t="s">
+        <v>366</v>
+      </c>
+      <c r="F720">
+        <v>3</v>
+      </c>
+      <c r="G720" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="721" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>158</v>
+      </c>
+      <c r="B721" t="s">
+        <v>298</v>
+      </c>
+      <c r="C721" t="s">
+        <v>123</v>
+      </c>
+      <c r="D721" t="s">
+        <v>134</v>
+      </c>
+      <c r="E721" t="s">
+        <v>9</v>
+      </c>
+      <c r="F721">
+        <v>1</v>
+      </c>
+      <c r="G721" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="722" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A722" t="s">
+        <v>158</v>
+      </c>
+      <c r="B722" t="s">
+        <v>298</v>
+      </c>
+      <c r="C722" t="s">
+        <v>123</v>
+      </c>
+      <c r="D722" t="s">
+        <v>134</v>
+      </c>
+      <c r="E722" t="s">
+        <v>339</v>
+      </c>
+      <c r="F722">
+        <v>1</v>
+      </c>
+      <c r="G722" s="2">
         <v>0</v>
       </c>
-      <c r="I707"/>
-[...44 lines deleted...]
-      <c r="G709" s="2">
+    </row>
+    <row r="723" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A723" t="s">
+        <v>158</v>
+      </c>
+      <c r="B723" t="s">
+        <v>298</v>
+      </c>
+      <c r="C723" t="s">
+        <v>123</v>
+      </c>
+      <c r="D723" t="s">
+        <v>134</v>
+      </c>
+      <c r="E723" t="s">
+        <v>366</v>
+      </c>
+      <c r="F723">
+        <v>1</v>
+      </c>
+      <c r="G723" s="2">
         <v>0</v>
       </c>
-      <c r="I709"/>
-[...116 lines deleted...]
-      <c r="G714" s="2">
+    </row>
+    <row r="724" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A724" t="s">
+        <v>158</v>
+      </c>
+      <c r="B724" t="s">
+        <v>298</v>
+      </c>
+      <c r="C724" t="s">
+        <v>123</v>
+      </c>
+      <c r="D724" t="s">
+        <v>138</v>
+      </c>
+      <c r="E724" t="s">
+        <v>9</v>
+      </c>
+      <c r="F724">
+        <v>6</v>
+      </c>
+      <c r="G724" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="725" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A725" t="s">
+        <v>158</v>
+      </c>
+      <c r="B725" t="s">
+        <v>298</v>
+      </c>
+      <c r="C725" t="s">
+        <v>123</v>
+      </c>
+      <c r="D725" t="s">
+        <v>138</v>
+      </c>
+      <c r="E725" t="s">
+        <v>339</v>
+      </c>
+      <c r="F725">
+        <v>3</v>
+      </c>
+      <c r="G725" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I714"/>
-[...203 lines deleted...]
-      <c r="D723" t="s">
+    </row>
+    <row r="726" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A726" t="s">
+        <v>158</v>
+      </c>
+      <c r="B726" t="s">
         <v>298</v>
       </c>
-      <c r="E723" t="s">
-[...20 lines deleted...]
-      <c r="D724" t="s">
+      <c r="C726" t="s">
+        <v>123</v>
+      </c>
+      <c r="D726" t="s">
+        <v>138</v>
+      </c>
+      <c r="E726" t="s">
+        <v>366</v>
+      </c>
+      <c r="F726">
+        <v>1</v>
+      </c>
+      <c r="G726" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="727" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A727" t="s">
+        <v>158</v>
+      </c>
+      <c r="B727" t="s">
         <v>298</v>
       </c>
-      <c r="E724" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="C727" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D727" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E727" t="s">
         <v>8</v>
       </c>
       <c r="F727">
         <v>2</v>
       </c>
       <c r="G727" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="728" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="728" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B728" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C728" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D728" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E728" t="s">
         <v>9</v>
       </c>
       <c r="F728">
         <v>3</v>
       </c>
       <c r="G728" s="2">
         <v>0.5</v>
       </c>
-      <c r="I728"/>
-[...1 lines deleted...]
-    <row r="729" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="729" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B729" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C729" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D729" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E729" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="F729">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="G729" s="2">
-        <v>1.667</v>
-[...3 lines deleted...]
-    <row r="730" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="730" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B730" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C730" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D730" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E730" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F730">
+        <v>1</v>
+      </c>
+      <c r="G730" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="731" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A731" t="s">
+        <v>158</v>
+      </c>
+      <c r="B731" t="s">
+        <v>298</v>
+      </c>
+      <c r="C731" t="s">
+        <v>123</v>
+      </c>
+      <c r="D731" t="s">
+        <v>140</v>
+      </c>
+      <c r="E731" t="s">
+        <v>9</v>
+      </c>
+      <c r="F731">
         <v>3</v>
       </c>
-      <c r="G730" s="2">
-[...28 lines deleted...]
-    <row r="732" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G731" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="732" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B732" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C732" t="s">
-        <v>128</v>
+        <v>269</v>
       </c>
       <c r="D732" t="s">
-        <v>136</v>
+        <v>333</v>
       </c>
       <c r="E732" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="F732">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="733" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G732" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="733" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B733" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C733" t="s">
-        <v>128</v>
+        <v>269</v>
       </c>
       <c r="D733" t="s">
-        <v>136</v>
+        <v>334</v>
       </c>
       <c r="E733" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F733">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="734" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G733" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="734" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B734" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C734" t="s">
-        <v>128</v>
+        <v>269</v>
       </c>
       <c r="D734" t="s">
-        <v>136</v>
+        <v>270</v>
       </c>
       <c r="E734" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F734">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="735" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G734" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="735" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B735" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C735" t="s">
-        <v>128</v>
+        <v>269</v>
       </c>
       <c r="D735" t="s">
-        <v>136</v>
+        <v>270</v>
       </c>
       <c r="E735" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F735">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G735" s="2">
         <v>0</v>
       </c>
-      <c r="I735"/>
-[...1 lines deleted...]
-    <row r="736" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="736" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B736" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C736" t="s">
-        <v>128</v>
+        <v>269</v>
       </c>
       <c r="D736" t="s">
-        <v>136</v>
+        <v>271</v>
       </c>
       <c r="E736" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F736">
+        <v>2</v>
+      </c>
+      <c r="G736" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="737" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>158</v>
+      </c>
+      <c r="B737" t="s">
+        <v>298</v>
+      </c>
+      <c r="C737" t="s">
+        <v>269</v>
+      </c>
+      <c r="D737" t="s">
+        <v>271</v>
+      </c>
+      <c r="E737" t="s">
+        <v>339</v>
+      </c>
+      <c r="F737">
         <v>3</v>
       </c>
-      <c r="G736" s="2">
+      <c r="G737" s="2">
         <v>0.5</v>
       </c>
-      <c r="I736"/>
-[...25 lines deleted...]
-    <row r="738" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="738" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A738" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B738" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C738" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="D738" t="s">
-        <v>300</v>
+        <v>335</v>
       </c>
       <c r="E738" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F738">
         <v>1</v>
       </c>
-      <c r="G738" s="2">
-[...4 lines deleted...]
-    <row r="739" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G738" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="739" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A739" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B739" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C739" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="D739" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="E739" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F739">
         <v>1</v>
       </c>
       <c r="G739" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="740" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="740" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A740" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B740" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C740" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="D740" t="s">
-        <v>137</v>
+        <v>305</v>
       </c>
       <c r="E740" t="s">
-        <v>8</v>
+        <v>339</v>
       </c>
       <c r="F740">
         <v>1</v>
       </c>
-      <c r="G740" s="4" t="s">
-[...4 lines deleted...]
-    <row r="741" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G740" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="741" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A741" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B741" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C741" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="D741" t="s">
-        <v>137</v>
+        <v>274</v>
       </c>
       <c r="E741" t="s">
+        <v>366</v>
+      </c>
+      <c r="F741">
+        <v>1</v>
+      </c>
+      <c r="G741" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="742" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>158</v>
+      </c>
+      <c r="B742" t="s">
+        <v>298</v>
+      </c>
+      <c r="C742" t="s">
+        <v>143</v>
+      </c>
+      <c r="D742" t="s">
+        <v>297</v>
+      </c>
+      <c r="E742" t="s">
+        <v>366</v>
+      </c>
+      <c r="F742">
+        <v>1</v>
+      </c>
+      <c r="G742" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="743" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>158</v>
+      </c>
+      <c r="B743" t="s">
+        <v>298</v>
+      </c>
+      <c r="C743" t="s">
+        <v>145</v>
+      </c>
+      <c r="D743" t="s">
+        <v>146</v>
+      </c>
+      <c r="E743" t="s">
+        <v>339</v>
+      </c>
+      <c r="F743">
+        <v>1</v>
+      </c>
+      <c r="G743" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="744" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>158</v>
+      </c>
+      <c r="B744" t="s">
+        <v>298</v>
+      </c>
+      <c r="C744" t="s">
+        <v>145</v>
+      </c>
+      <c r="D744" t="s">
+        <v>336</v>
+      </c>
+      <c r="E744" t="s">
+        <v>339</v>
+      </c>
+      <c r="F744">
+        <v>1</v>
+      </c>
+      <c r="G744" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="745" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>158</v>
+      </c>
+      <c r="B745" t="s">
+        <v>298</v>
+      </c>
+      <c r="C745" t="s">
+        <v>145</v>
+      </c>
+      <c r="D745" t="s">
+        <v>149</v>
+      </c>
+      <c r="E745" t="s">
+        <v>339</v>
+      </c>
+      <c r="F745">
+        <v>1</v>
+      </c>
+      <c r="G745" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="746" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>158</v>
+      </c>
+      <c r="B746" t="s">
+        <v>298</v>
+      </c>
+      <c r="C746" t="s">
+        <v>145</v>
+      </c>
+      <c r="D746" t="s">
+        <v>150</v>
+      </c>
+      <c r="E746" t="s">
+        <v>339</v>
+      </c>
+      <c r="F746">
+        <v>1</v>
+      </c>
+      <c r="G746" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="747" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>158</v>
+      </c>
+      <c r="B747" t="s">
+        <v>298</v>
+      </c>
+      <c r="C747" t="s">
+        <v>145</v>
+      </c>
+      <c r="D747" t="s">
+        <v>151</v>
+      </c>
+      <c r="E747" t="s">
+        <v>339</v>
+      </c>
+      <c r="F747">
+        <v>1</v>
+      </c>
+      <c r="G747" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="748" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>158</v>
+      </c>
+      <c r="B748" t="s">
+        <v>298</v>
+      </c>
+      <c r="C748" t="s">
+        <v>281</v>
+      </c>
+      <c r="D748" t="s">
+        <v>283</v>
+      </c>
+      <c r="E748" t="s">
+        <v>13</v>
+      </c>
+      <c r="F748">
+        <v>1</v>
+      </c>
+      <c r="G748" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="749" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>158</v>
+      </c>
+      <c r="B749" t="s">
+        <v>298</v>
+      </c>
+      <c r="C749" t="s">
+        <v>281</v>
+      </c>
+      <c r="D749" t="s">
+        <v>283</v>
+      </c>
+      <c r="E749" t="s">
         <v>9</v>
-      </c>
-[...190 lines deleted...]
-        <v>10</v>
       </c>
       <c r="F749">
         <v>2</v>
       </c>
       <c r="G749" s="2">
         <v>1</v>
       </c>
-      <c r="I749"/>
-[...1 lines deleted...]
-    <row r="750" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="750" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A750" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B750" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C750" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D750" t="s">
-        <v>302</v>
+        <v>283</v>
       </c>
       <c r="E750" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="F750">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G750" s="2">
-        <v>-0.5</v>
-[...3 lines deleted...]
-    <row r="751" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="751" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A751" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B751" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C751" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D751" t="s">
-        <v>430</v>
+        <v>283</v>
       </c>
       <c r="E751" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F751">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="752" spans="1:9" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="G751" s="2">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="752" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A752" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B752" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C752" t="s">
-        <v>43</v>
+        <v>281</v>
       </c>
       <c r="D752" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="E752" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F752">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G752" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="753" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="753" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B753" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C753" t="s">
-        <v>43</v>
+        <v>281</v>
       </c>
       <c r="D753" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="E753" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F753">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="754" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G753" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="754" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A754" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B754" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C754" t="s">
-        <v>43</v>
+        <v>281</v>
       </c>
       <c r="D754" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
       <c r="E754" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F754">
-        <v>3</v>
-[...6 lines deleted...]
-    <row r="755" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G754" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A755" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B755" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C755" t="s">
-        <v>43</v>
+        <v>281</v>
       </c>
       <c r="D755" t="s">
-        <v>44</v>
+        <v>289</v>
       </c>
       <c r="E755" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F755">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G755" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="756" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A756" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
       <c r="B756" t="s">
-        <v>187</v>
+        <v>298</v>
       </c>
       <c r="C756" t="s">
-        <v>43</v>
+        <v>281</v>
       </c>
       <c r="D756" t="s">
-        <v>45</v>
+        <v>289</v>
       </c>
       <c r="E756" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="F756">
         <v>5</v>
       </c>
-      <c r="G756" s="4" t="s">
-[...4 lines deleted...]
-    <row r="757" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G756" s="2">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="757" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A757" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B757" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C757" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D757" t="s">
-        <v>45</v>
+        <v>160</v>
       </c>
       <c r="E757" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F757">
-        <v>12</v>
-[...6 lines deleted...]
-    <row r="758" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G757" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A758" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B758" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C758" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D758" t="s">
-        <v>45</v>
+        <v>317</v>
       </c>
       <c r="E758" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F758">
-        <v>14</v>
-[...6 lines deleted...]
-    <row r="759" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G758" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="759" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A759" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B759" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C759" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D759" t="s">
-        <v>45</v>
+        <v>317</v>
       </c>
       <c r="E759" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F759">
+        <v>3</v>
+      </c>
+      <c r="G759" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="760" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>306</v>
+      </c>
+      <c r="B760" t="s">
+        <v>307</v>
+      </c>
+      <c r="C760" t="s">
+        <v>39</v>
+      </c>
+      <c r="D760" t="s">
+        <v>40</v>
+      </c>
+      <c r="E760" t="s">
+        <v>8</v>
+      </c>
+      <c r="F760">
         <v>6</v>
       </c>
-      <c r="G759" s="2">
-[...28 lines deleted...]
-    <row r="761" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G760" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A761" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B761" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C761" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D761" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E761" t="s">
         <v>13</v>
       </c>
       <c r="F761">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G761" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="762" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="762" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A762" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B762" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C762" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D762" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E762" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F762">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G762" s="2">
-        <v>-0.66700000000000004</v>
-[...3 lines deleted...]
-    <row r="763" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="763" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A763" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B763" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C763" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D763" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E763" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F763">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="G763" s="2">
-        <v>-0.25</v>
-[...3 lines deleted...]
-    <row r="764" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="764" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A764" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B764" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C764" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D764" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E764" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F764">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G764" s="2">
-        <v>0.33300000000000002</v>
-[...3 lines deleted...]
-    <row r="765" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.54500000000000004</v>
+      </c>
+    </row>
+    <row r="765" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A765" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B765" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C765" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D765" t="s">
-        <v>45</v>
+        <v>163</v>
       </c>
       <c r="E765" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F765">
-        <v>5</v>
-[...6 lines deleted...]
-    <row r="766" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G765" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="766" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A766" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B766" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C766" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D766" t="s">
-        <v>304</v>
+        <v>41</v>
       </c>
       <c r="E766" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F766">
         <v>4</v>
       </c>
       <c r="G766" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="767" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="767" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A767" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B767" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C767" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D767" t="s">
-        <v>304</v>
+        <v>41</v>
       </c>
       <c r="E767" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F767">
         <v>2</v>
       </c>
       <c r="G767" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I767"/>
-[...1 lines deleted...]
-    <row r="768" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="768" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A768" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B768" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C768" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D768" t="s">
-        <v>304</v>
+        <v>41</v>
       </c>
       <c r="E768" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F768">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G768" s="2">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="769" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A769" t="s">
+        <v>306</v>
+      </c>
+      <c r="B769" t="s">
+        <v>307</v>
+      </c>
+      <c r="C769" t="s">
+        <v>39</v>
+      </c>
+      <c r="D769" t="s">
+        <v>42</v>
+      </c>
+      <c r="E769" t="s">
+        <v>9</v>
+      </c>
+      <c r="F769">
+        <v>6</v>
+      </c>
+      <c r="G769" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="770" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>306</v>
+      </c>
+      <c r="B770" t="s">
+        <v>307</v>
+      </c>
+      <c r="C770" t="s">
+        <v>39</v>
+      </c>
+      <c r="D770" t="s">
+        <v>42</v>
+      </c>
+      <c r="E770" t="s">
+        <v>339</v>
+      </c>
+      <c r="F770">
+        <v>3</v>
+      </c>
+      <c r="G770" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I768"/>
-[...49 lines deleted...]
-    <row r="771" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="771" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A771" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B771" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C771" t="s">
-        <v>306</v>
+        <v>39</v>
       </c>
       <c r="D771" t="s">
-        <v>307</v>
+        <v>166</v>
       </c>
       <c r="E771" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F771">
         <v>1</v>
       </c>
       <c r="G771" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="772" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A772" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B772" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C772" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="D772" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="E772" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F772">
         <v>1</v>
       </c>
-      <c r="G772" s="2">
-[...4 lines deleted...]
-    <row r="773" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G772" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="773" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A773" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B773" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C773" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="D773" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="E773" t="s">
         <v>13</v>
       </c>
       <c r="F773">
         <v>1</v>
       </c>
       <c r="G773" s="2">
         <v>0</v>
       </c>
-      <c r="I773"/>
-[...1 lines deleted...]
-    <row r="774" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="774" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A774" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B774" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C774" t="s">
-        <v>306</v>
+        <v>43</v>
       </c>
       <c r="D774" t="s">
-        <v>307</v>
+        <v>168</v>
       </c>
       <c r="E774" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F774">
         <v>1</v>
       </c>
-      <c r="G774" s="2">
-[...4 lines deleted...]
-    <row r="775" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G774" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="775" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A775" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B775" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C775" t="s">
-        <v>306</v>
+        <v>43</v>
       </c>
       <c r="D775" t="s">
-        <v>308</v>
+        <v>168</v>
       </c>
       <c r="E775" t="s">
+        <v>13</v>
+      </c>
+      <c r="F775">
+        <v>3</v>
+      </c>
+      <c r="G775" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>306</v>
+      </c>
+      <c r="B776" t="s">
+        <v>307</v>
+      </c>
+      <c r="C776" t="s">
+        <v>43</v>
+      </c>
+      <c r="D776" t="s">
+        <v>168</v>
+      </c>
+      <c r="E776" t="s">
+        <v>339</v>
+      </c>
+      <c r="F776">
+        <v>1</v>
+      </c>
+      <c r="G776" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="777" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>306</v>
+      </c>
+      <c r="B777" t="s">
+        <v>307</v>
+      </c>
+      <c r="C777" t="s">
+        <v>43</v>
+      </c>
+      <c r="D777" t="s">
+        <v>169</v>
+      </c>
+      <c r="E777" t="s">
         <v>8</v>
       </c>
-      <c r="F775">
-[...46 lines deleted...]
-      </c>
       <c r="F777">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="778" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G777" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="778" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A778" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B778" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C778" t="s">
-        <v>306</v>
+        <v>43</v>
       </c>
       <c r="D778" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E778" t="s">
         <v>13</v>
       </c>
       <c r="F778">
         <v>1</v>
       </c>
       <c r="G778" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="779" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="779" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A779" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B779" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C779" t="s">
-        <v>306</v>
+        <v>43</v>
       </c>
       <c r="D779" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="E779" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F779">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G779" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="780" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="780" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A780" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B780" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C780" t="s">
-        <v>306</v>
+        <v>43</v>
       </c>
       <c r="D780" t="s">
-        <v>309</v>
+        <v>46</v>
       </c>
       <c r="E780" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F780">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G780" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="781" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="781" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A781" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B781" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C781" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="D781" t="s">
-        <v>143</v>
+        <v>46</v>
       </c>
       <c r="E781" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F781">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="782" spans="1:9" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="G781" s="2">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="782" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A782" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B782" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C782" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="D782" t="s">
-        <v>143</v>
+        <v>46</v>
       </c>
       <c r="E782" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F782">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G782" s="2">
         <v>0</v>
       </c>
-      <c r="I782"/>
-[...1 lines deleted...]
-    <row r="783" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="783" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A783" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B783" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C783" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="D783" t="s">
-        <v>310</v>
+        <v>46</v>
       </c>
       <c r="E783" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F783">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="784" spans="1:9" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="G783" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="784" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A784" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B784" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C784" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="D784" t="s">
-        <v>310</v>
+        <v>46</v>
       </c>
       <c r="E784" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="F784">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="G784" s="2">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="785" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>306</v>
+      </c>
+      <c r="B785" t="s">
+        <v>307</v>
+      </c>
+      <c r="C785" t="s">
+        <v>43</v>
+      </c>
+      <c r="D785" t="s">
+        <v>47</v>
+      </c>
+      <c r="E785" t="s">
+        <v>8</v>
+      </c>
+      <c r="F785">
+        <v>4</v>
+      </c>
+      <c r="G785" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="786" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>306</v>
+      </c>
+      <c r="B786" t="s">
+        <v>307</v>
+      </c>
+      <c r="C786" t="s">
+        <v>43</v>
+      </c>
+      <c r="D786" t="s">
+        <v>47</v>
+      </c>
+      <c r="E786" t="s">
+        <v>13</v>
+      </c>
+      <c r="F786">
         <v>2</v>
       </c>
-      <c r="I784"/>
-[...43 lines deleted...]
-      </c>
       <c r="G786" s="2">
-        <v>2</v>
-[...3 lines deleted...]
-    <row r="787" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="787" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A787" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B787" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C787" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="D787" t="s">
-        <v>144</v>
+        <v>47</v>
       </c>
       <c r="E787" t="s">
         <v>9</v>
       </c>
       <c r="F787">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="788" spans="1:9" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="G787" s="2">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="788" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A788" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B788" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C788" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="D788" t="s">
-        <v>144</v>
+        <v>47</v>
       </c>
       <c r="E788" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F788">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G788" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="789" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.63600000000000001</v>
+      </c>
+    </row>
+    <row r="789" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A789" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B789" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C789" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="D789" t="s">
-        <v>145</v>
+        <v>47</v>
       </c>
       <c r="E789" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="F789">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="790" spans="1:9" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+      <c r="G789" s="2">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="790" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A790" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B790" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C790" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="D790" t="s">
-        <v>146</v>
+        <v>320</v>
       </c>
       <c r="E790" t="s">
         <v>9</v>
       </c>
       <c r="F790">
+        <v>1</v>
+      </c>
+      <c r="G790" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="791" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>306</v>
+      </c>
+      <c r="B791" t="s">
+        <v>307</v>
+      </c>
+      <c r="C791" t="s">
+        <v>48</v>
+      </c>
+      <c r="D791" t="s">
+        <v>172</v>
+      </c>
+      <c r="E791" t="s">
+        <v>8</v>
+      </c>
+      <c r="F791">
+        <v>1</v>
+      </c>
+      <c r="G791" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="792" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A792" t="s">
+        <v>306</v>
+      </c>
+      <c r="B792" t="s">
+        <v>307</v>
+      </c>
+      <c r="C792" t="s">
+        <v>48</v>
+      </c>
+      <c r="D792" t="s">
+        <v>172</v>
+      </c>
+      <c r="E792" t="s">
+        <v>9</v>
+      </c>
+      <c r="F792">
         <v>3</v>
       </c>
-      <c r="G790" s="4" t="s">
-[...44 lines deleted...]
-      <c r="F792">
+      <c r="G792" s="2">
         <v>2</v>
       </c>
-      <c r="G792" s="2">
-[...4 lines deleted...]
-    <row r="793" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="793" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A793" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B793" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C793" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="D793" t="s">
-        <v>146</v>
+        <v>172</v>
       </c>
       <c r="E793" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F793">
         <v>2</v>
       </c>
       <c r="G793" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="794" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A794" t="s">
+        <v>306</v>
+      </c>
+      <c r="B794" t="s">
+        <v>307</v>
+      </c>
+      <c r="C794" t="s">
+        <v>48</v>
+      </c>
+      <c r="D794" t="s">
+        <v>49</v>
+      </c>
+      <c r="E794" t="s">
+        <v>339</v>
+      </c>
+      <c r="F794">
+        <v>1</v>
+      </c>
+      <c r="G794" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="795" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>306</v>
+      </c>
+      <c r="B795" t="s">
+        <v>307</v>
+      </c>
+      <c r="C795" t="s">
+        <v>48</v>
+      </c>
+      <c r="D795" t="s">
+        <v>50</v>
+      </c>
+      <c r="E795" t="s">
+        <v>8</v>
+      </c>
+      <c r="F795">
+        <v>8</v>
+      </c>
+      <c r="G795" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="796" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>306</v>
+      </c>
+      <c r="B796" t="s">
+        <v>307</v>
+      </c>
+      <c r="C796" t="s">
+        <v>48</v>
+      </c>
+      <c r="D796" t="s">
+        <v>50</v>
+      </c>
+      <c r="E796" t="s">
+        <v>13</v>
+      </c>
+      <c r="F796">
+        <v>15</v>
+      </c>
+      <c r="G796" s="2">
+        <v>0.875</v>
+      </c>
+    </row>
+    <row r="797" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A797" t="s">
+        <v>306</v>
+      </c>
+      <c r="B797" t="s">
+        <v>307</v>
+      </c>
+      <c r="C797" t="s">
+        <v>48</v>
+      </c>
+      <c r="D797" t="s">
+        <v>50</v>
+      </c>
+      <c r="E797" t="s">
+        <v>9</v>
+      </c>
+      <c r="F797">
+        <v>9</v>
+      </c>
+      <c r="G797" s="2">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="798" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A798" t="s">
+        <v>306</v>
+      </c>
+      <c r="B798" t="s">
+        <v>307</v>
+      </c>
+      <c r="C798" t="s">
+        <v>48</v>
+      </c>
+      <c r="D798" t="s">
+        <v>50</v>
+      </c>
+      <c r="E798" t="s">
+        <v>339</v>
+      </c>
+      <c r="F798">
+        <v>16</v>
+      </c>
+      <c r="G798" s="2">
+        <v>0.77800000000000002</v>
+      </c>
+    </row>
+    <row r="799" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A799" t="s">
+        <v>306</v>
+      </c>
+      <c r="B799" t="s">
+        <v>307</v>
+      </c>
+      <c r="C799" t="s">
+        <v>48</v>
+      </c>
+      <c r="D799" t="s">
+        <v>50</v>
+      </c>
+      <c r="E799" t="s">
+        <v>366</v>
+      </c>
+      <c r="F799">
+        <v>15</v>
+      </c>
+      <c r="G799" s="2">
+        <v>-6.3E-2</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A800" t="s">
+        <v>306</v>
+      </c>
+      <c r="B800" t="s">
+        <v>307</v>
+      </c>
+      <c r="C800" t="s">
+        <v>48</v>
+      </c>
+      <c r="D800" t="s">
+        <v>321</v>
+      </c>
+      <c r="E800" t="s">
+        <v>8</v>
+      </c>
+      <c r="F800">
+        <v>2</v>
+      </c>
+      <c r="G800" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A801" t="s">
+        <v>306</v>
+      </c>
+      <c r="B801" t="s">
+        <v>307</v>
+      </c>
+      <c r="C801" t="s">
+        <v>48</v>
+      </c>
+      <c r="D801" t="s">
+        <v>51</v>
+      </c>
+      <c r="E801" t="s">
+        <v>8</v>
+      </c>
+      <c r="F801">
+        <v>1</v>
+      </c>
+      <c r="G801" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A802" t="s">
+        <v>306</v>
+      </c>
+      <c r="B802" t="s">
+        <v>307</v>
+      </c>
+      <c r="C802" t="s">
+        <v>48</v>
+      </c>
+      <c r="D802" t="s">
+        <v>51</v>
+      </c>
+      <c r="E802" t="s">
+        <v>13</v>
+      </c>
+      <c r="F802">
+        <v>3</v>
+      </c>
+      <c r="G802" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A803" t="s">
+        <v>306</v>
+      </c>
+      <c r="B803" t="s">
+        <v>307</v>
+      </c>
+      <c r="C803" t="s">
+        <v>48</v>
+      </c>
+      <c r="D803" t="s">
+        <v>51</v>
+      </c>
+      <c r="E803" t="s">
+        <v>366</v>
+      </c>
+      <c r="F803">
+        <v>1</v>
+      </c>
+      <c r="G803" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
+        <v>306</v>
+      </c>
+      <c r="B804" t="s">
+        <v>307</v>
+      </c>
+      <c r="C804" t="s">
+        <v>48</v>
+      </c>
+      <c r="D804" t="s">
+        <v>52</v>
+      </c>
+      <c r="E804" t="s">
+        <v>9</v>
+      </c>
+      <c r="F804">
+        <v>1</v>
+      </c>
+      <c r="G804" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
+        <v>306</v>
+      </c>
+      <c r="B805" t="s">
+        <v>307</v>
+      </c>
+      <c r="C805" t="s">
+        <v>48</v>
+      </c>
+      <c r="D805" t="s">
+        <v>52</v>
+      </c>
+      <c r="E805" t="s">
+        <v>366</v>
+      </c>
+      <c r="F805">
+        <v>1</v>
+      </c>
+      <c r="G805" s="2">
         <v>0</v>
       </c>
-      <c r="I793"/>
-[...14 lines deleted...]
-      <c r="E794" t="s">
+    </row>
+    <row r="806" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A806" t="s">
+        <v>306</v>
+      </c>
+      <c r="B806" t="s">
+        <v>307</v>
+      </c>
+      <c r="C806" t="s">
+        <v>48</v>
+      </c>
+      <c r="D806" t="s">
+        <v>53</v>
+      </c>
+      <c r="E806" t="s">
         <v>13</v>
       </c>
-      <c r="F794">
-[...71 lines deleted...]
-      <c r="F797">
+      <c r="F806">
+        <v>1</v>
+      </c>
+      <c r="G806" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A807" t="s">
+        <v>306</v>
+      </c>
+      <c r="B807" t="s">
+        <v>307</v>
+      </c>
+      <c r="C807" t="s">
+        <v>48</v>
+      </c>
+      <c r="D807" t="s">
+        <v>300</v>
+      </c>
+      <c r="E807" t="s">
+        <v>9</v>
+      </c>
+      <c r="F807">
+        <v>1</v>
+      </c>
+      <c r="G807" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A808" t="s">
+        <v>306</v>
+      </c>
+      <c r="B808" t="s">
+        <v>307</v>
+      </c>
+      <c r="C808" t="s">
+        <v>48</v>
+      </c>
+      <c r="D808" t="s">
+        <v>54</v>
+      </c>
+      <c r="E808" t="s">
+        <v>8</v>
+      </c>
+      <c r="F808">
         <v>2</v>
       </c>
-      <c r="G797" s="2">
-[...41 lines deleted...]
-      <c r="E799" t="s">
+      <c r="G808" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A809" t="s">
+        <v>306</v>
+      </c>
+      <c r="B809" t="s">
+        <v>307</v>
+      </c>
+      <c r="C809" t="s">
+        <v>55</v>
+      </c>
+      <c r="D809" t="s">
+        <v>56</v>
+      </c>
+      <c r="E809" t="s">
+        <v>339</v>
+      </c>
+      <c r="F809">
+        <v>1</v>
+      </c>
+      <c r="G809" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A810" t="s">
+        <v>306</v>
+      </c>
+      <c r="B810" t="s">
+        <v>307</v>
+      </c>
+      <c r="C810" t="s">
+        <v>301</v>
+      </c>
+      <c r="D810" t="s">
+        <v>302</v>
+      </c>
+      <c r="E810" t="s">
+        <v>339</v>
+      </c>
+      <c r="F810">
+        <v>1</v>
+      </c>
+      <c r="G810" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A811" t="s">
+        <v>306</v>
+      </c>
+      <c r="B811" t="s">
+        <v>307</v>
+      </c>
+      <c r="C811" t="s">
+        <v>174</v>
+      </c>
+      <c r="D811" t="s">
+        <v>322</v>
+      </c>
+      <c r="E811" t="s">
         <v>9</v>
       </c>
-      <c r="F799">
-[...44 lines deleted...]
-      <c r="E801" t="s">
+      <c r="F811">
+        <v>1</v>
+      </c>
+      <c r="G811" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A812" t="s">
+        <v>306</v>
+      </c>
+      <c r="B812" t="s">
+        <v>307</v>
+      </c>
+      <c r="C812" t="s">
+        <v>174</v>
+      </c>
+      <c r="D812" t="s">
+        <v>322</v>
+      </c>
+      <c r="E812" t="s">
+        <v>366</v>
+      </c>
+      <c r="F812">
+        <v>1</v>
+      </c>
+      <c r="G812" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A813" t="s">
+        <v>306</v>
+      </c>
+      <c r="B813" t="s">
+        <v>307</v>
+      </c>
+      <c r="C813" t="s">
+        <v>174</v>
+      </c>
+      <c r="D813" t="s">
+        <v>175</v>
+      </c>
+      <c r="E813" t="s">
         <v>13</v>
       </c>
-      <c r="F801">
-[...286 lines deleted...]
-      </c>
       <c r="F813">
         <v>1</v>
       </c>
       <c r="G813" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="814" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A814" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B814" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C814" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="D814" t="s">
-        <v>314</v>
+        <v>175</v>
       </c>
       <c r="E814" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F814">
         <v>1</v>
       </c>
       <c r="G814" s="2">
         <v>0</v>
       </c>
-      <c r="I814"/>
-[...1 lines deleted...]
-    <row r="815" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="815" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A815" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B815" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C815" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="D815" t="s">
-        <v>314</v>
+        <v>175</v>
       </c>
       <c r="E815" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F815">
         <v>1</v>
       </c>
       <c r="G815" s="2">
         <v>0</v>
       </c>
-      <c r="I815"/>
-[...1 lines deleted...]
-    <row r="816" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="816" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A816" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B816" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C816" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="D816" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="E816" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F816">
+        <v>4</v>
+      </c>
+      <c r="G816" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A817" t="s">
+        <v>306</v>
+      </c>
+      <c r="B817" t="s">
+        <v>307</v>
+      </c>
+      <c r="C817" t="s">
+        <v>174</v>
+      </c>
+      <c r="D817" t="s">
+        <v>177</v>
+      </c>
+      <c r="E817" t="s">
+        <v>13</v>
+      </c>
+      <c r="F817">
+        <v>1</v>
+      </c>
+      <c r="G817" s="2">
+        <v>-0.75</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A818" t="s">
+        <v>306</v>
+      </c>
+      <c r="B818" t="s">
+        <v>307</v>
+      </c>
+      <c r="C818" t="s">
+        <v>174</v>
+      </c>
+      <c r="D818" t="s">
+        <v>177</v>
+      </c>
+      <c r="E818" t="s">
+        <v>9</v>
+      </c>
+      <c r="F818">
         <v>2</v>
       </c>
-      <c r="G816" s="4" t="s">
-[...20 lines deleted...]
-      <c r="F817">
+      <c r="G818" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A819" t="s">
+        <v>306</v>
+      </c>
+      <c r="B819" t="s">
+        <v>307</v>
+      </c>
+      <c r="C819" t="s">
+        <v>174</v>
+      </c>
+      <c r="D819" t="s">
+        <v>177</v>
+      </c>
+      <c r="E819" t="s">
+        <v>339</v>
+      </c>
+      <c r="F819">
         <v>3</v>
       </c>
-      <c r="G817" s="2">
+      <c r="G819" s="2">
         <v>0.5</v>
       </c>
-      <c r="I817"/>
-[...38 lines deleted...]
-      <c r="E819" t="s">
+    </row>
+    <row r="820" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A820" t="s">
+        <v>306</v>
+      </c>
+      <c r="B820" t="s">
+        <v>307</v>
+      </c>
+      <c r="C820" t="s">
+        <v>60</v>
+      </c>
+      <c r="D820" t="s">
+        <v>61</v>
+      </c>
+      <c r="E820" t="s">
+        <v>13</v>
+      </c>
+      <c r="F820">
+        <v>2</v>
+      </c>
+      <c r="G820" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A821" t="s">
+        <v>306</v>
+      </c>
+      <c r="B821" t="s">
+        <v>307</v>
+      </c>
+      <c r="C821" t="s">
+        <v>60</v>
+      </c>
+      <c r="D821" t="s">
+        <v>61</v>
+      </c>
+      <c r="E821" t="s">
         <v>9</v>
       </c>
-      <c r="F819">
-[...46 lines deleted...]
-      </c>
       <c r="F821">
         <v>1</v>
       </c>
       <c r="G821" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="822" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A822" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B822" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C822" t="s">
-        <v>148</v>
+        <v>60</v>
       </c>
       <c r="D822" t="s">
-        <v>315</v>
+        <v>61</v>
       </c>
       <c r="E822" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F822">
         <v>1</v>
       </c>
       <c r="G822" s="2">
         <v>0</v>
       </c>
-      <c r="I822"/>
-[...1 lines deleted...]
-    <row r="823" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="823" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A823" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B823" t="s">
+        <v>307</v>
+      </c>
+      <c r="C823" t="s">
+        <v>62</v>
+      </c>
+      <c r="D823" t="s">
+        <v>323</v>
+      </c>
+      <c r="E823" t="s">
+        <v>366</v>
+      </c>
+      <c r="F823">
+        <v>1</v>
+      </c>
+      <c r="G823" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A824" t="s">
+        <v>306</v>
+      </c>
+      <c r="B824" t="s">
+        <v>307</v>
+      </c>
+      <c r="C824" t="s">
+        <v>62</v>
+      </c>
+      <c r="D824" t="s">
+        <v>64</v>
+      </c>
+      <c r="E824" t="s">
+        <v>8</v>
+      </c>
+      <c r="F824">
+        <v>7</v>
+      </c>
+      <c r="G824" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A825" t="s">
+        <v>306</v>
+      </c>
+      <c r="B825" t="s">
+        <v>307</v>
+      </c>
+      <c r="C825" t="s">
+        <v>62</v>
+      </c>
+      <c r="D825" t="s">
+        <v>64</v>
+      </c>
+      <c r="E825" t="s">
+        <v>13</v>
+      </c>
+      <c r="F825">
+        <v>4</v>
+      </c>
+      <c r="G825" s="2">
+        <v>-0.42899999999999999</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A826" t="s">
+        <v>306</v>
+      </c>
+      <c r="B826" t="s">
+        <v>307</v>
+      </c>
+      <c r="C826" t="s">
+        <v>62</v>
+      </c>
+      <c r="D826" t="s">
+        <v>64</v>
+      </c>
+      <c r="E826" t="s">
+        <v>9</v>
+      </c>
+      <c r="F826">
+        <v>10</v>
+      </c>
+      <c r="G826" s="2">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A827" t="s">
+        <v>306</v>
+      </c>
+      <c r="B827" t="s">
+        <v>307</v>
+      </c>
+      <c r="C827" t="s">
+        <v>62</v>
+      </c>
+      <c r="D827" t="s">
+        <v>64</v>
+      </c>
+      <c r="E827" t="s">
+        <v>339</v>
+      </c>
+      <c r="F827">
+        <v>4</v>
+      </c>
+      <c r="G827" s="2">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="828" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A828" t="s">
+        <v>306</v>
+      </c>
+      <c r="B828" t="s">
+        <v>307</v>
+      </c>
+      <c r="C828" t="s">
+        <v>62</v>
+      </c>
+      <c r="D828" t="s">
+        <v>64</v>
+      </c>
+      <c r="E828" t="s">
+        <v>366</v>
+      </c>
+      <c r="F828">
+        <v>2</v>
+      </c>
+      <c r="G828" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="829" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A829" t="s">
+        <v>306</v>
+      </c>
+      <c r="B829" t="s">
+        <v>307</v>
+      </c>
+      <c r="C829" t="s">
+        <v>62</v>
+      </c>
+      <c r="D829" t="s">
+        <v>182</v>
+      </c>
+      <c r="E829" t="s">
+        <v>13</v>
+      </c>
+      <c r="F829">
+        <v>2</v>
+      </c>
+      <c r="G829" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="830" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>306</v>
+      </c>
+      <c r="B830" t="s">
+        <v>307</v>
+      </c>
+      <c r="C830" t="s">
+        <v>62</v>
+      </c>
+      <c r="D830" t="s">
+        <v>182</v>
+      </c>
+      <c r="E830" t="s">
+        <v>339</v>
+      </c>
+      <c r="F830">
+        <v>5</v>
+      </c>
+      <c r="G830" s="2">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="831" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>306</v>
+      </c>
+      <c r="B831" t="s">
+        <v>307</v>
+      </c>
+      <c r="C831" t="s">
+        <v>62</v>
+      </c>
+      <c r="D831" t="s">
+        <v>182</v>
+      </c>
+      <c r="E831" t="s">
+        <v>366</v>
+      </c>
+      <c r="F831">
+        <v>3</v>
+      </c>
+      <c r="G831" s="2">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="832" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A832" t="s">
+        <v>306</v>
+      </c>
+      <c r="B832" t="s">
+        <v>307</v>
+      </c>
+      <c r="C832" t="s">
+        <v>62</v>
+      </c>
+      <c r="D832" t="s">
+        <v>65</v>
+      </c>
+      <c r="E832" t="s">
+        <v>13</v>
+      </c>
+      <c r="F832">
+        <v>2</v>
+      </c>
+      <c r="G832" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="833" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A833" t="s">
+        <v>306</v>
+      </c>
+      <c r="B833" t="s">
+        <v>307</v>
+      </c>
+      <c r="C833" t="s">
+        <v>62</v>
+      </c>
+      <c r="D833" t="s">
+        <v>65</v>
+      </c>
+      <c r="E833" t="s">
+        <v>9</v>
+      </c>
+      <c r="F833">
+        <v>1</v>
+      </c>
+      <c r="G833" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="834" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A834" t="s">
+        <v>306</v>
+      </c>
+      <c r="B834" t="s">
+        <v>307</v>
+      </c>
+      <c r="C834" t="s">
+        <v>62</v>
+      </c>
+      <c r="D834" t="s">
+        <v>65</v>
+      </c>
+      <c r="E834" t="s">
+        <v>339</v>
+      </c>
+      <c r="F834">
+        <v>3</v>
+      </c>
+      <c r="G834" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="835" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
+        <v>306</v>
+      </c>
+      <c r="B835" t="s">
+        <v>307</v>
+      </c>
+      <c r="C835" t="s">
+        <v>62</v>
+      </c>
+      <c r="D835" t="s">
+        <v>65</v>
+      </c>
+      <c r="E835" t="s">
+        <v>366</v>
+      </c>
+      <c r="F835">
+        <v>5</v>
+      </c>
+      <c r="G835" s="2">
+        <v>0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="836" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
+        <v>306</v>
+      </c>
+      <c r="B836" t="s">
+        <v>307</v>
+      </c>
+      <c r="C836" t="s">
+        <v>62</v>
+      </c>
+      <c r="D836" t="s">
+        <v>183</v>
+      </c>
+      <c r="E836" t="s">
+        <v>13</v>
+      </c>
+      <c r="F836">
+        <v>1</v>
+      </c>
+      <c r="G836" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="837" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A837" t="s">
+        <v>306</v>
+      </c>
+      <c r="B837" t="s">
+        <v>307</v>
+      </c>
+      <c r="C837" t="s">
+        <v>62</v>
+      </c>
+      <c r="D837" t="s">
+        <v>324</v>
+      </c>
+      <c r="E837" t="s">
+        <v>9</v>
+      </c>
+      <c r="F837">
+        <v>4</v>
+      </c>
+      <c r="G837" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="838" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A838" t="s">
+        <v>306</v>
+      </c>
+      <c r="B838" t="s">
+        <v>307</v>
+      </c>
+      <c r="C838" t="s">
+        <v>62</v>
+      </c>
+      <c r="D838" t="s">
+        <v>185</v>
+      </c>
+      <c r="E838" t="s">
+        <v>8</v>
+      </c>
+      <c r="F838">
+        <v>1</v>
+      </c>
+      <c r="G838" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="839" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A839" t="s">
+        <v>306</v>
+      </c>
+      <c r="B839" t="s">
+        <v>307</v>
+      </c>
+      <c r="C839" t="s">
+        <v>62</v>
+      </c>
+      <c r="D839" t="s">
         <v>187</v>
       </c>
-      <c r="C823" t="s">
-[...53 lines deleted...]
-      <c r="E825" t="s">
+      <c r="E839" t="s">
+        <v>366</v>
+      </c>
+      <c r="F839">
+        <v>3</v>
+      </c>
+      <c r="G839" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="840" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A840" t="s">
+        <v>306</v>
+      </c>
+      <c r="B840" t="s">
+        <v>307</v>
+      </c>
+      <c r="C840" t="s">
+        <v>62</v>
+      </c>
+      <c r="D840" t="s">
+        <v>325</v>
+      </c>
+      <c r="E840" t="s">
+        <v>13</v>
+      </c>
+      <c r="F840">
+        <v>1</v>
+      </c>
+      <c r="G840" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="841" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A841" t="s">
+        <v>306</v>
+      </c>
+      <c r="B841" t="s">
+        <v>307</v>
+      </c>
+      <c r="C841" t="s">
+        <v>62</v>
+      </c>
+      <c r="D841" t="s">
+        <v>189</v>
+      </c>
+      <c r="E841" t="s">
         <v>8</v>
       </c>
-      <c r="F825">
-[...236 lines deleted...]
-      <c r="E835" t="s">
+      <c r="F841">
+        <v>4</v>
+      </c>
+      <c r="G841" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="842" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A842" t="s">
+        <v>306</v>
+      </c>
+      <c r="B842" t="s">
+        <v>307</v>
+      </c>
+      <c r="C842" t="s">
+        <v>62</v>
+      </c>
+      <c r="D842" t="s">
+        <v>189</v>
+      </c>
+      <c r="E842" t="s">
         <v>9</v>
       </c>
-      <c r="F835">
-[...166 lines deleted...]
-      </c>
       <c r="F842">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G842" s="2">
         <v>0</v>
       </c>
-      <c r="I842"/>
-[...1 lines deleted...]
-    <row r="843" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="843" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A843" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B843" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C843" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D843" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="E843" t="s">
-        <v>8</v>
+        <v>339</v>
       </c>
       <c r="F843">
         <v>2</v>
       </c>
-      <c r="G843" s="4" t="s">
-[...4 lines deleted...]
-    <row r="844" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G843" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="844" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A844" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B844" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C844" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D844" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="E844" t="s">
-        <v>9</v>
+        <v>366</v>
       </c>
       <c r="F844">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G844" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="845" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>306</v>
+      </c>
+      <c r="B845" t="s">
+        <v>307</v>
+      </c>
+      <c r="C845" t="s">
+        <v>62</v>
+      </c>
+      <c r="D845" t="s">
+        <v>69</v>
+      </c>
+      <c r="E845" t="s">
+        <v>8</v>
+      </c>
+      <c r="F845">
+        <v>1</v>
+      </c>
+      <c r="G845" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="846" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A846" t="s">
+        <v>306</v>
+      </c>
+      <c r="B846" t="s">
+        <v>307</v>
+      </c>
+      <c r="C846" t="s">
+        <v>62</v>
+      </c>
+      <c r="D846" t="s">
+        <v>69</v>
+      </c>
+      <c r="E846" t="s">
+        <v>13</v>
+      </c>
+      <c r="F846">
+        <v>1</v>
+      </c>
+      <c r="G846" s="2">
         <v>0</v>
       </c>
-      <c r="I844"/>
-[...49 lines deleted...]
-    <row r="847" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="847" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A847" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B847" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C847" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D847" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="E847" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F847">
         <v>3</v>
       </c>
-      <c r="G847" s="2">
-[...4 lines deleted...]
-    <row r="848" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G847" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="848" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A848" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B848" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C848" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D848" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="E848" t="s">
         <v>13</v>
       </c>
       <c r="F848">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G848" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="849" spans="1:9" x14ac:dyDescent="0.25">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="849" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A849" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B849" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C849" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D849" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="E849" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F849">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G849" s="2">
         <v>0</v>
       </c>
-      <c r="I849"/>
-[...1 lines deleted...]
-    <row r="850" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="850" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A850" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B850" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C850" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D850" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="E850" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F850">
+        <v>1</v>
+      </c>
+      <c r="G850" s="2">
+        <v>-0.75</v>
+      </c>
+    </row>
+    <row r="851" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A851" t="s">
+        <v>306</v>
+      </c>
+      <c r="B851" t="s">
+        <v>307</v>
+      </c>
+      <c r="C851" t="s">
+        <v>62</v>
+      </c>
+      <c r="D851" t="s">
+        <v>191</v>
+      </c>
+      <c r="E851" t="s">
+        <v>366</v>
+      </c>
+      <c r="F851">
+        <v>1</v>
+      </c>
+      <c r="G851" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="852" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A852" t="s">
+        <v>306</v>
+      </c>
+      <c r="B852" t="s">
+        <v>307</v>
+      </c>
+      <c r="C852" t="s">
+        <v>62</v>
+      </c>
+      <c r="D852" t="s">
+        <v>192</v>
+      </c>
+      <c r="E852" t="s">
+        <v>9</v>
+      </c>
+      <c r="F852">
+        <v>1</v>
+      </c>
+      <c r="G852" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="853" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A853" t="s">
+        <v>306</v>
+      </c>
+      <c r="B853" t="s">
+        <v>307</v>
+      </c>
+      <c r="C853" t="s">
+        <v>62</v>
+      </c>
+      <c r="D853" t="s">
+        <v>71</v>
+      </c>
+      <c r="E853" t="s">
         <v>8</v>
       </c>
-      <c r="G850" s="2">
-[...67 lines deleted...]
-      </c>
       <c r="F853">
         <v>1</v>
       </c>
-      <c r="G853" s="2">
-[...4 lines deleted...]
-    <row r="854" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G853" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="854" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A854" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B854" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C854" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D854" t="s">
-        <v>320</v>
+        <v>71</v>
       </c>
       <c r="E854" t="s">
         <v>13</v>
       </c>
       <c r="F854">
         <v>1</v>
       </c>
-      <c r="G854" s="4" t="s">
-[...4 lines deleted...]
-    <row r="855" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G854" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="855" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A855" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B855" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C855" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D855" t="s">
-        <v>163</v>
+        <v>71</v>
       </c>
       <c r="E855" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F855">
         <v>1</v>
       </c>
-      <c r="G855" s="4" t="s">
-[...4 lines deleted...]
-    <row r="856" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G855" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="856" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A856" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B856" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C856" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D856" t="s">
-        <v>163</v>
+        <v>71</v>
       </c>
       <c r="E856" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="F856">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G856" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="857" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="857" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A857" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B857" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C857" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D857" t="s">
-        <v>164</v>
+        <v>71</v>
       </c>
       <c r="E857" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F857">
         <v>2</v>
       </c>
-      <c r="G857" s="4" t="s">
-[...4 lines deleted...]
-    <row r="858" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G857" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="858" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A858" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B858" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C858" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="D858" t="s">
-        <v>164</v>
+        <v>72</v>
       </c>
       <c r="E858" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F858">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G858" s="2">
+        <v>3</v>
+      </c>
+      <c r="G858" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="859" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A859" t="s">
+        <v>306</v>
+      </c>
+      <c r="B859" t="s">
+        <v>307</v>
+      </c>
+      <c r="C859" t="s">
+        <v>62</v>
+      </c>
+      <c r="D859" t="s">
+        <v>72</v>
+      </c>
+      <c r="E859" t="s">
+        <v>13</v>
+      </c>
+      <c r="F859">
+        <v>1</v>
+      </c>
+      <c r="G859" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="860" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A860" t="s">
+        <v>306</v>
+      </c>
+      <c r="B860" t="s">
+        <v>307</v>
+      </c>
+      <c r="C860" t="s">
+        <v>62</v>
+      </c>
+      <c r="D860" t="s">
+        <v>72</v>
+      </c>
+      <c r="E860" t="s">
+        <v>9</v>
+      </c>
+      <c r="F860">
+        <v>7</v>
+      </c>
+      <c r="G860" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="861" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A861" t="s">
+        <v>306</v>
+      </c>
+      <c r="B861" t="s">
+        <v>307</v>
+      </c>
+      <c r="C861" t="s">
+        <v>62</v>
+      </c>
+      <c r="D861" t="s">
+        <v>72</v>
+      </c>
+      <c r="E861" t="s">
+        <v>339</v>
+      </c>
+      <c r="F861">
+        <v>3</v>
+      </c>
+      <c r="G861" s="2">
+        <v>-0.57099999999999995</v>
+      </c>
+    </row>
+    <row r="862" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A862" t="s">
+        <v>306</v>
+      </c>
+      <c r="B862" t="s">
+        <v>307</v>
+      </c>
+      <c r="C862" t="s">
+        <v>62</v>
+      </c>
+      <c r="D862" t="s">
+        <v>72</v>
+      </c>
+      <c r="E862" t="s">
+        <v>366</v>
+      </c>
+      <c r="F862">
+        <v>1</v>
+      </c>
+      <c r="G862" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="863" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A863" t="s">
+        <v>306</v>
+      </c>
+      <c r="B863" t="s">
+        <v>307</v>
+      </c>
+      <c r="C863" t="s">
+        <v>62</v>
+      </c>
+      <c r="D863" t="s">
+        <v>73</v>
+      </c>
+      <c r="E863" t="s">
+        <v>13</v>
+      </c>
+      <c r="F863">
+        <v>2</v>
+      </c>
+      <c r="G863" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="864" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A864" t="s">
+        <v>306</v>
+      </c>
+      <c r="B864" t="s">
+        <v>307</v>
+      </c>
+      <c r="C864" t="s">
+        <v>62</v>
+      </c>
+      <c r="D864" t="s">
+        <v>326</v>
+      </c>
+      <c r="E864" t="s">
+        <v>9</v>
+      </c>
+      <c r="F864">
+        <v>1</v>
+      </c>
+      <c r="G864" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="865" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A865" t="s">
+        <v>306</v>
+      </c>
+      <c r="B865" t="s">
+        <v>307</v>
+      </c>
+      <c r="C865" t="s">
+        <v>62</v>
+      </c>
+      <c r="D865" t="s">
+        <v>75</v>
+      </c>
+      <c r="E865" t="s">
+        <v>8</v>
+      </c>
+      <c r="F865">
+        <v>1</v>
+      </c>
+      <c r="G865" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="866" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A866" t="s">
+        <v>306</v>
+      </c>
+      <c r="B866" t="s">
+        <v>307</v>
+      </c>
+      <c r="C866" t="s">
+        <v>62</v>
+      </c>
+      <c r="D866" t="s">
+        <v>294</v>
+      </c>
+      <c r="E866" t="s">
+        <v>9</v>
+      </c>
+      <c r="F866">
+        <v>4</v>
+      </c>
+      <c r="G866" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="867" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A867" t="s">
+        <v>306</v>
+      </c>
+      <c r="B867" t="s">
+        <v>307</v>
+      </c>
+      <c r="C867" t="s">
+        <v>62</v>
+      </c>
+      <c r="D867" t="s">
+        <v>195</v>
+      </c>
+      <c r="E867" t="s">
+        <v>8</v>
+      </c>
+      <c r="F867">
+        <v>3</v>
+      </c>
+      <c r="G867" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="868" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A868" t="s">
+        <v>306</v>
+      </c>
+      <c r="B868" t="s">
+        <v>307</v>
+      </c>
+      <c r="C868" t="s">
+        <v>62</v>
+      </c>
+      <c r="D868" t="s">
+        <v>195</v>
+      </c>
+      <c r="E868" t="s">
+        <v>13</v>
+      </c>
+      <c r="F868">
+        <v>4</v>
+      </c>
+      <c r="G868" s="2">
+        <v>0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="869" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A869" t="s">
+        <v>306</v>
+      </c>
+      <c r="B869" t="s">
+        <v>307</v>
+      </c>
+      <c r="C869" t="s">
+        <v>62</v>
+      </c>
+      <c r="D869" t="s">
+        <v>195</v>
+      </c>
+      <c r="E869" t="s">
+        <v>9</v>
+      </c>
+      <c r="F869">
+        <v>2</v>
+      </c>
+      <c r="G869" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I858"/>
-[...41 lines deleted...]
-      <c r="F860">
+    </row>
+    <row r="870" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A870" t="s">
+        <v>306</v>
+      </c>
+      <c r="B870" t="s">
+        <v>307</v>
+      </c>
+      <c r="C870" t="s">
+        <v>62</v>
+      </c>
+      <c r="D870" t="s">
+        <v>195</v>
+      </c>
+      <c r="E870" t="s">
+        <v>339</v>
+      </c>
+      <c r="F870">
+        <v>1</v>
+      </c>
+      <c r="G870" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="871" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A871" t="s">
+        <v>306</v>
+      </c>
+      <c r="B871" t="s">
+        <v>307</v>
+      </c>
+      <c r="C871" t="s">
+        <v>62</v>
+      </c>
+      <c r="D871" t="s">
+        <v>76</v>
+      </c>
+      <c r="E871" t="s">
+        <v>8</v>
+      </c>
+      <c r="F871">
         <v>2</v>
       </c>
-      <c r="G860" s="2">
-[...41 lines deleted...]
-      <c r="E862" t="s">
+      <c r="G871" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="872" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>306</v>
+      </c>
+      <c r="B872" t="s">
+        <v>307</v>
+      </c>
+      <c r="C872" t="s">
+        <v>62</v>
+      </c>
+      <c r="D872" t="s">
+        <v>76</v>
+      </c>
+      <c r="E872" t="s">
         <v>13</v>
       </c>
-      <c r="F862">
-[...26 lines deleted...]
-      <c r="G863" s="2">
+      <c r="F872">
+        <v>4</v>
+      </c>
+      <c r="G872" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>306</v>
+      </c>
+      <c r="B873" t="s">
+        <v>307</v>
+      </c>
+      <c r="C873" t="s">
+        <v>62</v>
+      </c>
+      <c r="D873" t="s">
+        <v>76</v>
+      </c>
+      <c r="E873" t="s">
+        <v>9</v>
+      </c>
+      <c r="F873">
+        <v>4</v>
+      </c>
+      <c r="G873" s="2">
         <v>0</v>
       </c>
-      <c r="I863"/>
-[...241 lines deleted...]
-    <row r="874" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="874" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A874" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B874" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C874" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
       <c r="D874" t="s">
-        <v>326</v>
+        <v>79</v>
       </c>
       <c r="E874" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F874">
         <v>1</v>
       </c>
       <c r="G874" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="875" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A875" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B875" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C875" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
       <c r="D875" t="s">
-        <v>326</v>
+        <v>364</v>
       </c>
       <c r="E875" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F875">
         <v>1</v>
       </c>
-      <c r="G875" s="2">
-[...4 lines deleted...]
-    <row r="876" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G875" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A876" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B876" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C876" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
       <c r="D876" t="s">
-        <v>327</v>
+        <v>196</v>
       </c>
       <c r="E876" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F876">
         <v>1</v>
       </c>
       <c r="G876" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="877" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A877" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B877" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C877" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
       <c r="D877" t="s">
-        <v>433</v>
+        <v>378</v>
       </c>
       <c r="E877" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F877">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G877" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="878" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A878" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B878" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C878" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
       <c r="D878" t="s">
-        <v>328</v>
+        <v>352</v>
       </c>
       <c r="E878" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F878">
         <v>1</v>
       </c>
       <c r="G878" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="879" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A879" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B879" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C879" t="s">
-        <v>169</v>
+        <v>82</v>
       </c>
       <c r="D879" t="s">
-        <v>329</v>
+        <v>200</v>
       </c>
       <c r="E879" t="s">
         <v>8</v>
       </c>
       <c r="F879">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G879" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="880" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A880" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B880" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C880" t="s">
-        <v>169</v>
+        <v>82</v>
       </c>
       <c r="D880" t="s">
-        <v>329</v>
+        <v>200</v>
       </c>
       <c r="E880" t="s">
+        <v>13</v>
+      </c>
+      <c r="F880">
+        <v>1</v>
+      </c>
+      <c r="G880" s="2">
+        <v>-0.75</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A881" t="s">
+        <v>306</v>
+      </c>
+      <c r="B881" t="s">
+        <v>307</v>
+      </c>
+      <c r="C881" t="s">
+        <v>82</v>
+      </c>
+      <c r="D881" t="s">
+        <v>84</v>
+      </c>
+      <c r="E881" t="s">
+        <v>8</v>
+      </c>
+      <c r="F881">
+        <v>1</v>
+      </c>
+      <c r="G881" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A882" t="s">
+        <v>306</v>
+      </c>
+      <c r="B882" t="s">
+        <v>307</v>
+      </c>
+      <c r="C882" t="s">
+        <v>91</v>
+      </c>
+      <c r="D882" t="s">
+        <v>92</v>
+      </c>
+      <c r="E882" t="s">
+        <v>8</v>
+      </c>
+      <c r="F882">
+        <v>6</v>
+      </c>
+      <c r="G882" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A883" t="s">
+        <v>306</v>
+      </c>
+      <c r="B883" t="s">
+        <v>307</v>
+      </c>
+      <c r="C883" t="s">
+        <v>91</v>
+      </c>
+      <c r="D883" t="s">
+        <v>92</v>
+      </c>
+      <c r="E883" t="s">
+        <v>13</v>
+      </c>
+      <c r="F883">
+        <v>5</v>
+      </c>
+      <c r="G883" s="2">
+        <v>-0.16700000000000001</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A884" t="s">
+        <v>306</v>
+      </c>
+      <c r="B884" t="s">
+        <v>307</v>
+      </c>
+      <c r="C884" t="s">
+        <v>91</v>
+      </c>
+      <c r="D884" t="s">
+        <v>92</v>
+      </c>
+      <c r="E884" t="s">
         <v>9</v>
       </c>
-      <c r="F880">
-[...2 lines deleted...]
-      <c r="G880" s="2">
+      <c r="F884">
+        <v>3</v>
+      </c>
+      <c r="G884" s="2">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A885" t="s">
+        <v>306</v>
+      </c>
+      <c r="B885" t="s">
+        <v>307</v>
+      </c>
+      <c r="C885" t="s">
+        <v>91</v>
+      </c>
+      <c r="D885" t="s">
+        <v>92</v>
+      </c>
+      <c r="E885" t="s">
+        <v>366</v>
+      </c>
+      <c r="F885">
+        <v>3</v>
+      </c>
+      <c r="G885" s="2">
         <v>0</v>
       </c>
-      <c r="I880"/>
-[...20 lines deleted...]
-      <c r="G881" s="2">
+    </row>
+    <row r="886" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>306</v>
+      </c>
+      <c r="B886" t="s">
+        <v>307</v>
+      </c>
+      <c r="C886" t="s">
+        <v>91</v>
+      </c>
+      <c r="D886" t="s">
+        <v>203</v>
+      </c>
+      <c r="E886" t="s">
+        <v>13</v>
+      </c>
+      <c r="F886">
+        <v>1</v>
+      </c>
+      <c r="G886" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>306</v>
+      </c>
+      <c r="B887" t="s">
+        <v>307</v>
+      </c>
+      <c r="C887" t="s">
+        <v>91</v>
+      </c>
+      <c r="D887" t="s">
+        <v>392</v>
+      </c>
+      <c r="E887" t="s">
+        <v>366</v>
+      </c>
+      <c r="F887">
+        <v>2</v>
+      </c>
+      <c r="G887" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A888" t="s">
+        <v>306</v>
+      </c>
+      <c r="B888" t="s">
+        <v>307</v>
+      </c>
+      <c r="C888" t="s">
+        <v>91</v>
+      </c>
+      <c r="D888" t="s">
+        <v>204</v>
+      </c>
+      <c r="E888" t="s">
+        <v>8</v>
+      </c>
+      <c r="F888">
+        <v>5</v>
+      </c>
+      <c r="G888" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A889" t="s">
+        <v>306</v>
+      </c>
+      <c r="B889" t="s">
+        <v>307</v>
+      </c>
+      <c r="C889" t="s">
+        <v>91</v>
+      </c>
+      <c r="D889" t="s">
+        <v>204</v>
+      </c>
+      <c r="E889" t="s">
+        <v>9</v>
+      </c>
+      <c r="F889">
+        <v>1</v>
+      </c>
+      <c r="G889" s="2">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A890" t="s">
+        <v>306</v>
+      </c>
+      <c r="B890" t="s">
+        <v>307</v>
+      </c>
+      <c r="C890" t="s">
+        <v>91</v>
+      </c>
+      <c r="D890" t="s">
+        <v>205</v>
+      </c>
+      <c r="E890" t="s">
+        <v>339</v>
+      </c>
+      <c r="F890">
+        <v>1</v>
+      </c>
+      <c r="G890" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A891" t="s">
+        <v>306</v>
+      </c>
+      <c r="B891" t="s">
+        <v>307</v>
+      </c>
+      <c r="C891" t="s">
+        <v>91</v>
+      </c>
+      <c r="D891" t="s">
+        <v>206</v>
+      </c>
+      <c r="E891" t="s">
+        <v>8</v>
+      </c>
+      <c r="F891">
+        <v>5</v>
+      </c>
+      <c r="G891" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A892" t="s">
+        <v>306</v>
+      </c>
+      <c r="B892" t="s">
+        <v>307</v>
+      </c>
+      <c r="C892" t="s">
+        <v>207</v>
+      </c>
+      <c r="D892" t="s">
+        <v>208</v>
+      </c>
+      <c r="E892" t="s">
+        <v>8</v>
+      </c>
+      <c r="F892">
+        <v>1</v>
+      </c>
+      <c r="G892" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A893" t="s">
+        <v>306</v>
+      </c>
+      <c r="B893" t="s">
+        <v>307</v>
+      </c>
+      <c r="C893" t="s">
+        <v>207</v>
+      </c>
+      <c r="D893" t="s">
+        <v>208</v>
+      </c>
+      <c r="E893" t="s">
+        <v>9</v>
+      </c>
+      <c r="F893">
+        <v>1</v>
+      </c>
+      <c r="G893" s="2">
         <v>0</v>
       </c>
-      <c r="I881"/>
-[...110 lines deleted...]
-      <c r="E886" t="s">
+    </row>
+    <row r="894" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A894" t="s">
+        <v>306</v>
+      </c>
+      <c r="B894" t="s">
+        <v>307</v>
+      </c>
+      <c r="C894" t="s">
+        <v>209</v>
+      </c>
+      <c r="D894" t="s">
+        <v>210</v>
+      </c>
+      <c r="E894" t="s">
+        <v>8</v>
+      </c>
+      <c r="F894">
+        <v>1</v>
+      </c>
+      <c r="G894" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A895" t="s">
+        <v>306</v>
+      </c>
+      <c r="B895" t="s">
+        <v>307</v>
+      </c>
+      <c r="C895" t="s">
+        <v>308</v>
+      </c>
+      <c r="D895" t="s">
+        <v>309</v>
+      </c>
+      <c r="E895" t="s">
+        <v>13</v>
+      </c>
+      <c r="F895">
+        <v>1</v>
+      </c>
+      <c r="G895" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A896" t="s">
+        <v>306</v>
+      </c>
+      <c r="B896" t="s">
+        <v>307</v>
+      </c>
+      <c r="C896" t="s">
+        <v>308</v>
+      </c>
+      <c r="D896" t="s">
+        <v>310</v>
+      </c>
+      <c r="E896" t="s">
+        <v>8</v>
+      </c>
+      <c r="F896">
+        <v>1</v>
+      </c>
+      <c r="G896" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A897" t="s">
+        <v>306</v>
+      </c>
+      <c r="B897" t="s">
+        <v>307</v>
+      </c>
+      <c r="C897" t="s">
+        <v>308</v>
+      </c>
+      <c r="D897" t="s">
+        <v>310</v>
+      </c>
+      <c r="E897" t="s">
+        <v>13</v>
+      </c>
+      <c r="F897">
+        <v>4</v>
+      </c>
+      <c r="G897" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A898" t="s">
+        <v>306</v>
+      </c>
+      <c r="B898" t="s">
+        <v>307</v>
+      </c>
+      <c r="C898" t="s">
+        <v>308</v>
+      </c>
+      <c r="D898" t="s">
+        <v>311</v>
+      </c>
+      <c r="E898" t="s">
+        <v>13</v>
+      </c>
+      <c r="F898">
+        <v>5</v>
+      </c>
+      <c r="G898" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A899" t="s">
+        <v>306</v>
+      </c>
+      <c r="B899" t="s">
+        <v>307</v>
+      </c>
+      <c r="C899" t="s">
+        <v>308</v>
+      </c>
+      <c r="D899" t="s">
+        <v>312</v>
+      </c>
+      <c r="E899" t="s">
+        <v>8</v>
+      </c>
+      <c r="F899">
         <v>9</v>
       </c>
-      <c r="F886">
-[...313 lines deleted...]
-      </c>
       <c r="G899" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="900" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A900" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B900" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C900" t="s">
-        <v>334</v>
+        <v>308</v>
       </c>
       <c r="D900" t="s">
-        <v>335</v>
+        <v>312</v>
       </c>
       <c r="E900" t="s">
         <v>13</v>
       </c>
       <c r="F900">
+        <v>3</v>
+      </c>
+      <c r="G900" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A901" t="s">
+        <v>306</v>
+      </c>
+      <c r="B901" t="s">
+        <v>307</v>
+      </c>
+      <c r="C901" t="s">
+        <v>308</v>
+      </c>
+      <c r="D901" t="s">
+        <v>313</v>
+      </c>
+      <c r="E901" t="s">
+        <v>8</v>
+      </c>
+      <c r="F901">
+        <v>8</v>
+      </c>
+      <c r="G901" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A902" t="s">
+        <v>306</v>
+      </c>
+      <c r="B902" t="s">
+        <v>307</v>
+      </c>
+      <c r="C902" t="s">
+        <v>308</v>
+      </c>
+      <c r="D902" t="s">
+        <v>313</v>
+      </c>
+      <c r="E902" t="s">
+        <v>13</v>
+      </c>
+      <c r="F902">
+        <v>15</v>
+      </c>
+      <c r="G902" s="2">
+        <v>0.875</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A903" t="s">
+        <v>306</v>
+      </c>
+      <c r="B903" t="s">
+        <v>307</v>
+      </c>
+      <c r="C903" t="s">
+        <v>308</v>
+      </c>
+      <c r="D903" t="s">
+        <v>314</v>
+      </c>
+      <c r="E903" t="s">
+        <v>13</v>
+      </c>
+      <c r="F903">
         <v>2</v>
       </c>
-      <c r="G900" s="4" t="s">
-[...76 lines deleted...]
-    <row r="904" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G903" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A904" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B904" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C904" t="s">
-        <v>336</v>
+        <v>308</v>
       </c>
       <c r="D904" t="s">
-        <v>337</v>
+        <v>315</v>
       </c>
       <c r="E904" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F904">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="905" spans="1:9" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="G904" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A905" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B905" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C905" t="s">
-        <v>336</v>
+        <v>308</v>
       </c>
       <c r="D905" t="s">
-        <v>338</v>
+        <v>315</v>
       </c>
       <c r="E905" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F905">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="906" spans="1:9" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+      <c r="G905" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A906" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B906" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C906" t="s">
-        <v>336</v>
+        <v>308</v>
       </c>
       <c r="D906" t="s">
-        <v>338</v>
+        <v>316</v>
       </c>
       <c r="E906" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F906">
         <v>1</v>
       </c>
-      <c r="G906" s="2">
-[...4 lines deleted...]
-    <row r="907" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G906" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A907" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B907" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C907" t="s">
-        <v>336</v>
+        <v>308</v>
       </c>
       <c r="D907" t="s">
-        <v>338</v>
+        <v>316</v>
       </c>
       <c r="E907" t="s">
         <v>13</v>
       </c>
       <c r="F907">
         <v>1</v>
       </c>
       <c r="G907" s="2">
         <v>0</v>
       </c>
-      <c r="I907"/>
-[...1 lines deleted...]
-    <row r="908" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="908" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A908" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B908" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C908" t="s">
-        <v>336</v>
+        <v>95</v>
       </c>
       <c r="D908" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="E908" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F908">
         <v>1</v>
       </c>
-      <c r="G908" s="2">
+      <c r="G908" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A909" t="s">
+        <v>306</v>
+      </c>
+      <c r="B909" t="s">
+        <v>307</v>
+      </c>
+      <c r="C909" t="s">
+        <v>95</v>
+      </c>
+      <c r="D909" t="s">
+        <v>216</v>
+      </c>
+      <c r="E909" t="s">
+        <v>339</v>
+      </c>
+      <c r="F909">
+        <v>1</v>
+      </c>
+      <c r="G909" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A910" t="s">
+        <v>306</v>
+      </c>
+      <c r="B910" t="s">
+        <v>307</v>
+      </c>
+      <c r="C910" t="s">
+        <v>95</v>
+      </c>
+      <c r="D910" t="s">
+        <v>216</v>
+      </c>
+      <c r="E910" t="s">
+        <v>366</v>
+      </c>
+      <c r="F910">
+        <v>3</v>
+      </c>
+      <c r="G910" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A911" t="s">
+        <v>306</v>
+      </c>
+      <c r="B911" t="s">
+        <v>307</v>
+      </c>
+      <c r="C911" t="s">
+        <v>95</v>
+      </c>
+      <c r="D911" t="s">
+        <v>219</v>
+      </c>
+      <c r="E911" t="s">
+        <v>9</v>
+      </c>
+      <c r="F911">
+        <v>1</v>
+      </c>
+      <c r="G911" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A912" t="s">
+        <v>306</v>
+      </c>
+      <c r="B912" t="s">
+        <v>307</v>
+      </c>
+      <c r="C912" t="s">
+        <v>95</v>
+      </c>
+      <c r="D912" t="s">
+        <v>219</v>
+      </c>
+      <c r="E912" t="s">
+        <v>339</v>
+      </c>
+      <c r="F912">
+        <v>1</v>
+      </c>
+      <c r="G912" s="2">
         <v>0</v>
       </c>
-      <c r="I908"/>
-[...97 lines deleted...]
-    <row r="913" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="913" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A913" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B913" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C913" t="s">
-        <v>336</v>
+        <v>95</v>
       </c>
       <c r="D913" t="s">
-        <v>340</v>
+        <v>219</v>
       </c>
       <c r="E913" t="s">
-        <v>9</v>
+        <v>366</v>
       </c>
       <c r="F913">
         <v>1</v>
       </c>
       <c r="G913" s="2">
         <v>0</v>
       </c>
-      <c r="I913"/>
-[...1 lines deleted...]
-    <row r="914" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="914" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A914" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B914" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C914" t="s">
-        <v>336</v>
+        <v>220</v>
       </c>
       <c r="D914" t="s">
-        <v>340</v>
+        <v>221</v>
       </c>
       <c r="E914" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F914">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="915" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G914" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A915" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B915" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C915" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="D915" t="s">
-        <v>340</v>
+        <v>222</v>
       </c>
       <c r="E915" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="F915">
         <v>1</v>
       </c>
-      <c r="G915" s="2">
-[...4 lines deleted...]
-    <row r="916" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G915" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A916" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B916" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C916" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="D916" t="s">
-        <v>340</v>
+        <v>224</v>
       </c>
       <c r="E916" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F916">
         <v>2</v>
       </c>
-      <c r="G916" s="2">
-[...4 lines deleted...]
-    <row r="917" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G916" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A917" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B917" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C917" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="D917" t="s">
-        <v>341</v>
+        <v>224</v>
       </c>
       <c r="E917" t="s">
+        <v>13</v>
+      </c>
+      <c r="F917">
+        <v>2</v>
+      </c>
+      <c r="G917" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
+        <v>306</v>
+      </c>
+      <c r="B918" t="s">
+        <v>307</v>
+      </c>
+      <c r="C918" t="s">
+        <v>96</v>
+      </c>
+      <c r="D918" t="s">
+        <v>224</v>
+      </c>
+      <c r="E918" t="s">
+        <v>366</v>
+      </c>
+      <c r="F918">
+        <v>3</v>
+      </c>
+      <c r="G918" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
+        <v>306</v>
+      </c>
+      <c r="B919" t="s">
+        <v>307</v>
+      </c>
+      <c r="C919" t="s">
+        <v>96</v>
+      </c>
+      <c r="D919" t="s">
+        <v>226</v>
+      </c>
+      <c r="E919" t="s">
         <v>8</v>
       </c>
-      <c r="F917">
-[...46 lines deleted...]
-      </c>
       <c r="F919">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G919" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="920" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A920" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B920" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C920" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="D920" t="s">
-        <v>344</v>
+        <v>226</v>
       </c>
       <c r="E920" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F920">
-        <v>2</v>
-[...6 lines deleted...]
-    <row r="921" spans="1:9" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+      <c r="G920" s="2">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A921" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B921" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C921" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="D921" t="s">
-        <v>344</v>
+        <v>226</v>
       </c>
       <c r="E921" t="s">
         <v>9</v>
       </c>
       <c r="F921">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="G921" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="922" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.17599999999999999</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A922" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B922" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C922" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="D922" t="s">
-        <v>344</v>
+        <v>226</v>
       </c>
       <c r="E922" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="F922">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G922" s="2">
-        <v>-0.5</v>
-[...3 lines deleted...]
-    <row r="923" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.42899999999999999</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A923" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B923" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C923" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="D923" t="s">
-        <v>344</v>
+        <v>226</v>
       </c>
       <c r="E923" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F923">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G923" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="924" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.125</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A924" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B924" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C924" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="D924" t="s">
-        <v>344</v>
+        <v>227</v>
       </c>
       <c r="E924" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="F924">
         <v>2</v>
       </c>
-      <c r="G924" s="2">
-[...4 lines deleted...]
-    <row r="925" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G924" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A925" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B925" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C925" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="D925" t="s">
-        <v>344</v>
+        <v>227</v>
       </c>
       <c r="E925" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="F925">
         <v>1</v>
       </c>
       <c r="G925" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I925"/>
-[...1 lines deleted...]
-    <row r="926" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="926" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A926" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B926" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C926" t="s">
-        <v>336</v>
+        <v>96</v>
       </c>
       <c r="D926" t="s">
-        <v>344</v>
+        <v>228</v>
       </c>
       <c r="E926" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F926">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="927" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G926" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A927" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B927" t="s">
-        <v>187</v>
+        <v>307</v>
       </c>
       <c r="C927" t="s">
-        <v>345</v>
+        <v>96</v>
       </c>
       <c r="D927" t="s">
-        <v>346</v>
+        <v>228</v>
       </c>
       <c r="E927" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F927">
+        <v>4</v>
+      </c>
+      <c r="G927" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
+        <v>306</v>
+      </c>
+      <c r="B928" t="s">
+        <v>307</v>
+      </c>
+      <c r="C928" t="s">
+        <v>96</v>
+      </c>
+      <c r="D928" t="s">
+        <v>228</v>
+      </c>
+      <c r="E928" t="s">
+        <v>9</v>
+      </c>
+      <c r="F928">
+        <v>3</v>
+      </c>
+      <c r="G928" s="2">
+        <v>-0.25</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A929" t="s">
+        <v>306</v>
+      </c>
+      <c r="B929" t="s">
+        <v>307</v>
+      </c>
+      <c r="C929" t="s">
+        <v>96</v>
+      </c>
+      <c r="D929" t="s">
+        <v>228</v>
+      </c>
+      <c r="E929" t="s">
+        <v>339</v>
+      </c>
+      <c r="F929">
+        <v>5</v>
+      </c>
+      <c r="G929" s="2">
+        <v>0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A930" t="s">
+        <v>306</v>
+      </c>
+      <c r="B930" t="s">
+        <v>307</v>
+      </c>
+      <c r="C930" t="s">
+        <v>96</v>
+      </c>
+      <c r="D930" t="s">
+        <v>228</v>
+      </c>
+      <c r="E930" t="s">
+        <v>366</v>
+      </c>
+      <c r="F930">
+        <v>4</v>
+      </c>
+      <c r="G930" s="2">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A931" t="s">
+        <v>306</v>
+      </c>
+      <c r="B931" t="s">
+        <v>307</v>
+      </c>
+      <c r="C931" t="s">
+        <v>96</v>
+      </c>
+      <c r="D931" t="s">
+        <v>229</v>
+      </c>
+      <c r="E931" t="s">
+        <v>339</v>
+      </c>
+      <c r="F931">
+        <v>3</v>
+      </c>
+      <c r="G931" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A932" t="s">
+        <v>306</v>
+      </c>
+      <c r="B932" t="s">
+        <v>307</v>
+      </c>
+      <c r="C932" t="s">
+        <v>96</v>
+      </c>
+      <c r="D932" t="s">
+        <v>229</v>
+      </c>
+      <c r="E932" t="s">
+        <v>366</v>
+      </c>
+      <c r="F932">
         <v>2</v>
       </c>
-      <c r="G927" s="4" t="s">
-[...17 lines deleted...]
-      <c r="E928" t="s">
+      <c r="G932" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A933" t="s">
+        <v>306</v>
+      </c>
+      <c r="B933" t="s">
+        <v>307</v>
+      </c>
+      <c r="C933" t="s">
+        <v>96</v>
+      </c>
+      <c r="D933" t="s">
+        <v>230</v>
+      </c>
+      <c r="E933" t="s">
+        <v>8</v>
+      </c>
+      <c r="F933">
+        <v>3</v>
+      </c>
+      <c r="G933" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A934" t="s">
+        <v>306</v>
+      </c>
+      <c r="B934" t="s">
+        <v>307</v>
+      </c>
+      <c r="C934" t="s">
+        <v>96</v>
+      </c>
+      <c r="D934" t="s">
+        <v>230</v>
+      </c>
+      <c r="E934" t="s">
+        <v>339</v>
+      </c>
+      <c r="F934">
+        <v>1</v>
+      </c>
+      <c r="G934" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A935" t="s">
+        <v>306</v>
+      </c>
+      <c r="B935" t="s">
+        <v>307</v>
+      </c>
+      <c r="C935" t="s">
+        <v>96</v>
+      </c>
+      <c r="D935" t="s">
+        <v>99</v>
+      </c>
+      <c r="E935" t="s">
+        <v>366</v>
+      </c>
+      <c r="F935">
+        <v>2</v>
+      </c>
+      <c r="G935" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A936" t="s">
+        <v>306</v>
+      </c>
+      <c r="B936" t="s">
+        <v>307</v>
+      </c>
+      <c r="C936" t="s">
+        <v>100</v>
+      </c>
+      <c r="D936" t="s">
+        <v>328</v>
+      </c>
+      <c r="E936" t="s">
         <v>13</v>
       </c>
-      <c r="F928">
-[...44 lines deleted...]
-      <c r="E930" t="s">
+      <c r="F936">
+        <v>1</v>
+      </c>
+      <c r="G936" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="937" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A937" t="s">
+        <v>306</v>
+      </c>
+      <c r="B937" t="s">
+        <v>307</v>
+      </c>
+      <c r="C937" t="s">
+        <v>235</v>
+      </c>
+      <c r="D937" t="s">
+        <v>236</v>
+      </c>
+      <c r="E937" t="s">
         <v>13</v>
       </c>
-      <c r="F930">
-[...166 lines deleted...]
-      </c>
       <c r="F937">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="938" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G937" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="938" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A938" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B938" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C938" t="s">
-        <v>47</v>
+        <v>103</v>
       </c>
       <c r="D938" t="s">
-        <v>48</v>
+        <v>238</v>
       </c>
       <c r="E938" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F938">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="939" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G938" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="939" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A939" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B939" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C939" t="s">
-        <v>47</v>
+        <v>103</v>
       </c>
       <c r="D939" t="s">
-        <v>49</v>
+        <v>238</v>
       </c>
       <c r="E939" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F939">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="940" spans="1:9" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="G939" s="2">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="940" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A940" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B940" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C940" t="s">
-        <v>51</v>
+        <v>103</v>
       </c>
       <c r="D940" t="s">
-        <v>419</v>
+        <v>241</v>
       </c>
       <c r="E940" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F940">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G940" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="941" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="941" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A941" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B941" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C941" t="s">
-        <v>51</v>
+        <v>103</v>
       </c>
       <c r="D941" t="s">
-        <v>54</v>
+        <v>242</v>
       </c>
       <c r="E941" t="s">
         <v>13</v>
       </c>
       <c r="F941">
+        <v>5</v>
+      </c>
+      <c r="G941" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="942" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A942" t="s">
+        <v>306</v>
+      </c>
+      <c r="B942" t="s">
+        <v>307</v>
+      </c>
+      <c r="C942" t="s">
+        <v>103</v>
+      </c>
+      <c r="D942" t="s">
+        <v>242</v>
+      </c>
+      <c r="E942" t="s">
+        <v>9</v>
+      </c>
+      <c r="F942">
         <v>2</v>
       </c>
-      <c r="G941" s="4" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="G942" s="2">
+        <v>-0.6</v>
+      </c>
+    </row>
+    <row r="943" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A943" t="s">
+        <v>306</v>
+      </c>
+      <c r="B943" t="s">
+        <v>307</v>
+      </c>
+      <c r="C943" t="s">
+        <v>103</v>
+      </c>
+      <c r="D943" t="s">
+        <v>242</v>
+      </c>
+      <c r="E943" t="s">
+        <v>366</v>
+      </c>
+      <c r="F943">
+        <v>10</v>
+      </c>
+      <c r="G943" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="944" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A944" t="s">
+        <v>306</v>
+      </c>
+      <c r="B944" t="s">
+        <v>307</v>
+      </c>
+      <c r="C944" t="s">
+        <v>106</v>
+      </c>
+      <c r="D944" t="s">
+        <v>243</v>
+      </c>
+      <c r="E944" t="s">
+        <v>8</v>
+      </c>
+      <c r="F944">
+        <v>1</v>
+      </c>
+      <c r="G944" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="945" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A945" t="s">
+        <v>306</v>
+      </c>
+      <c r="B945" t="s">
+        <v>307</v>
+      </c>
+      <c r="C945" t="s">
+        <v>106</v>
+      </c>
+      <c r="D945" t="s">
+        <v>243</v>
+      </c>
+      <c r="E945" t="s">
+        <v>339</v>
+      </c>
+      <c r="F945">
+        <v>1</v>
+      </c>
+      <c r="G945" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="946" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A946" t="s">
+        <v>306</v>
+      </c>
+      <c r="B946" t="s">
+        <v>307</v>
+      </c>
+      <c r="C946" t="s">
+        <v>106</v>
+      </c>
+      <c r="D946" t="s">
+        <v>107</v>
+      </c>
+      <c r="E946" t="s">
+        <v>8</v>
+      </c>
+      <c r="F946">
+        <v>1</v>
+      </c>
+      <c r="G946" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="947" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A947" t="s">
+        <v>306</v>
+      </c>
+      <c r="B947" t="s">
+        <v>307</v>
+      </c>
+      <c r="C947" t="s">
+        <v>106</v>
+      </c>
+      <c r="D947" t="s">
+        <v>107</v>
+      </c>
+      <c r="E947" t="s">
+        <v>9</v>
+      </c>
+      <c r="F947">
+        <v>3</v>
+      </c>
+      <c r="G947" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="948" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A948" t="s">
+        <v>306</v>
+      </c>
+      <c r="B948" t="s">
+        <v>307</v>
+      </c>
+      <c r="C948" t="s">
+        <v>106</v>
+      </c>
+      <c r="D948" t="s">
+        <v>107</v>
+      </c>
+      <c r="E948" t="s">
+        <v>339</v>
+      </c>
+      <c r="F948">
+        <v>2</v>
+      </c>
+      <c r="G948" s="2">
+        <v>-0.33300000000000002</v>
+      </c>
+    </row>
+    <row r="949" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A949" t="s">
+        <v>306</v>
+      </c>
+      <c r="B949" t="s">
+        <v>307</v>
+      </c>
+      <c r="C949" t="s">
+        <v>106</v>
+      </c>
+      <c r="D949" t="s">
+        <v>107</v>
+      </c>
+      <c r="E949" t="s">
+        <v>366</v>
+      </c>
+      <c r="F949">
+        <v>1</v>
+      </c>
+      <c r="G949" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I942"/>
-[...62 lines deleted...]
-      <c r="E945" t="s">
+    </row>
+    <row r="950" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A950" t="s">
+        <v>306</v>
+      </c>
+      <c r="B950" t="s">
+        <v>307</v>
+      </c>
+      <c r="C950" t="s">
+        <v>106</v>
+      </c>
+      <c r="D950" t="s">
+        <v>244</v>
+      </c>
+      <c r="E950" t="s">
         <v>9</v>
       </c>
-      <c r="F945">
+      <c r="F950">
         <v>2</v>
       </c>
-      <c r="G945" s="4" t="s">
-[...23 lines deleted...]
-      <c r="G946" s="2">
+      <c r="G950" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="951" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A951" t="s">
+        <v>306</v>
+      </c>
+      <c r="B951" t="s">
+        <v>307</v>
+      </c>
+      <c r="C951" t="s">
+        <v>106</v>
+      </c>
+      <c r="D951" t="s">
+        <v>329</v>
+      </c>
+      <c r="E951" t="s">
+        <v>9</v>
+      </c>
+      <c r="F951">
+        <v>1</v>
+      </c>
+      <c r="G951" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="952" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A952" t="s">
+        <v>306</v>
+      </c>
+      <c r="B952" t="s">
+        <v>307</v>
+      </c>
+      <c r="C952" t="s">
+        <v>106</v>
+      </c>
+      <c r="D952" t="s">
+        <v>329</v>
+      </c>
+      <c r="E952" t="s">
+        <v>339</v>
+      </c>
+      <c r="F952">
+        <v>1</v>
+      </c>
+      <c r="G952" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="953" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A953" t="s">
+        <v>306</v>
+      </c>
+      <c r="B953" t="s">
+        <v>307</v>
+      </c>
+      <c r="C953" t="s">
+        <v>106</v>
+      </c>
+      <c r="D953" t="s">
+        <v>329</v>
+      </c>
+      <c r="E953" t="s">
+        <v>366</v>
+      </c>
+      <c r="F953">
+        <v>2</v>
+      </c>
+      <c r="G953" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="954" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A954" t="s">
+        <v>306</v>
+      </c>
+      <c r="B954" t="s">
+        <v>307</v>
+      </c>
+      <c r="C954" t="s">
+        <v>106</v>
+      </c>
+      <c r="D954" t="s">
+        <v>248</v>
+      </c>
+      <c r="E954" t="s">
+        <v>8</v>
+      </c>
+      <c r="F954">
+        <v>2</v>
+      </c>
+      <c r="G954" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="955" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A955" t="s">
+        <v>306</v>
+      </c>
+      <c r="B955" t="s">
+        <v>307</v>
+      </c>
+      <c r="C955" t="s">
+        <v>106</v>
+      </c>
+      <c r="D955" t="s">
+        <v>248</v>
+      </c>
+      <c r="E955" t="s">
+        <v>9</v>
+      </c>
+      <c r="F955">
+        <v>1</v>
+      </c>
+      <c r="G955" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I946"/>
-[...217 lines deleted...]
-    <row r="956" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="956" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A956" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B956" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C956" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D956" t="s">
         <v>248</v>
       </c>
       <c r="E956" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F956">
         <v>2</v>
       </c>
-      <c r="G956" s="4" t="s">
-[...4 lines deleted...]
-    <row r="957" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G956" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="957" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A957" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B957" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C957" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D957" t="s">
-        <v>248</v>
+        <v>330</v>
       </c>
       <c r="E957" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F957">
         <v>1</v>
       </c>
-      <c r="G957" s="2">
-[...4 lines deleted...]
-    <row r="958" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G957" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="958" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A958" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B958" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C958" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="D958" t="s">
-        <v>350</v>
+        <v>112</v>
       </c>
       <c r="E958" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F958">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G958" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="959" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="959" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A959" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B959" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C959" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="D959" t="s">
-        <v>274</v>
+        <v>112</v>
       </c>
       <c r="E959" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F959">
         <v>1</v>
       </c>
-      <c r="G959" s="4" t="s">
-[...4 lines deleted...]
-    <row r="960" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G959" s="2">
+        <v>-0.75</v>
+      </c>
+    </row>
+    <row r="960" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A960" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B960" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C960" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="D960" t="s">
-        <v>275</v>
+        <v>113</v>
       </c>
       <c r="E960" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F960">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G960" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="961" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="961" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A961" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B961" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C961" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="D961" t="s">
-        <v>45</v>
+        <v>113</v>
       </c>
       <c r="E961" t="s">
+        <v>13</v>
+      </c>
+      <c r="F961">
+        <v>3</v>
+      </c>
+      <c r="G961" s="2">
+        <v>-0.25</v>
+      </c>
+    </row>
+    <row r="962" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>306</v>
+      </c>
+      <c r="B962" t="s">
+        <v>307</v>
+      </c>
+      <c r="C962" t="s">
+        <v>106</v>
+      </c>
+      <c r="D962" t="s">
+        <v>113</v>
+      </c>
+      <c r="E962" t="s">
+        <v>9</v>
+      </c>
+      <c r="F962">
+        <v>1</v>
+      </c>
+      <c r="G962" s="2">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="963" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A963" t="s">
+        <v>306</v>
+      </c>
+      <c r="B963" t="s">
+        <v>307</v>
+      </c>
+      <c r="C963" t="s">
+        <v>106</v>
+      </c>
+      <c r="D963" t="s">
+        <v>113</v>
+      </c>
+      <c r="E963" t="s">
+        <v>339</v>
+      </c>
+      <c r="F963">
+        <v>1</v>
+      </c>
+      <c r="G963" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="964" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A964" t="s">
+        <v>306</v>
+      </c>
+      <c r="B964" t="s">
+        <v>307</v>
+      </c>
+      <c r="C964" t="s">
+        <v>106</v>
+      </c>
+      <c r="D964" t="s">
+        <v>252</v>
+      </c>
+      <c r="E964" t="s">
+        <v>339</v>
+      </c>
+      <c r="F964">
+        <v>1</v>
+      </c>
+      <c r="G964" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="965" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A965" t="s">
+        <v>306</v>
+      </c>
+      <c r="B965" t="s">
+        <v>307</v>
+      </c>
+      <c r="C965" t="s">
+        <v>35</v>
+      </c>
+      <c r="D965" t="s">
+        <v>37</v>
+      </c>
+      <c r="E965" t="s">
         <v>8</v>
       </c>
-      <c r="F961">
-[...92 lines deleted...]
-      <c r="E965" t="s">
+      <c r="F965">
+        <v>20</v>
+      </c>
+      <c r="G965" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="966" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A966" t="s">
+        <v>306</v>
+      </c>
+      <c r="B966" t="s">
+        <v>307</v>
+      </c>
+      <c r="C966" t="s">
+        <v>35</v>
+      </c>
+      <c r="D966" t="s">
+        <v>37</v>
+      </c>
+      <c r="E966" t="s">
         <v>13</v>
       </c>
-      <c r="F965">
-[...22 lines deleted...]
-      </c>
       <c r="F966">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="G966" s="2">
-        <v>-0.2</v>
-[...3 lines deleted...]
-    <row r="967" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="967" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A967" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B967" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C967" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D967" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E967" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F967">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="G967" s="2">
         <v>-0.5</v>
       </c>
-      <c r="I967"/>
-[...1 lines deleted...]
-    <row r="968" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="968" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A968" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B968" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C968" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D968" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E968" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F968">
         <v>2</v>
       </c>
       <c r="G968" s="2">
-        <v>0</v>
-[...3 lines deleted...]
-    <row r="969" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.77800000000000002</v>
+      </c>
+    </row>
+    <row r="969" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A969" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B969" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C969" t="s">
-        <v>142</v>
+        <v>35</v>
       </c>
       <c r="D969" t="s">
-        <v>146</v>
+        <v>37</v>
       </c>
       <c r="E969" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F969">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="970" spans="1:9" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="G969" s="2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="970" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A970" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B970" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C970" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="D970" t="s">
-        <v>149</v>
+        <v>331</v>
       </c>
       <c r="E970" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F970">
         <v>1</v>
       </c>
       <c r="G970" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="971" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="971" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A971" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B971" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C971" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="D971" t="s">
-        <v>149</v>
+        <v>331</v>
       </c>
       <c r="E971" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F971">
         <v>1</v>
       </c>
       <c r="G971" s="2">
         <v>0</v>
       </c>
-      <c r="I971"/>
-[...1 lines deleted...]
-    <row r="972" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="972" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A972" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B972" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C972" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="D972" t="s">
-        <v>149</v>
+        <v>254</v>
       </c>
       <c r="E972" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F972">
         <v>2</v>
       </c>
-      <c r="G972" s="2">
-[...4 lines deleted...]
-    <row r="973" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G972" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="973" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A973" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B973" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C973" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="D973" t="s">
-        <v>155</v>
+        <v>254</v>
       </c>
       <c r="E973" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F973">
         <v>1</v>
       </c>
-      <c r="G973" s="4" t="s">
-[...4 lines deleted...]
-    <row r="974" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G973" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="974" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A974" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B974" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C974" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="D974" t="s">
-        <v>156</v>
+        <v>115</v>
       </c>
       <c r="E974" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F974">
         <v>1</v>
       </c>
       <c r="G974" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="975" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="975" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A975" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B975" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C975" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="D975" t="s">
-        <v>161</v>
+        <v>115</v>
       </c>
       <c r="E975" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F975">
-        <v>1</v>
-[...6 lines deleted...]
-    <row r="976" spans="1:9" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="G975" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="976" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A976" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B976" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C976" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
       <c r="D976" t="s">
-        <v>164</v>
+        <v>332</v>
       </c>
       <c r="E976" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F976">
         <v>2</v>
       </c>
       <c r="G976" s="4" t="s">
-        <v>411</v>
-[...3 lines deleted...]
-    <row r="977" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="977" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A977" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B977" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C977" t="s">
-        <v>148</v>
+        <v>255</v>
       </c>
       <c r="D977" t="s">
-        <v>164</v>
+        <v>256</v>
       </c>
       <c r="E977" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F977">
-        <v>6</v>
-[...6 lines deleted...]
-    <row r="978" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G977" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="978" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A978" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B978" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C978" t="s">
-        <v>148</v>
+        <v>255</v>
       </c>
       <c r="D978" t="s">
-        <v>164</v>
+        <v>257</v>
       </c>
       <c r="E978" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F978">
-        <v>4</v>
-[...6 lines deleted...]
-    <row r="979" spans="1:9" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="G978" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="979" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A979" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B979" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C979" t="s">
-        <v>148</v>
+        <v>117</v>
       </c>
       <c r="D979" t="s">
-        <v>164</v>
+        <v>121</v>
       </c>
       <c r="E979" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F979">
         <v>2</v>
       </c>
-      <c r="G979" s="2">
-[...4 lines deleted...]
-    <row r="980" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G979" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="980" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A980" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B980" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C980" t="s">
-        <v>148</v>
+        <v>259</v>
       </c>
       <c r="D980" t="s">
-        <v>164</v>
+        <v>260</v>
       </c>
       <c r="E980" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F980">
         <v>1</v>
       </c>
-      <c r="G980" s="2">
-[...4 lines deleted...]
-    <row r="981" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G980" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="981" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A981" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B981" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C981" t="s">
-        <v>148</v>
+        <v>259</v>
       </c>
       <c r="D981" t="s">
-        <v>164</v>
+        <v>260</v>
       </c>
       <c r="E981" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F981">
         <v>1</v>
       </c>
       <c r="G981" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="982" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="982" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A982" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B982" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C982" t="s">
-        <v>148</v>
+        <v>259</v>
       </c>
       <c r="D982" t="s">
-        <v>165</v>
+        <v>261</v>
       </c>
       <c r="E982" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F982">
         <v>1</v>
       </c>
       <c r="G982" s="4" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-    <row r="983" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="983" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A983" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B983" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C983" t="s">
-        <v>148</v>
+        <v>259</v>
       </c>
       <c r="D983" t="s">
-        <v>165</v>
+        <v>261</v>
       </c>
       <c r="E983" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F983">
         <v>1</v>
       </c>
       <c r="G983" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="984" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="984" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A984" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B984" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C984" t="s">
-        <v>148</v>
+        <v>259</v>
       </c>
       <c r="D984" t="s">
-        <v>165</v>
+        <v>261</v>
       </c>
       <c r="E984" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F984">
         <v>1</v>
       </c>
       <c r="G984" s="2">
         <v>0</v>
       </c>
     </row>
-    <row r="985" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="985" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A985" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B985" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C985" t="s">
-        <v>148</v>
+        <v>123</v>
       </c>
       <c r="D985" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="E985" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F985">
         <v>2</v>
       </c>
-      <c r="G985" s="2">
-[...3 lines deleted...]
-    <row r="986" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G985" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="986" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A986" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B986" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C986" t="s">
-        <v>148</v>
+        <v>123</v>
       </c>
       <c r="D986" t="s">
-        <v>166</v>
+        <v>124</v>
       </c>
       <c r="E986" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F986">
         <v>1</v>
       </c>
-      <c r="G986" s="4" t="s">
-[...3 lines deleted...]
-    <row r="987" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G986" s="2">
+        <v>-0.5</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A987" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B987" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C987" t="s">
-        <v>148</v>
+        <v>123</v>
       </c>
       <c r="D987" t="s">
-        <v>166</v>
+        <v>124</v>
       </c>
       <c r="E987" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F987">
+        <v>3</v>
+      </c>
+      <c r="G987" s="2">
         <v>2</v>
       </c>
-      <c r="G987" s="2">
-[...3 lines deleted...]
-    <row r="988" spans="1:9" x14ac:dyDescent="0.25">
+    </row>
+    <row r="988" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A988" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B988" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C988" t="s">
-        <v>148</v>
+        <v>123</v>
       </c>
       <c r="D988" t="s">
-        <v>166</v>
+        <v>124</v>
       </c>
       <c r="E988" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F988">
         <v>1</v>
       </c>
       <c r="G988" s="2">
-        <v>-0.5</v>
-[...2 lines deleted...]
-    <row r="989" spans="1:9" x14ac:dyDescent="0.25">
+        <v>-0.66700000000000004</v>
+      </c>
+    </row>
+    <row r="989" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A989" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B989" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C989" t="s">
-        <v>323</v>
+        <v>123</v>
       </c>
       <c r="D989" t="s">
-        <v>351</v>
+        <v>263</v>
       </c>
       <c r="E989" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F989">
         <v>1</v>
       </c>
       <c r="G989" s="4" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-    <row r="990" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="990" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A990" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B990" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C990" t="s">
-        <v>323</v>
+        <v>123</v>
       </c>
       <c r="D990" t="s">
-        <v>325</v>
+        <v>127</v>
       </c>
       <c r="E990" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F990">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G990" s="4" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-    <row r="991" spans="1:9" x14ac:dyDescent="0.25">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A991" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B991" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C991" t="s">
-        <v>323</v>
+        <v>123</v>
       </c>
       <c r="D991" t="s">
-        <v>325</v>
+        <v>131</v>
       </c>
       <c r="E991" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F991">
         <v>1</v>
       </c>
-      <c r="G991" s="2">
-[...3 lines deleted...]
-    <row r="992" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G991" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="992" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A992" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B992" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C992" t="s">
-        <v>323</v>
+        <v>123</v>
       </c>
       <c r="D992" t="s">
-        <v>325</v>
+        <v>266</v>
       </c>
       <c r="E992" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F992">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="G992" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="993" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A993" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B993" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C993" t="s">
-        <v>169</v>
+        <v>123</v>
       </c>
       <c r="D993" t="s">
-        <v>326</v>
+        <v>133</v>
       </c>
       <c r="E993" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="F993">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G993" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="994" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A994" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B994" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C994" t="s">
-        <v>169</v>
+        <v>123</v>
       </c>
       <c r="D994" t="s">
-        <v>329</v>
+        <v>135</v>
       </c>
       <c r="E994" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F994">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G994" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="995" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A995" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B995" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C995" t="s">
-        <v>169</v>
+        <v>123</v>
       </c>
       <c r="D995" t="s">
-        <v>352</v>
+        <v>135</v>
       </c>
       <c r="E995" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F995">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>2</v>
+      </c>
+      <c r="G995" s="2">
+        <v>-0.5</v>
       </c>
     </row>
     <row r="996" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A996" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B996" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C996" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="D996" t="s">
-        <v>330</v>
+        <v>138</v>
       </c>
       <c r="E996" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F996">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G996" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="997" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A997" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B997" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C997" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="D997" t="s">
-        <v>330</v>
+        <v>138</v>
       </c>
       <c r="E997" t="s">
         <v>13</v>
       </c>
       <c r="F997">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G997" s="2">
-        <v>0</v>
+        <v>-0.5</v>
       </c>
     </row>
     <row r="998" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A998" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B998" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C998" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="D998" t="s">
-        <v>180</v>
+        <v>138</v>
       </c>
       <c r="E998" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F998">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>8</v>
+      </c>
+      <c r="G998" s="2">
+        <v>0.14299999999999999</v>
       </c>
     </row>
     <row r="999" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A999" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B999" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C999" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="D999" t="s">
-        <v>185</v>
+        <v>138</v>
       </c>
       <c r="E999" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="F999">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>2</v>
+      </c>
+      <c r="G999" s="2">
+        <v>-0.75</v>
       </c>
     </row>
     <row r="1000" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1000" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1000" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C1000" t="s">
-        <v>336</v>
+        <v>123</v>
       </c>
       <c r="D1000" t="s">
-        <v>338</v>
+        <v>138</v>
       </c>
       <c r="E1000" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F1000">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>5</v>
+      </c>
+      <c r="G1000" s="2">
+        <v>1.5</v>
       </c>
     </row>
     <row r="1001" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1001" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1001" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="C1001" t="s">
-        <v>336</v>
+        <v>123</v>
       </c>
       <c r="D1001" t="s">
-        <v>340</v>
+        <v>139</v>
       </c>
       <c r="E1001" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F1001">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G1001" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1002" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1002" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1002" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1002" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D1002" t="s">
-        <v>189</v>
+        <v>139</v>
       </c>
       <c r="E1002" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F1002">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>7</v>
+      </c>
+      <c r="G1002" s="2">
+        <v>0.4</v>
       </c>
     </row>
     <row r="1003" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1003" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1003" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1003" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D1003" t="s">
-        <v>48</v>
+        <v>139</v>
       </c>
       <c r="E1003" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F1003">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>2</v>
+      </c>
+      <c r="G1003" s="2">
+        <v>-0.71399999999999997</v>
       </c>
     </row>
     <row r="1004" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1004" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1004" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1004" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D1004" t="s">
-        <v>48</v>
+        <v>139</v>
       </c>
       <c r="E1004" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F1004">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1004" s="2">
-        <v>0</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="1005" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1005" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1005" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1005" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D1005" t="s">
-        <v>48</v>
+        <v>139</v>
       </c>
       <c r="E1005" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F1005">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1005" s="2">
-        <v>0</v>
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="1006" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1006" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1006" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1006" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D1006" t="s">
-        <v>48</v>
+        <v>140</v>
       </c>
       <c r="E1006" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F1006">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="G1006" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1007" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1007" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1007" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1007" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D1007" t="s">
-        <v>48</v>
+        <v>140</v>
       </c>
       <c r="E1007" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F1007">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1007" s="2">
-        <v>0</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="1008" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1008" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1008" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1008" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D1008" t="s">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="E1008" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F1008">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>3</v>
+      </c>
+      <c r="G1008" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="1009" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1009" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1009" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1009" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D1009" t="s">
-        <v>49</v>
+        <v>140</v>
       </c>
       <c r="E1009" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="F1009">
         <v>3</v>
       </c>
-      <c r="G1009" s="4" t="s">
-        <v>411</v>
+      <c r="G1009" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="1010" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1010" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1010" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1010" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D1010" t="s">
-        <v>49</v>
+        <v>140</v>
       </c>
       <c r="E1010" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F1010">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G1010" s="2">
-        <v>-0.66700000000000004</v>
+        <v>0.66700000000000004</v>
       </c>
     </row>
     <row r="1011" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1011" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1011" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1011" t="s">
-        <v>47</v>
+        <v>141</v>
       </c>
       <c r="D1011" t="s">
-        <v>49</v>
+        <v>393</v>
       </c>
       <c r="E1011" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F1011">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="G1011" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1012" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1012" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1012" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1012" t="s">
-        <v>47</v>
+        <v>267</v>
       </c>
       <c r="D1012" t="s">
-        <v>50</v>
+        <v>268</v>
       </c>
       <c r="E1012" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F1012">
         <v>1</v>
       </c>
       <c r="G1012" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1013" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1013" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1013" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1013" t="s">
-        <v>47</v>
+        <v>267</v>
       </c>
       <c r="D1013" t="s">
-        <v>192</v>
+        <v>268</v>
       </c>
       <c r="E1013" t="s">
-        <v>12</v>
+        <v>366</v>
       </c>
       <c r="F1013">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>2</v>
+      </c>
+      <c r="G1013" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="1014" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1014" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1014" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1014" t="s">
-        <v>195</v>
+        <v>269</v>
       </c>
       <c r="D1014" t="s">
-        <v>354</v>
+        <v>333</v>
       </c>
       <c r="E1014" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F1014">
         <v>1</v>
       </c>
       <c r="G1014" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1015" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1015" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1015" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1015" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="D1015" t="s">
-        <v>199</v>
+        <v>334</v>
       </c>
       <c r="E1015" t="s">
         <v>8</v>
       </c>
       <c r="F1015">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1015" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1016" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1016" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1016" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1016" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="D1016" t="s">
-        <v>199</v>
+        <v>334</v>
       </c>
       <c r="E1016" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F1016">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1016" s="2">
-        <v>0</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="1017" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1017" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1017" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1017" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="D1017" t="s">
-        <v>199</v>
+        <v>334</v>
       </c>
       <c r="E1017" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F1017">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1017" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1018" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1018" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1018" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1018" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="D1018" t="s">
-        <v>54</v>
+        <v>334</v>
       </c>
       <c r="E1018" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F1018">
         <v>1</v>
       </c>
-      <c r="G1018" s="4" t="s">
-        <v>411</v>
+      <c r="G1018" s="2">
+        <v>-0.66700000000000004</v>
       </c>
     </row>
     <row r="1019" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1019" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1019" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1019" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="D1019" t="s">
-        <v>54</v>
+        <v>270</v>
       </c>
       <c r="E1019" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F1019">
         <v>1</v>
       </c>
-      <c r="G1019" s="2">
-        <v>0</v>
+      <c r="G1019" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1020" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1020" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1020" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1020" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="D1020" t="s">
-        <v>54</v>
+        <v>270</v>
       </c>
       <c r="E1020" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F1020">
         <v>1</v>
       </c>
       <c r="G1020" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1021" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1021" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1021" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1021" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="D1021" t="s">
-        <v>55</v>
+        <v>270</v>
       </c>
       <c r="E1021" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F1021">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>4</v>
+      </c>
+      <c r="G1021" s="2">
+        <v>3</v>
       </c>
     </row>
     <row r="1022" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1022" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1022" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1022" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="D1022" t="s">
-        <v>55</v>
+        <v>270</v>
       </c>
       <c r="E1022" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F1022">
         <v>1</v>
       </c>
       <c r="G1022" s="2">
-        <v>-0.5</v>
+        <v>-0.75</v>
       </c>
     </row>
     <row r="1023" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1023" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1023" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1023" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="D1023" t="s">
-        <v>55</v>
+        <v>270</v>
       </c>
       <c r="E1023" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F1023">
+        <v>3</v>
+      </c>
+      <c r="G1023" s="2">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="1024" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1024" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1024" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1024" t="s">
-        <v>51</v>
+        <v>269</v>
       </c>
       <c r="D1024" t="s">
-        <v>55</v>
+        <v>296</v>
       </c>
       <c r="E1024" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F1024">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>-0.5</v>
+        <v>2</v>
+      </c>
+      <c r="G1024" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1025" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1025" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1025" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1025" t="s">
-        <v>56</v>
+        <v>269</v>
       </c>
       <c r="D1025" t="s">
-        <v>58</v>
+        <v>296</v>
       </c>
       <c r="E1025" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F1025">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>4</v>
+      </c>
+      <c r="G1025" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="1026" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1026" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1026" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1026" t="s">
-        <v>56</v>
+        <v>269</v>
       </c>
       <c r="D1026" t="s">
-        <v>58</v>
+        <v>296</v>
       </c>
       <c r="E1026" t="s">
-        <v>14</v>
+        <v>339</v>
       </c>
       <c r="F1026">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G1026" s="2">
-        <v>0</v>
+        <v>-0.25</v>
       </c>
     </row>
     <row r="1027" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1027" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1027" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1027" t="s">
-        <v>56</v>
+        <v>269</v>
       </c>
       <c r="D1027" t="s">
-        <v>355</v>
+        <v>296</v>
       </c>
       <c r="E1027" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F1027">
         <v>1</v>
       </c>
-      <c r="G1027" s="4" t="s">
-        <v>411</v>
+      <c r="G1027" s="2">
+        <v>-0.66700000000000004</v>
       </c>
     </row>
     <row r="1028" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1028" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1028" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1028" t="s">
-        <v>64</v>
+        <v>269</v>
       </c>
       <c r="D1028" t="s">
-        <v>72</v>
+        <v>271</v>
       </c>
       <c r="E1028" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F1028">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G1028" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1029" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1029" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1029" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1029" t="s">
-        <v>64</v>
+        <v>269</v>
       </c>
       <c r="D1029" t="s">
-        <v>72</v>
+        <v>271</v>
       </c>
       <c r="E1029" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F1029">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G1029" s="2">
-        <v>4</v>
+        <v>-0.57099999999999995</v>
       </c>
     </row>
     <row r="1030" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1030" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1030" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1030" t="s">
-        <v>356</v>
+        <v>269</v>
       </c>
       <c r="D1030" t="s">
-        <v>357</v>
+        <v>271</v>
       </c>
       <c r="E1030" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F1030">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>3</v>
+      </c>
+      <c r="G1030" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="1031" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1031" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1031" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1031" t="s">
-        <v>73</v>
+        <v>269</v>
       </c>
       <c r="D1031" t="s">
-        <v>358</v>
+        <v>271</v>
       </c>
       <c r="E1031" t="s">
-        <v>9</v>
+        <v>339</v>
       </c>
       <c r="F1031">
         <v>1</v>
       </c>
-      <c r="G1031" s="4" t="s">
-        <v>411</v>
+      <c r="G1031" s="2">
+        <v>-0.66700000000000004</v>
       </c>
     </row>
     <row r="1032" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1032" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1032" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1032" t="s">
-        <v>75</v>
+        <v>269</v>
       </c>
       <c r="D1032" t="s">
-        <v>78</v>
+        <v>271</v>
       </c>
       <c r="E1032" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F1032">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>4</v>
+      </c>
+      <c r="G1032" s="2">
+        <v>3</v>
       </c>
     </row>
     <row r="1033" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1033" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1033" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1033" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="D1033" t="s">
-        <v>78</v>
+        <v>272</v>
       </c>
       <c r="E1033" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F1033">
         <v>1</v>
       </c>
-      <c r="G1033" s="2">
-        <v>0</v>
+      <c r="G1033" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1034" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1034" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1034" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1034" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="D1034" t="s">
-        <v>78</v>
+        <v>335</v>
       </c>
       <c r="E1034" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F1034">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="G1034" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1035" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1035" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1035" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1035" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="D1035" t="s">
-        <v>79</v>
+        <v>335</v>
       </c>
       <c r="E1035" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="F1035">
         <v>1</v>
       </c>
-      <c r="G1035" s="4" t="s">
-        <v>411</v>
+      <c r="G1035" s="2">
+        <v>-0.66700000000000004</v>
       </c>
     </row>
     <row r="1036" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1036" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1036" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1036" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="D1036" t="s">
-        <v>221</v>
+        <v>362</v>
       </c>
       <c r="E1036" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F1036">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G1036" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1037" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1037" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1037" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1037" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="D1037" t="s">
-        <v>224</v>
+        <v>305</v>
       </c>
       <c r="E1037" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F1037">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1037" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1038" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1038" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1038" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1038" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="D1038" t="s">
-        <v>224</v>
+        <v>273</v>
       </c>
       <c r="E1038" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F1038">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="G1038" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1039" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1039" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1039" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1039" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="D1039" t="s">
-        <v>83</v>
+        <v>274</v>
       </c>
       <c r="E1039" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F1039">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G1039" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1040" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1040" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1040" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1040" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="D1040" t="s">
-        <v>86</v>
+        <v>297</v>
       </c>
       <c r="E1040" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F1040">
         <v>1</v>
       </c>
       <c r="G1040" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1041" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1041" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1041" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1041" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1041" t="s">
-        <v>88</v>
+        <v>146</v>
       </c>
       <c r="E1041" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F1041">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G1041" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1042" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1042" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1042" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1042" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1042" t="s">
-        <v>88</v>
+        <v>146</v>
       </c>
       <c r="E1042" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F1042">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1042" s="2">
-        <v>0</v>
+        <v>-0.75</v>
       </c>
     </row>
     <row r="1043" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1043" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1043" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1043" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1043" t="s">
-        <v>88</v>
+        <v>275</v>
       </c>
       <c r="E1043" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F1043">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="G1043" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1044" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1044" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1044" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1044" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1044" t="s">
-        <v>88</v>
+        <v>336</v>
       </c>
       <c r="E1044" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F1044">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>2</v>
+      </c>
+      <c r="G1044" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1045" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1045" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1045" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1045" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1045" t="s">
-        <v>230</v>
+        <v>336</v>
       </c>
       <c r="E1045" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F1045">
         <v>1</v>
       </c>
-      <c r="G1045" s="4" t="s">
-        <v>411</v>
+      <c r="G1045" s="2">
+        <v>-0.5</v>
       </c>
     </row>
     <row r="1046" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1046" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1046" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1046" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1046" t="s">
-        <v>231</v>
+        <v>149</v>
       </c>
       <c r="E1046" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F1046">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1046" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1047" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1047" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1047" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1047" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1047" t="s">
-        <v>231</v>
+        <v>151</v>
       </c>
       <c r="E1047" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F1047">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="G1047" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1048" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1048" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1048" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1048" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1048" t="s">
-        <v>92</v>
+        <v>151</v>
       </c>
       <c r="E1048" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F1048">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>3</v>
+      </c>
+      <c r="G1048" s="2">
+        <v>2</v>
       </c>
     </row>
     <row r="1049" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1049" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1049" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1049" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1049" t="s">
-        <v>92</v>
+        <v>151</v>
       </c>
       <c r="E1049" t="s">
-        <v>13</v>
+        <v>339</v>
       </c>
       <c r="F1049">
         <v>1</v>
       </c>
       <c r="G1049" s="2">
-        <v>0</v>
+        <v>-0.66700000000000004</v>
       </c>
     </row>
     <row r="1050" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1050" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1050" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1050" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1050" t="s">
-        <v>92</v>
+        <v>151</v>
       </c>
       <c r="E1050" t="s">
-        <v>19</v>
+        <v>366</v>
       </c>
       <c r="F1050">
         <v>1</v>
       </c>
       <c r="G1050" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="1051" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1051" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1051" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1051" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="D1051" t="s">
-        <v>92</v>
+        <v>152</v>
       </c>
       <c r="E1051" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F1051">
         <v>1</v>
       </c>
-      <c r="G1051" s="2">
-        <v>0</v>
+      <c r="G1051" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1052" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1052" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1052" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1052" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="D1052" t="s">
-        <v>359</v>
+        <v>154</v>
       </c>
       <c r="E1052" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F1052">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G1052" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1053" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1053" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1053" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1053" t="s">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="D1053" t="s">
-        <v>112</v>
+        <v>154</v>
       </c>
       <c r="E1053" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F1053">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>4</v>
+      </c>
+      <c r="G1053" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="1054" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1054" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1054" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1054" t="s">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="D1054" t="s">
-        <v>112</v>
+        <v>154</v>
       </c>
       <c r="E1054" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F1054">
         <v>1</v>
       </c>
       <c r="G1054" s="2">
-        <v>0</v>
+        <v>-0.75</v>
       </c>
     </row>
     <row r="1055" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1055" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1055" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1055" t="s">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="D1055" t="s">
-        <v>112</v>
+        <v>154</v>
       </c>
       <c r="E1055" t="s">
-        <v>13</v>
+        <v>366</v>
       </c>
       <c r="F1055">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G1055" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1056" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1056" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1056" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1056" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D1056" t="s">
-        <v>112</v>
+        <v>276</v>
       </c>
       <c r="E1056" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F1056">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>-0.33300000000000002</v>
+        <v>1</v>
+      </c>
+      <c r="G1056" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1057" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1057" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1057" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1057" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D1057" t="s">
-        <v>112</v>
+        <v>276</v>
       </c>
       <c r="E1057" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F1057">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G1057" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="1058" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1058" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1058" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1058" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D1058" t="s">
-        <v>245</v>
+        <v>276</v>
       </c>
       <c r="E1058" t="s">
-        <v>12</v>
+        <v>339</v>
       </c>
       <c r="F1058">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>4</v>
+      </c>
+      <c r="G1058" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="1059" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1059" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1059" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1059" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D1059" t="s">
-        <v>246</v>
+        <v>156</v>
       </c>
       <c r="E1059" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F1059">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1059" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1060" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1060" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1060" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1060" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D1060" t="s">
-        <v>248</v>
+        <v>156</v>
       </c>
       <c r="E1060" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F1060">
         <v>2</v>
       </c>
-      <c r="G1060" s="4" t="s">
-        <v>411</v>
+      <c r="G1060" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="1061" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1061" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1061" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1061" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D1061" t="s">
-        <v>248</v>
+        <v>156</v>
       </c>
       <c r="E1061" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F1061">
         <v>1</v>
       </c>
       <c r="G1061" s="2">
         <v>-0.5</v>
       </c>
     </row>
     <row r="1062" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1062" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1062" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1062" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D1062" t="s">
-        <v>248</v>
+        <v>156</v>
       </c>
       <c r="E1062" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F1062">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G1062" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="1063" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1063" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1063" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1063" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D1063" t="s">
-        <v>248</v>
+        <v>156</v>
       </c>
       <c r="E1063" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F1063">
         <v>1</v>
       </c>
       <c r="G1063" s="2">
-        <v>0</v>
+        <v>-0.75</v>
       </c>
     </row>
     <row r="1064" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1064" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1064" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1064" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D1064" t="s">
-        <v>113</v>
+        <v>337</v>
       </c>
       <c r="E1064" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F1064">
         <v>1</v>
       </c>
       <c r="G1064" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1065" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1065" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1065" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1065" t="s">
-        <v>249</v>
+        <v>155</v>
       </c>
       <c r="D1065" t="s">
-        <v>251</v>
+        <v>337</v>
       </c>
       <c r="E1065" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F1065">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>2</v>
+      </c>
+      <c r="G1065" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="1066" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1066" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1066" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1066" t="s">
-        <v>252</v>
+        <v>155</v>
       </c>
       <c r="D1066" t="s">
-        <v>360</v>
+        <v>337</v>
       </c>
       <c r="E1066" t="s">
-        <v>10</v>
+        <v>339</v>
       </c>
       <c r="F1066">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>2</v>
+      </c>
+      <c r="G1066" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="1067" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1067" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1067" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1067" t="s">
-        <v>115</v>
+        <v>155</v>
       </c>
       <c r="D1067" t="s">
-        <v>257</v>
+        <v>337</v>
       </c>
       <c r="E1067" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F1067">
         <v>1</v>
       </c>
-      <c r="G1067" s="4" t="s">
-        <v>411</v>
+      <c r="G1067" s="2">
+        <v>-0.5</v>
       </c>
     </row>
     <row r="1068" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1068" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1068" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1068" t="s">
-        <v>115</v>
+        <v>155</v>
       </c>
       <c r="D1068" t="s">
-        <v>434</v>
+        <v>277</v>
       </c>
       <c r="E1068" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F1068">
         <v>1</v>
       </c>
       <c r="G1068" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1069" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1069" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1069" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1069" t="s">
-        <v>115</v>
+        <v>155</v>
       </c>
       <c r="D1069" t="s">
-        <v>258</v>
+        <v>277</v>
       </c>
       <c r="E1069" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F1069">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>3</v>
+      </c>
+      <c r="G1069" s="2">
+        <v>2</v>
       </c>
     </row>
     <row r="1070" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1070" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1070" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1070" t="s">
-        <v>115</v>
+        <v>155</v>
       </c>
       <c r="D1070" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="E1070" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F1070">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>3</v>
+      </c>
+      <c r="G1070" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="1071" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1071" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1071" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1071" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="D1071" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="E1071" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F1071">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>4</v>
+      </c>
+      <c r="G1071" s="2">
+        <v>0.33300000000000002</v>
       </c>
     </row>
     <row r="1072" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1072" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1072" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1072" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="D1072" t="s">
-        <v>119</v>
+        <v>394</v>
       </c>
       <c r="E1072" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F1072">
         <v>1</v>
       </c>
       <c r="G1072" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1073" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1073" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1073" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1073" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="D1073" t="s">
-        <v>268</v>
+        <v>157</v>
       </c>
       <c r="E1073" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F1073">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G1073" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1074" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1074" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1074" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1074" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="D1074" t="s">
-        <v>270</v>
+        <v>157</v>
       </c>
       <c r="E1074" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F1074">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>4</v>
+      </c>
+      <c r="G1074" s="2">
+        <v>-0.5</v>
       </c>
     </row>
     <row r="1075" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1075" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1075" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1075" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="D1075" t="s">
-        <v>270</v>
+        <v>157</v>
       </c>
       <c r="E1075" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F1075">
         <v>1</v>
       </c>
       <c r="G1075" s="2">
-        <v>0</v>
+        <v>-0.75</v>
       </c>
     </row>
     <row r="1076" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1076" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1076" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1076" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="D1076" t="s">
-        <v>270</v>
+        <v>157</v>
       </c>
       <c r="E1076" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F1076">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G1076" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1077" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1077" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1077" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1077" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="D1077" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="E1077" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F1077">
         <v>2</v>
       </c>
-      <c r="G1077" s="2">
-        <v>-0.5</v>
+      <c r="G1077" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1078" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1078" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1078" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1078" t="s">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="D1078" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="E1078" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="F1078">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>1</v>
+      </c>
+      <c r="G1078" s="2">
+        <v>-0.5</v>
       </c>
     </row>
     <row r="1079" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1079" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1079" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1079" t="s">
-        <v>117</v>
+        <v>279</v>
       </c>
       <c r="D1079" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="E1079" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F1079">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>-0.5</v>
+        <v>2</v>
+      </c>
+      <c r="G1079" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1080" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1080" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1080" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1080" t="s">
-        <v>117</v>
+        <v>281</v>
       </c>
       <c r="D1080" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="E1080" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F1080">
         <v>2</v>
       </c>
       <c r="G1080" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1081" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1081" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1081" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1081" t="s">
-        <v>117</v>
+        <v>281</v>
       </c>
       <c r="D1081" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="E1081" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F1081">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>2</v>
+      </c>
+      <c r="G1081" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="1082" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1082" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1082" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1082" t="s">
-        <v>121</v>
+        <v>281</v>
       </c>
       <c r="D1082" t="s">
-        <v>361</v>
+        <v>282</v>
       </c>
       <c r="E1082" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F1082">
         <v>1</v>
       </c>
-      <c r="G1082" s="4" t="s">
-        <v>411</v>
+      <c r="G1082" s="2">
+        <v>-0.5</v>
       </c>
     </row>
     <row r="1083" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1083" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1083" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1083" t="s">
-        <v>121</v>
+        <v>281</v>
       </c>
       <c r="D1083" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E1083" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="F1083">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>1</v>
+      </c>
+      <c r="G1083" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="1084" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1084" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1084" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1084" t="s">
-        <v>124</v>
+        <v>281</v>
       </c>
       <c r="D1084" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E1084" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F1084">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1084" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1085" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1085" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1085" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1085" t="s">
-        <v>124</v>
+        <v>281</v>
       </c>
       <c r="D1085" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="E1085" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F1085">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>7</v>
+      </c>
+      <c r="G1085" s="2">
+        <v>6</v>
       </c>
     </row>
     <row r="1086" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1086" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1086" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1086" t="s">
-        <v>124</v>
+        <v>281</v>
       </c>
       <c r="D1086" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="E1086" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="F1086">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>3</v>
+      </c>
+      <c r="G1086" s="2">
+        <v>-0.57099999999999995</v>
       </c>
     </row>
     <row r="1087" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1087" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1087" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1087" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D1087" t="s">
-        <v>130</v>
+        <v>284</v>
       </c>
       <c r="E1087" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F1087">
         <v>1</v>
       </c>
       <c r="G1087" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1088" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1088" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1088" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1088" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D1088" t="s">
-        <v>132</v>
+        <v>395</v>
       </c>
       <c r="E1088" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="F1088">
         <v>1</v>
       </c>
       <c r="G1088" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1089" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1089" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1089" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1089" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D1089" t="s">
-        <v>362</v>
+        <v>285</v>
       </c>
       <c r="E1089" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F1089">
         <v>1</v>
       </c>
       <c r="G1089" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1090" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1090" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1090" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1090" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D1090" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="E1090" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F1090">
         <v>1</v>
       </c>
-      <c r="G1090" s="4" t="s">
-        <v>411</v>
+      <c r="G1090" s="2">
+        <v>0</v>
       </c>
     </row>
     <row r="1091" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1091" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1091" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1091" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D1091" t="s">
-        <v>288</v>
+        <v>338</v>
       </c>
       <c r="E1091" t="s">
-        <v>409</v>
+        <v>8</v>
       </c>
       <c r="F1091">
         <v>1</v>
       </c>
-      <c r="G1091" s="2">
-        <v>0</v>
+      <c r="G1091" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
     <row r="1092" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1092" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1092" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1092" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D1092" t="s">
-        <v>290</v>
+        <v>386</v>
       </c>
       <c r="E1092" t="s">
-        <v>11</v>
+        <v>366</v>
       </c>
       <c r="F1092">
         <v>1</v>
       </c>
       <c r="G1092" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1093" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1093" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1093" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1093" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D1093" t="s">
-        <v>135</v>
+        <v>289</v>
       </c>
       <c r="E1093" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F1093">
         <v>1</v>
       </c>
       <c r="G1093" s="4" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
     </row>
     <row r="1094" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1094" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1094" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1094" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D1094" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="E1094" t="s">
-        <v>409</v>
+        <v>13</v>
       </c>
       <c r="F1094">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>4</v>
+      </c>
+      <c r="G1094" s="2">
+        <v>3</v>
       </c>
     </row>
     <row r="1095" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1095" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1095" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1095" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D1095" t="s">
-        <v>136</v>
+        <v>289</v>
       </c>
       <c r="E1095" t="s">
-        <v>409</v>
+        <v>9</v>
       </c>
       <c r="F1095">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>5</v>
+      </c>
+      <c r="G1095" s="2">
+        <v>0.25</v>
       </c>
     </row>
     <row r="1096" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1096" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1096" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1096" t="s">
-        <v>128</v>
+        <v>281</v>
       </c>
       <c r="D1096" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="E1096" t="s">
-        <v>409</v>
+        <v>339</v>
       </c>
       <c r="F1096">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>1</v>
+      </c>
+      <c r="G1096" s="2">
+        <v>-0.8</v>
       </c>
     </row>
     <row r="1097" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1097" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="B1097" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C1097" t="s">
-        <v>43</v>
+        <v>281</v>
       </c>
       <c r="D1097" t="s">
-        <v>45</v>
+        <v>289</v>
       </c>
       <c r="E1097" t="s">
-        <v>9</v>
+        <v>366</v>
       </c>
       <c r="F1097">
-        <v>5</v>
-[...70 lines deleted...]
-      <c r="G1100" s="2">
+        <v>1</v>
+      </c>
+      <c r="G1097" s="2">
         <v>0</v>
-      </c>
-[...12993 lines deleted...]
-        <v>-0.8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="229e9b74-61ee-4ee3-b4f7-125c81c3f29e" xmlns:ns3="9ad29d76-2333-4199-b26e-86abc5591379" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4856a8f8f2479c168cf62795d0f4dcb0" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C60A99B06662F7498067D863E2360CC7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2a461ea61748ffe260acbc3f267a4bf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="229e9b74-61ee-4ee3-b4f7-125c81c3f29e" xmlns:ns3="9ad29d76-2333-4199-b26e-86abc5591379" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f741b9eac45f6a54a29c5b867fdd7cda" ns2:_="" ns3:_="">
     <xsd:import namespace="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
     <xsd:import namespace="9ad29d76-2333-4199-b26e-86abc5591379"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -45818,101 +29727,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="229e9b74-61ee-4ee3-b4f7-125c81c3f29e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="9ad29d76-2333-4199-b26e-86abc5591379" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52DD96A0-2221-4831-A72B-C87B5F7D6169}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95E1650A-AD79-4580-A83D-33CAB73C2DCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C6B92A1-F885-48B7-97D6-736FBED84113}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="9ad29d76-2333-4199-b26e-86abc5591379"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="229e9b74-61ee-4ee3-b4f7-125c81c3f29e"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Bilingual Authorizations Issued</vt:lpstr>
       <vt:lpstr>BLAs Issued on IPW</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>